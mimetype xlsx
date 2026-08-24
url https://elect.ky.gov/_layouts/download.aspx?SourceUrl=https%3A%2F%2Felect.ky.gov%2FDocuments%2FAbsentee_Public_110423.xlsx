--- v0 (2025-11-04)
+++ v1 (2026-08-24)
@@ -10654,52 +10654,52 @@
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C3710117CCE1A643A49DE764453ACB5E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="294b55d29747fc0bc8d051c1143ff6fa">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6729d1caeefbdb61c7d19784c8bac47e" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C3710117CCE1A643A49DE764453ACB5E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f6373f7cba9b247af3e6802b0b2e033">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4ce6369b34b1e4d60af60336dad748f" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0e346a85-16bb-4e7e-8fe9-047a3c070799"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -10829,51 +10829,51 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9C1E80E-7F74-4E0E-AC4A-50C9B3E03BED}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B398E1FE-F201-401E-B2AD-13DEA5110A7C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED78C84E-6160-4619-8B5F-876E1C613580}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9815D5B1-B64E-4B73-B47B-CD65C679728F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>