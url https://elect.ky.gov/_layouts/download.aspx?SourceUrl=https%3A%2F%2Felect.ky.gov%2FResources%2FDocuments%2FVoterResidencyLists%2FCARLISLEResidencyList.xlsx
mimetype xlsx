--- v0 (2026-03-05)
+++ v1 (2026-06-29)
@@ -1,1653 +1,1608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\austin.mcglothlin\Desktop\Residency List 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\austin.mcglothlin\Desktop\Residency Lists 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{40F3B70C-7E47-4BD2-98F4-F5F194C2E2BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4CC8A0C4-CF0B-4B9C-8D85-7739116BBB3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9030" yWindow="3420" windowWidth="19260" windowHeight="19860" xr2:uid="{B4B38536-75EC-4CF5-8930-C68682036B8E}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="37200" windowHeight="22080" xr2:uid="{6679276D-C220-4A1B-9DD3-4E1812728517}"/>
   </bookViews>
   <sheets>
     <sheet name="CARLISLE Residency Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2769" uniqueCount="2769">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2635" uniqueCount="2635">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Total Voters</t>
   </si>
   <si>
     <t>Active Voters</t>
   </si>
   <si>
     <t>Inactive Voters</t>
   </si>
   <si>
     <t>760  CR 1121 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6783  US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1091 1022 E BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>4315 1371 BARDWELL, KY, 42023</t>
+    <t>1591 159 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>133 1ST ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>141 1ST ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>226 1ST ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>67 1ST ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>34 1ST STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>153 2ND ST ARLINGTON , KY, 42021</t>
   </si>
   <si>
+    <t>46 2ND ST ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>70 2ND ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>154 2ND ST. P.O. BOX 83 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>153 2ND STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>158 2ND STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>66 2ND STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>156 3RD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>165 3RD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>180 3RD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>31 3RD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>156 3RD STREET ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>165 3RD STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>104 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>116 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>25 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>65 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>82 4TH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>50 4TH ST APT 9 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>50 4TH ST APT A5 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 4TH ST APT A8 APT 210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 4TH ST APT B10 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 4TH ST APT C3 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>116 4TH STREET ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>65 4TH STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 4TH STREET CRESTVIEW APTB11 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>318 A STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>144 ADAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>101 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>139 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>153 ADAMS ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>42 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>62 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>63 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>88 ADAMS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>139 ADAMS STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 ADAMS STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>63 ADAMS STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>88 ADAMS STREET BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>33 ALBEN BARKLEY RD CUNNINGHAM, KY, 42035</t>
+    <t>11 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>111 APPLETREE ST ARLINGTON , KY, 42021</t>
   </si>
   <si>
     <t>133 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>158 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>21 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>32 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>49 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>61 APPLETREE ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>111 APPLETREE ST. ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>176 APPLETREE STREET ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>104 ASHFORD BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>178 ASHFORD BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>52 ASHFORD BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>104 ASHFORD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>147 ASHFORD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>178 ASHFORD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>194 ASHFORD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>200 ASHFORD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 BARRIGER RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>320 BARRIGER RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1775 BERRYHILL ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1093 BERRYHILL RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1342 BERRYHILL RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1342 BERRYHILL ROAD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1526 BERRYHILL ROAD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>105 BROADWAY ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>132 BROADWAY ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>76 BROADWAY ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>79 BROADWAY ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>132 BROADWAY ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>57 BROADWAY ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>79 BROADWAY ST ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>52 BROADWAY STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>149 BROCK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>149 BROCK RD ARLINGTON, KY, 42041</t>
-[...1 lines deleted...]
-  <si>
     <t>181 BROCK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>86 BROCK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>91 BROCK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>24 BROWN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>38 BROWN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>38 BROWN STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1076 C R 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>25 CAMPBELL AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1618 CARRICO RD FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>208 CHEATHAM APT 101 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>141 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>161 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>219 CHEATHAM ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>390 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>40 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>406 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>522 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>61 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>80 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>91 CHEATHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>208 CHEATHAM ST #E111 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>208 CHEATHAM ST APT 105 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>208 CHEATHAM ST APT 106 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>208 CHEATHAM ST APT 112 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>208 CHEATHAM ST APT A102 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>208 CHEATHAM ST APT B103 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>208 CHEATHAM ST APT#110 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>141 CHEATHAM ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>406 CHEATHAM ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>141 CHEATHAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>377 CHEATHAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>390 CHEATHAM STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>40 CHEATHAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>61 CHEATHAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>91 CHEATHAM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>377 CHEETHAM STREET BARDWELL, KY, 42023</t>
+    <t>377 CHEETHAM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>43 CHETMAN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>31 CHURCH RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 CHURCH RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>55 CHURCH RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>60 CHURCH RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>70 CHURCH RD ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>75 CHURCH RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>19 CHURCH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>60 CHURCH ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>67 CHURCH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>92 CHURCH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>67 CHURCH ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1367 CO 1015 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>223 CO RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1206 CO RD 1002 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>627 CO RD 1003 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1271 CO RD 1004 BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>1431 CO RD 1004 BARDWELL, KY, 42023</t>
+    <t>466 CO RD 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1341 CO RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1480 CO RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1815 CO RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>2508 CO RD 1011 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>277 CO RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>600 co rd 1011 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>141 CO RD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>671 CO RD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>152 CO RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>270 CO RD 1015 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>325 CO RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>409 CO RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>455 CO RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>776 CO RD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>1444 CO RD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2020 CO RD 1016 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>301 CO RD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>401 CO RD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>788 CO RD 1017 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>338 CO RD 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1395 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>195 CO RD 1024 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>2086 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2166 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2480 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2591 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3097 CO RD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
-    <t>3441 CO RD 1024 MELBER, KY, 42069</t>
-[...1 lines deleted...]
-  <si>
     <t>4080 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4320 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>700 CO RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>89 CO RD 1025 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>344 CO RD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1061 CO RD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1489 CO RD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1891 CO RD 1032 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>461 CO RD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>438 CO RD 1037 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>191 CO RD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>204 CO RD 1038 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>121 CO RD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>87 CO RD 1050 CUNNINGHAM, KY, 42035</t>
+    <t>231 CO RD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>191 CO RD 1051 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>34 CO RD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>77 CO RD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>21 CO RD 1057 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>173 CO RD 1059 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>110 CO RD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>139 CO RD 1067 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>1091 CO RD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>225 CO RD 1100 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>787 CO RD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>414 CO RD 1101 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2876 CO RD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2996 CO RD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>651 CO RD 1102 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1365 CO RD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>360 CO RD 1103 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>83 CO RD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>564 CO RD 1104 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>959 CO RD 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>102 CO RD 1106 FANCY FARM, KY, 42039</t>
-[...7 lines deleted...]
-  <si>
     <t>450 CO RD 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>284 CO RD 1108 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1644 CO RD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>2844 CO RD 1110 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1019 CO RD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>342 CO RD 1112 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>787 CO RD 1116 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1015 CO RD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>129 CO RD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>699 CO RD 1117 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>150 CO RD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>50 CO RD 1120 ARLINGTON, KY, 42021</t>
-[...13 lines deleted...]
-  <si>
     <t>59 CO RD 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1638 CO RD 1129 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>3622 CO RD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>522 CO RD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>798 CO RD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>865 CO RD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>137 CO RD 1143 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>230 CO RD 1147 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1602 CO RD 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2685 CO RD 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2839 CO RD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>284 CO RD 1202 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1630 CO RD 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>646 CO RD 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2117 CO RD 1210 ARLINGTON, KY, 42021</t>
-[...7 lines deleted...]
-  <si>
     <t>74 CO RD 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>526 CO RD 1229 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>331 CO RD 1232 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1305 CO RD 1234 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>801 CO RD 1234 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>728 CO RD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>890 CO RD 1235 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>641 CO RD 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1101 CO RD 1305 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>510 CO RD 1306 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1574 CO RD 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>55 CO RD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>58 CO RD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>976 CO RD 1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>190 CO RD 1320 BARDWELL, KY, 42023</t>
-[...7 lines deleted...]
-  <si>
     <t>744 CO RD 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1630 CO. RD. 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>122 COLLEGE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>128 COLLEGE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>42 COLLEGE ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>125 COLLEGE ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>105 COLLEGE STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2100 COUNTY RD  1015 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>106 COUNTY RD 1001 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>297 COUNTY RD 1011 CUNNINGHAM, KY, 42035</t>
+    <t>1771 COUNTY RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>505 COUNTY RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>990 COUNTY RD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1426 COUNTY RD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>110 COUNTY RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>165 COUNTY RD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2020 COUNTY RD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2030 COUNTY RD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3395 COUNTY RD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3598 COUNTY RD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1340 COUNTY RD 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>694 COUNTY RD 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>245 COUNTY RD 1023 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1590 COUNTY RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1850 COUNTY RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>206 COUNTY RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3551 COUNTY RD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3858 COUNTY RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>681 COUNTY RD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>742 COUNTY RD 1027 CUNNINGHAM, KY, 42035</t>
+    <t>202 COUNTY RD 1029 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>493 COUNTY RD 1029 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>527 COUNTY RD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1180 COUNTY RD 1032 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>118 COUNTY RD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>195 COUNTY RD 1038 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>80 COUNTY RD 1041 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>195 COUNTY RD 1049 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>371 COUNTY RD 1049 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>67 COUNTY RD 1053 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>12 COUNTY RD 1058 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>401 COUNTY RD 1059 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>200 COUNTY RD 1068 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>225 COUNTY RD 1100 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>24 COUNTY RD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2005 COUNTY RD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2170 COUNTY RD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1019 COUNTY RD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1615 COUNTY RD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>138 COUNTY RD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1051 COUNTY RD 1121 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>272 COUNTY RD 1122 ARLINGTON, KY, 42021</t>
+    <t>1259 COUNTY RD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>711 COUNTY RD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>524 COUNTY RD 1148 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1813 COUNTY RD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2951 COUNTY RD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1256 COUNTY RD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>146 COUNTY RD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>368 COUNTY RD 1215 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>265 COUNTY RD 1220 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 COUNTY RD 1223 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>156 COUNTY RD 1224 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>176 COUNTY RD 1228 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>191 COUNTY RD 1230 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>728 COUNTY RD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>307 COUNTY RD 1308 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>610 COUNTY RD 1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>70 COUNTY RD 1326 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>81 COUNTY RD 1326 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>262 COUNTY RD_1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>120 COUNTY ROAD 1003 BARDWELL, KY, 42023</t>
+    <t>106 COUNTY ROAD 1001 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>1206 COUNTY ROAD 1002 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>1913 COUNTY ROAD 1002 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>226 COUNTY ROAD 1003 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>882 COUNTY ROAD 1003 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1271 COUNTY ROAD 1004 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1431 COUNTY ROAD 1004 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>242 COUNTY ROAD 1005 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>282 COUNTY ROAD 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>466 COUNTY ROAD 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>554 COUNTY ROAD 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>778 COUNTY ROAD 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>831 COUNTY ROAD 1006 BARDWELL, KY, 42023</t>
+    <t>831 COUNTY ROAD 1006 BARDWELL, KY, 42032</t>
   </si>
   <si>
     <t>387 COUNTY ROAD 1008 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1055 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1480 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>1771 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>1815 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>1881 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>2375 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2455 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2508 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2519 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>2536 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>277 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>294 COUNTY ROAD 1011 CUNNINGHAM , KY, 42035</t>
   </si>
   <si>
     <t>35 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>501 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>505 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>507 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>600 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>648 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>990 COUNTY ROAD 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>141 COUNTY ROAD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>331 COUNTY ROAD 1012 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>445 COUNTY ROAD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>590 COUNTY ROAD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>671 COUNTY ROAD 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>144 COUNTY ROAD 1013 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>162 COUNTY ROAD 1013 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>166 COUNTY ROAD 1013 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>274 COUNTY ROAD 1013 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>397 COUNTY ROAD 1013 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>600 COUNTY ROAD 1014 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1013 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1016 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>110 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1109 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>1113 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>1240 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1249 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>128 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>129 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>1367 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>150 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>165 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1899 COUNTY ROAD 1015 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>20 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>203 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>2100 COUNTY ROAD 1015 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2114 COUNTY ROAD 1015 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>222 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>223 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>241 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>267 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>270 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>305 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3065 COUNTY ROAD 1015 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>315 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>32 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>325 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3338 COUNTY ROAD 1015 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>340 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>349 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>421 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>540 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>558 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>61 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>776 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>99 COUNTY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1530 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1596 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1600 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2020 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>253 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2676 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2696 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2914 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>3208 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3395 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3461 COUNTY ROAD 1016 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>3598 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>3796 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3851 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>489 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>682 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>73 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>897 COUNTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>301 COUNTY ROAD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>401 COUNTY ROAD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>76 COUNTY ROAD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>788 COUNTY ROAD 1017 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1155 COUNTY ROAD 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>160 COUNTY ROAD 1018 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>275 COUNTY ROAD 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>694 COUNTY ROAD 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>63 COUNTY ROAD 1019 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>1254 COUNTY ROAD 1020 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>114 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>122 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>151 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>164 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>235 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>237 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>251 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>260 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>50 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>68 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>71 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>74 COUNTY ROAD 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>158 COUNTY ROAD 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>198 COUNTY ROAD 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>243 COUNTY ROAD 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>372 COUNTY ROAD 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1113 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1115 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1156 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1189 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1395 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1431 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1738 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>195 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>2086 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2166 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2180 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2424 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2480 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2591 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3382 COUNTY ROAD 1024 MELBER , KY, 42069</t>
+    <t>3382 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3399 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3441 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3505 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3544 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
+    <t>3551 COUNTY ROAD 1024 MELBER, KY, 42069</t>
+  </si>
+  <si>
     <t>3694 COUNTY ROAD 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>374 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3858 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>3949 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>4030 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4080 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4129 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4246 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4320 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4379 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4437 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4459 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>4528 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>4701 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>681 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>700 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>767 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>805 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>805 COUNTY ROAD 1024  CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>805 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>853 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>879 COUNTY ROAD 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>410 COUNTY ROAD 1025 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>89 COUNTY ROAD 1025 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>22 COUNTY ROAD 1026 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>344 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>380 COUNTY ROAD 1027 CUNNINGHAM , KY, 42035</t>
+    <t>380 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>382 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>466 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>727 COUNTY ROAD 1027 CUNNINGHAM , KY, 42035</t>
   </si>
   <si>
+    <t>742 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>786 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>95 COUNTY ROAD 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>305 COUNTY ROAD 1028 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1241 COUNTY ROAD 1029 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>410 COUNTY ROAD 1029 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>493 COUNTY ROAD 1029 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>967 COUNTY ROAD 1029 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1061 COUNTY ROAD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1163 COUNTY ROAD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1211 COUNTY ROAD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1487 COUNTY ROAD 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1175 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1180 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1185 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1222 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1222 COUNTY ROAD 1032 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1265 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1350 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1453 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1528 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1595 COUNTY ROAD 1032 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1619 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1692 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1755 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1802 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1882 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1891 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1891 COUNTY ROAD 1032 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1891 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1923 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1940 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>461 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>837 COUNTY ROAD 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>105 COUNTY ROAD 1034 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>30 COUNTY ROAD 1034 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>10 COUNTY ROAD 1035 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>104 COUNTY ROAD 1035 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>440 COUNTY ROAD 1036 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1088 COUNTY ROAD 1037 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>438 COUNTY ROAD 1037 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>536 COUNTY ROAD 1037 BARDWELL , KY, 42023</t>
+  </si>
+  <si>
     <t>650 COUNTY ROAD 1037 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>115 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>118 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>189 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>191 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>195 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>204 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>55 COUNTY ROAD 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>142 COUNTY ROAD 1040 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>40 COUNTY ROAD 1040 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>354 COUNTY ROAD 1043 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>175 COUNTY ROAD 1044 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>201 COUNTY ROAD 1044 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>198 COUNTY ROAD 1048 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>195 COUNTY ROAD 1049 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>371 COUNTY ROAD 1049 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>112 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>158 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>176 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>205 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>208 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>231 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>232 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>36 COUNTY ROAD 1050 CUNNINGHAM , KY, 42035</t>
+  </si>
+  <si>
     <t>64 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>87 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>92 COUNTY ROAD 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>115 COUNTY ROAD 1053 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>67 COUNTY ROAD 1053 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>71 COUNTY ROAD 1053 CUNNINGAM, KY, 42035</t>
   </si>
   <si>
     <t>71 COUNTY ROAD 1053 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>106 COUNTY ROAD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>34 COUNTY ROAD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>77 COUNTY ROAD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>79 COUNTY ROAD 1054 BARDWELL, KY, 42023</t>
@@ -1655,131 +1610,134 @@
   <si>
     <t>98 COUNTY ROAD 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>121 COUNTY ROAD 1056 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>21 COUNTY ROAD 1057 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>153 COUNTY ROAD 1059 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>401 COUNTY ROAD 1059 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>12 COUNTY ROAD 1060 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>32 COUNTY ROAD 1060 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>64 COUNTY ROAD 1060 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>66 COUNTY ROAD 1060 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>81 COUNTY ROAD 1062 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>100 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>105 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>110 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>120 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>139 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>160 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>291 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>85 COUNTY ROAD 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>200 COUNTY ROAD 1068 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>310 COUNTY ROAD 1068 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1091 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>225 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>684 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>767 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>787 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>849 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>951 COUNTY ROAD 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>340 COUNTY ROAD 1101 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>414 COUNTY ROAD 1101 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2671 COUNTY ROAD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2803 COUNTY ROAD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2996 COUNTY ROAD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>3205 COUNTY ROAD 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>567 COUNTY ROAD 1102 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>651 COUNTY ROAD 1102 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1160 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1365 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>138 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>2061 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2141 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2321 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>24 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2540 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>256 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2735 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>306 COUNTY ROAD 1103 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>306 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
@@ -1805,578 +1763,626 @@
   <si>
     <t>86 COUNTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1055 COUNTY ROAD 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>564 COUNTY ROAD 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>668 COUNTY ROAD 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>959 COUNTY ROAD 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>580 COUNTY ROAD 1104         . FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>349 COUNTY ROAD 1105 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1521 COUNTY ROAD 1106 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>154 COUNTY ROAD 1106 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>1891 COUNTY ROAD 1106 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>293 COUNTY ROAD 1106 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1168 COUNTY ROAD 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1295 COUNTY ROAD 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1306 COUNTY ROAD 1107 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>84 COUNTY ROAD 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>915 COUNTY ROAD 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>354 COUNTY ROAD 1108 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>224 COUNTY ROAD 1109 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>1425 COUNTY ROAD 111 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>1076 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1512 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1644 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2005 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2065 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2170 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2805 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>2811 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
+    <t>2844 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>806 COUNTY ROAD 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1019 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1035 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1425 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1615 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1618 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>918 COUNTY ROAD 1111 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1008 COUNTY ROAD 1113 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1008 COUNTY ROAD 1113 PO BOX 112 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>225 COUNTY ROAD 1116 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1015 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>105 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>129 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1362 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>511 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>699 COUNTY ROAD 1117 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>130 COUNTY ROAD 1118 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>33 COUNTY ROAD 1118 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>845 COUNTY ROAD 1118 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>310 COUNTY ROAD 1119 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>12 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>29 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>32 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>429 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>90 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>97 COUNTY ROAD 1120 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>1051 COUNTY ROAD 1121 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>478 COUNTY ROAD 1121 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>574 COUNTY ROAD 1121 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>760 COUNTY ROAD 1121 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>106 COUNTY ROAD 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>111 COUNTY ROAD 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>111 COUNTY ROAD 1122 ARLINGTON, KY, KY, 42021</t>
   </si>
   <si>
     <t>272 COUNTY ROAD 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>59 COUNTY ROAD 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>104 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>254 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>328 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>39 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>398 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>772 COUNTY ROAD 1123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>11 COUNTY ROAD 1125 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>387 COUNTY ROAD 1126 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>721 COUNTY ROAD 1126 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1028 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1030 COUNTY ROAD 1127 ARLINGTON , KY, 42021</t>
   </si>
   <si>
     <t>250 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>489 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>490 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>550 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>713 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>715 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>739 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>809 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>812 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>83 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>861 COUNTY ROAD 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1088 COUNTY ROAD 1128 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1054 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1241 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1259 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1272 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1435 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>15 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1638 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1861 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>191 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3325 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>3493 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>3622 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>3775 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>4463 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4500 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>516 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>923 COUNTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2264 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2648 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2952 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3145 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>522 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>535 COUNTY ROAD 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>150 COUNTY ROAD 1131 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>229 COUNTY ROAD 1131 FANCY FARM , KY, 42039</t>
+    <t>229 COUNTY ROAD 1131 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>176 COUNTY ROAD 1133 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>226 COUNTY ROAD 1134 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>335 COUNTY ROAD 1134 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>219 COUNTY ROAD 1135 ARLINGTON , KY, 42021</t>
+    <t>219 COUNTY ROAD 1135 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>370 COUNTY ROAD 1136 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>75 COUNTY ROAD 1136 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>140 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>146 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>15 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>165 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>203 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>62 COUNTY ROAD 1138 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>176 COUNTY ROAD 1139 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>264 COUNTY ROAD 1140 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>100 COUNTY ROAD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>650 COUNTY ROAD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>865 COUNTY ROAD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>997 COUNTY ROAD 1141 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>58 COUNTY ROAD 1142 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>75 COUNTY ROAD 1142 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>95 COUNTY ROAD 1142 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>137 COUNTY ROAD 1143 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>77 COUNTY ROAD 1145 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>88 COUNTY ROAD 1145 ARLINGTON, KY, 42021</t>
+    <t>230 COUNTY ROAD 1147 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>133 COUNTY ROAD 1148 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>333 COUNTY ROAD 1148 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>524 COUNTY ROAD 1148 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>526 COUNTY ROAD 1148 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>1660 COUNTY ROAD 1181 BARDWELL, KY, 42023</t>
+    <t>545 COUNTY ROAD 1200 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>548 COUNTY ROAD 1200 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>560 COUNTY ROAD 1200 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1813 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2225 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>233 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>2725 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>2839 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2841 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2951 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3103 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3193 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>332 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>510 COUNTY ROAD 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>281 COUNTY ROAD 1202 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>284 COUNTY ROAD 1202 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1000 COUNTY ROAD 1204 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>561 COUNTY ROAD 1204 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>803 COUNTY ROAD 1204 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>479 COUNTY ROAD 1205 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1251 COUNTY ROAD 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1517 COUNTY ROAD 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1630 COUNTY ROAD 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>329 COUNTY ROAD 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>800 COUNTY ROAD 1206 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>242 COUNTY ROAD 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>325 COUNTY ROAD 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>515 COUNTY ROAD 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1245 COUNTY ROAD 1208 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>727 COUNTY ROAD 1208 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>223 COUNTY ROAD 1209 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>270 COUNTY ROAD 1209 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1256 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2113 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2189 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>220 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>223 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>450 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>539 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>841 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>843 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>847 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>905 COUNTY ROAD 1210 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>219 COUNTY ROAD 1211 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>505 COUNTY ROAD 1211 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>234 COUNTY ROAD 1215 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>368 COUNTY ROAD 1215 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>411 COUNTY ROAD 1215 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>156 COUNTY ROAD 1217 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>385 COUNTY ROAD 1217 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>88 COUNTY ROAD 1217 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>277 COUNTY ROAD 1219 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>380 COUNTY ROAD 1219 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>425 COUNTY ROAD 1219 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>483 COUNTY ROAD 1219 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>79 COUNTY ROAD 1219 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1080 COUNTY ROAD 1220 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>265 COUNTY ROAD 1220 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2652 COUNTY ROAD 1220 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>395 COUNTY ROAD 1220 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>95 COUNTY ROAD 1220 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>181 COUNTY ROAD 1223 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 COUNTY ROAD 1223 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>520 COUNTY ROAD 1223 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>156 COUNTY ROAD 1224 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>425 COUNTY ROAD 1224 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>247 COUNTY ROAD 1225 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>238 COUNTY ROAD 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>29 COUNTY ROAD 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>339 COUNTY ROAD 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>524 COUNTY ROAD 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>105 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>118 COUNTY ROAD 1228 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>120 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
@@ -2384,86 +2390,89 @@
   <si>
     <t>176 COUNTY ROAD 1228 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>234 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>254 COUNTY ROAD 1228 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>689 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>748 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>889 COUNTY ROAD 1228 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>20 COUNTY ROAD 1229 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>526 COUNTY ROAD 1229 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>634 COUNTY ROAD 1229 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>191 COUNTY ROAD 1230 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>208 COUNTY ROAD 1231 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>331 COUNTY ROAD 1232 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>178 COUNTY ROAD 1233 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>1305 COUNTY ROAD 1234 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1479 COUNTY ROAD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>281 COUNTY ROAD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>721 COUNTY ROAD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>728 COUNTY ROAD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>890 COUNTY ROAD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>160 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>165 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>262 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>407 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>709 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>807 COUNTY ROAD 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>16 COUNTY ROAD 1301 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1299 COUNTY ROAD 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1595 COUNTY ROAD 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1787 COUNTY ROAD 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>61 COUNTY ROAD 1302 BARDWELL, KY, 42023</t>
@@ -2483,50 +2492,53 @@
   <si>
     <t>436 COUNTY ROAD 1306 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>510 COUNTY ROAD 1306 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>622 COUNTY ROAD 1306 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>756 COUNTY ROAD 1306 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>371 COUNTY ROAD 1307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>151 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>19 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>222 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>226 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>307 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>310 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>48 COUNTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>340 COUNTY ROAD 1309 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 COUNTY ROAD 1309 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1530 COUNTY ROAD 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1574 COUNTY ROAD 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1587 COUNTY ROAD 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1601 COUNTY ROAD 1310 BARDWELL, KY, 42023</t>
@@ -2543,1079 +2555,941 @@
   <si>
     <t>218 COUNTY ROAD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2188 COUNTY ROAD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>498 COUNTY ROAD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>58 COUNTY ROAD 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>570 COUNTY ROAD 1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>887 COUNTY ROAD 1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>976 COUNTY ROAD 1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>455 COUNTY ROAD 1318 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>190 COUNTY ROAD 1320 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>192 COUNTY ROAD 1320 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>203 COUNTY ROAD 1320 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>451 COUNTY ROAD 1320 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>277 COUNTY ROAD 1322 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3113 COUNTY ROAD 1323 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>81 COUNTY ROAD 1326 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>91 COUNTY ROAD 1326 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 COUNTY ROAD 13283 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>130 COUNTY ROAD 1820 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>33 COUNTY ROAD 58 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1015 COUNTY ROAD 61 CUNNINHAM, KY, 42025</t>
   </si>
   <si>
     <t>887 COUNTY ROAD_1315 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1479 COUNTY ROD 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>831 COUTY ROAD 1006 BARDWELL, KY, 42023</t>
+    <t>1249 COUTNY ROAD 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3208 COUTY ROAD 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>158 COUTY ROAD 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>315 COUTY ROAD 1107 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>1870 COUTY ROAD 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>2841 COUTY ROAD 1201 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>281 COUTY ROAD 1202 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>812 COUTY ROAD 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>510 COUTY ROAD 1306 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>222 COUTY ROAD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>468 CR  1102 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>106 CR 1001 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>450 CR 1003 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>120 CR 1006 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>387 CR 1008 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>270 CR 1010 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2375 CR 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2515 CR 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>501 CR 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>507 CR 1011 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>990 CR 1011 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>671 CR 1012 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>391 CR 1013 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>442 CR 1014 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>100 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1013 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1113 CR 1015 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1240 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>128 CR 1015 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>150 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>20 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>267 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>270 CR 1015 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>305 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>860 CR 1015 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1590 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2020 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>253 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2696 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>3598 CR 1016 BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>3796 CR 1016 BARDWELL, KY, 42023</t>
+    <t>2914 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3851 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>489 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>897 CR 1016 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3461 CR 1016 PO BOX 521 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1155 CR 1018 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>160 CR 1018 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>1254 CR 1020 PO BOX 641 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>74 CR 1021 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1163 CR 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>158 CR 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>228 CR 1023 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>338 CR 1023 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>341 CR 1023 CUNNINGHAM , KY, 42035</t>
   </si>
   <si>
     <t>1115 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1132 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>156 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1590 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>2001 CR 1024 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>2180 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>2424 CR 1024 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>3382 CR 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3441 CR 1024 MELBER, KY, 42069</t>
   </si>
   <si>
     <t>3544 CR 1024 MELBER , KY, 42069</t>
   </si>
   <si>
     <t>374 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3858 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>390 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4030 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4129 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4130 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4225 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4437 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4459 CR 1024 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1030 CR 1027 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>380 CR 1027 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>538 CR 1027 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>727 CR 10270 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1487 CR 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>527 CR 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>967 CR 1031 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>101 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1185 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1454 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1489 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1692 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1901 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1923 CR 1032 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1088 CR 1037 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>536 CR 1037 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>204 CR 1038 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>70 CR 1041 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>205 CR 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>208 CR 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>231 CR 1050 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>36 CR 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>92 CR 1050 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>231 CR 1050 PO BOX 582 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>102 CR 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>106 CR 1054 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>34 CR 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>77 CR 1054 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>121 CR 1056 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>401 CR 1059 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>107 CR 1060 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>100 CR 1067 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>110 CR 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>160 CR 1067 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>291 CR 1067 P.O. BOX 252 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>684 CR 1100 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2876 CR 1102 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>468 CR 1102 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>567 CR 1102 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2061 CR 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2540 CR 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2735 CR 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>306 CR 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>86 CR 1103 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1055 CR 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>580 CR 1104 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>668 CR 1104 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1521 CR 1106 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>154 CR 1106 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>315 CR 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>450 CR 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>631 CR 1107 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>200 CR 1109 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2170 CR 1110 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>2844 CR 1110 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1008 CR 1113 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>105 CR 1117 ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>635 CR 1118 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>676 CR 1118 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>422 CR 1119 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>150 CR 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>429 CR 1120 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>574 CR 1121 574 COUNTY ROAD 1121 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>111 CR 1122 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>11 CR 1125 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>490 CR 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>550 CR 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>848 CR 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>861 CR 1127 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1088 CR 1128 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1272 CR 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1870 CR 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3493 CR 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3622 CR 1129 ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>2032 CR 1130 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2264 CR 1130 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>229 CR 1131 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>219 CR 1135 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>370 CR 1136 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>146 CR 1138 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>75 CR 1142 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>77 CR 1145 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>333 CR 1148 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>545 CR 1200 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>560 CR 1200 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2725 CR 1201 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2841 CR 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3103 CR 1201 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>510 CR 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>561 CR 1204 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>803 CR 1204 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>479 CR 1205 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1251 CR 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1517 CR 1206 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>800 CR 1206 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>515 CR 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>646 CR 1207 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>223 CR 1209 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>834 CR 1209 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2115 CR 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>223 CR 1210 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>539 CR 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>843 CR 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>847 CR 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>905 CR 1210 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>337 CR 1211 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>43 CR 1212 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>318 CR 1219 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>95 CR 1220 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7 CR 1221 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 CR 1223 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1006 CR 1224 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>247 CR 1225 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>169 CR 1227 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>234 CR 1228 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>254 CR 1228 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>178 CR 1233 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1305 CR 1234 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>50 CR 1234 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>943 CR 1234 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>281 CR 1235 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>890 CR 1235 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>31 CR 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>407 CR 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>59 CR 1300 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>16 CR 1301 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1299 CR 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1787 CR 1302 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>583 CR 1302 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10 CR 1305 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>226 CR 1308 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>307 CR 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1574 CR 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>320 CR 1310 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1761 CR 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>21 CR 1314 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>218 CR 1314 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>207 CR 1316 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>203 CR 1320 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4997 CR 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4159 CR 1628 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>153 CUMMINGS RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>160 CUMMINGS ROAD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>122 CUMMINGS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>160 CUMMINGS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>48 CUMMINGS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>48 CUMMINGS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>122 CUMMINS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>420 CUNTY RD 1308 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>885 DUNCAN RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>522 E CHEATHAM ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>124 E COURT ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>187 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>209 E COURT ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>266 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>288 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>291 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>328 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>33 E COURT ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>376 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>400 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>461 E COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>479 E COURT ST BARWELL , KY, 42023</t>
   </si>
   <si>
-    <t>400 E COURT STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>15 E JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>33 E. COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>209 E. CRT ST BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>340 EAST COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>36 EAST COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>468 EAST COURT ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>99 EAST COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>209 EAST COURT ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>479 EAST COURT ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>14 EAST COURT STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>209 EAST COURT STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>376 EAST COURT STREET BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>15 EAST JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>15 EAST JENNINGS STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>26 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>32 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>41 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>58 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>68 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8 EDEN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>41 EDEN STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8 EDEN STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>125 EDWARDS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>27 EDWARDS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>37 EDWARDS ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>118 ELM HWY 51N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>118 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>130 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>160 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>185 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>205 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>251 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>267 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>415 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>68 ELM ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>130 ELM ST PO BOX 122 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>68 ELM ST. P.O. BOX 141 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>68 ELM STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>136 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>250 ELSEY AVE BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>275 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>302 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>304 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>321 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>335 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>352 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>367 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>407 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>427 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>78 ELSEY AVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>367 ELSEY AVE. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>275 ELSEY AVENUE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>352 ELSEY AVENUE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>370 ELSEY AVENUE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>171 ELSEY ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>250 ELSEY ST BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>335 ELSEY ST BARDWELL, KY, 42023</t>
+    <t>380 ELSEY ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>171 ELSEY ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>302 ELSEY ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>427 ELSEY STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>380 ELSIE ST. BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>171 ELSIE STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>62 EVAN BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>62 EVAN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>62 EVAN STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>62 EVANS STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>34 EWING LN FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>2641 FAIRMONT ST PADUCAH, KY, 42003</t>
+  </si>
+  <si>
     <t>36 FLEGLE DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>36 FLEGLES DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>116 FOURTH ST. ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>106 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>151 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>32 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>34 FRONT ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>54 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>70 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>98 FRONT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>350 FRONT ST APT B BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>34 FRONT ST PO BOX 255 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>173 FRONT STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>98 FRONT STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>60 FRONTSTREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>650 GOURLEY RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>51 HICK RD ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>86 HICK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>89 HICK RD ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>92 HICK RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>92 HICKS RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>116 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>119 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>129 HIGH ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>134 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>149 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>152 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>164 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>17 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>190 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>218 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>219 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>228 HIGH ST BARDWELL, KY, 42023</t>
@@ -3623,338 +3497,323 @@
   <si>
     <t>80 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>91 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>98 HIGH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>134 HIGH STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>164 HIGH STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>17 HIGH STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>228 HIGH STREET BARDWELL, KY, 40223</t>
   </si>
   <si>
     <t>288 HIGH STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>155 HIGHWAY 123 BARDWELL, KY, 42023</t>
+    <t>60 HIGHWAY 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>205 HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2703 HIGHWAY 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>12144 HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2241 HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>491 HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7166 HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7754 HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>936 HIGHWAY 62 EAST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>101 HILLCREST BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>108 HILLCREST BARDWELL, KY, 42023</t>
+    <t>4802 HIGHWAY 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>405 HILLCREST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>101 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>108 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>109 HILLCREST DR BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>114 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>130 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>133 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>161 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>184 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>200 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>31 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>346 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>405 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>412 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>419 HILLCREST DR BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>48 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>69 HILLCREST DR BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>7 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>72 HILLCREST DR BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>242 HILLCREST DR. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>161 HILLCREST DR. P.O. BOX 464 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>108 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>319 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>346 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>48 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>72 HILLCREST DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>161 HILLCREST PO BOX 464 BARDWELL, KY, 42023</t>
+    <t>152 HILLSDALE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>166 HILLSDALE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>190 HILLSDALE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 HILLSDALE BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>152 HILLSDALE PO BOX 101 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>119 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>141 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>152 HILLSDALE ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>166 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>170 HILLSDALE ST BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>191 HILLSDALE ST BARDWELL, KY, 42023</t>
+    <t>191 HILLSDALE ST BARDWELL , KY, 42023</t>
   </si>
   <si>
     <t>195 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>196 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>229 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>35 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>54 HILLSDALE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>85 HILLSDALE ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>85 HILLSDALE ST  BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>85 HILLSDALE ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>119 HILLSDALE STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>133 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>150 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>155 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>172 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>208 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>233 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>237 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>70 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>91 HOBBS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>73 HOBBS ST APT 1 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>73 HOBBS ST APT 10 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>73 HOBBS ST APT 11 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>73 HOBBS ST APT 12 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>73 HOBBS ST APT 2 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>73 HOBBS ST APT 4 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>73 HOBBS ST APT 5 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>73 HOBBS ST APT 5 APT 5 ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>73 HOBBS ST APT 7 APT#106 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>73 HOBBS ST APT.5 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>73 HOBBS ST UNIT 1 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>97 HOBBS ST. ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>43 HOBBS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>91 HOBBS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>94 HOBBS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>73 HOBBS STREET APT. 2 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1786 HWY 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1806 HWY 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2861 HWY 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>537 HWY 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>670 HWY 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2762 HWY 1372 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>60 HWY 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1250 HWY 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>214 HWY 51 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>604 HWY 51 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>512 HWY 51 N PO BOX 164 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2025 HWY 51 NORTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>246 HWY 51 NORTH PO BOX 3 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2057 HWY 51 S BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2701 HWY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1437 HWY 51 SOUTH BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2701 HWY 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>4563 HWY 51 SOUTH ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>1254 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>156 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1639 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1914 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5417 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7006 HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7166 HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7698 HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7964 HWY 62 CUNNINGHAM, KY, 42035</t>
@@ -3965,2000 +3824,1610 @@
   <si>
     <t>8050 HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>10021 HWY 62 APT C BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10021 HWY 62 APT D BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>156 HWY 62 PO BOX 58 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8150 HWY 62 W CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1725 HWY 62W BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11483 HWY 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>444 HWY 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>4802 HWY 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>528 HWY 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>581 HWY 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7088 HWY 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>357 HWY 80 EAST ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>378 HWY 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4802 HWY 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6663 HWY 80 EAST ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>6950 HWY 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7331 HWY 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1239 HWY 80 W ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1229 HWY 80 WEST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4802 HWY 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>221 HWY 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>121 HWY US 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7698 HWY. 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>7331 HWY. 80 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>4802 HWY. 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>122 JACKSON RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>106 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>14 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>164 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>195 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>211 JACKSON ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>217 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>31 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>78 JACKSON ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>91 JACKSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>106 JACKSON ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>14 JACKSON STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>164 JACKSON STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>193 JEFFERSON BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>21 JEFFERSON BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>186 JEFFERSON ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>193 JEFFERSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>21 JEFFERSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>31 JEFFERSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>35 JEFFERSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>70 JEFFERSON ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>186 JEFFERSON ST # 5647 BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>193 JEFFERSON ST PO BOX 453 BARDWELL, KY, 42023</t>
+    <t>186 JEFFERSON STREET BARDWELL , KY, 42023</t>
   </si>
   <si>
     <t>217 JEFFERSON STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>70 JEFFERSON STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>230 JENNING ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>134 JENNINGS ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>136 JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>199 JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>205 JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>209 JENNINGS ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>234 JENNINGS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>209 JENNINGS STREET BARDWELL, KY, 42023</t>
+    <t>205 JENNINGS STREET BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>136 JEROME ST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>115 KEN WINTERS DRIVE BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>3598 KENTUCKY 123 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3927 KENTUCKY 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10848 KENTUCKY 80 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>181 KENTUCKY 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7851 KENTUCKY 80 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>341 KY 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6991 KY 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>3539 KY-80 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>13 LOCUST ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>78 LOCUST ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>78 LOCUST STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1002 LOWES RD CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>2295 LOWES RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2413 LOWES RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>542 LOWES RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>61 LOWES RD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2295 LOWES ROAD CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>65 MAPLE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>47 MARGO AVE BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>47 MARGO AVE BARDWELL, KY, 42031</t>
   </si>
   <si>
-    <t>47 MARGO AVE BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>47 MARGO AVENUE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>47 MARGO AVVE BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>77 MATHIS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>110 MIDDLE ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>42 MIDDLE ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>110 MIDDLE STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>20 MIDDLE STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>42 MIDDLE STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>100 MILL ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>25 MILL ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>45 MILL ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>61 MILL ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>68 MILL ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>86 MILL ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>91 MILL ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>68 MILLS ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>39 MOSS RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3 MOUNDS PO BOX 205 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>110 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>127 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>145 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>220 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>259 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>46 MOUNDS ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>48 MOUNDS ST BOX 184 ARLINGTON, KY, 42021</t>
+    <t>71 MOUNDS ST ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>3 MOUNDS ST APT 196 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>46 MOUNDS ST. ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>127 MOUNDS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>145 MOUNDS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>71 MOUNDS STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 N 4TH ST APT A7 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>50 N 4TH ST APT C2 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>291 N COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>327 N COURT ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>5 N COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>50 NORTH 4TH ST APT 6 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>100 OAK ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>13 OAK ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>29 OAK ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>80 ORCHARD BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>105 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>106 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>120 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>154 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>155 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>163 ORCHARD ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>165 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>80 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>84 ORCHARD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>324 ORCHARD ST APT 211 C BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>324 ORCHARD ST APT A201 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>324 ORCHARD ST APT B204 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>324 ORCHARD ST APT C211 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>324 ORCHARD ST APT C212 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>105 ORCHARD ST PO BOX 333 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>154 ORCHARD ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>159 ORCHARD ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>163 ORCHARD ST. PO BOX 414 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>159 ORCHARD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>165 ORCHARD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>84 ORCHARD STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>324 ORCHARD STREET APT. 205 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>14 PARKER RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>168 PARKER RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>70 PARKER RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1284 PIPER LN CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>14 PLANT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>125 RAILROAD ST BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>190 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>206 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>260 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>324 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>366 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>408 RAILROAD ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>75 RAILROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>125 RAILROAD STREET BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>75 RAILROAD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 RD ST APT 7 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>185 RD ST. BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>2776 RESIN RD ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>102 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>146 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>185 ROAD ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>208 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>230 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>232 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>50 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>63 ROAD ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>215 ROAD ST APT 1 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>215 ROAD ST APT 10 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 12 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>215 ROAD ST APT 15 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>215 ROAD ST APT 16 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>215 ROAD ST APT 17 BARDWELL , KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>215 ROAD ST APT 18 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 19 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 2 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 20 APT 17 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 21 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>215 ROAD ST APT 22 BARDWELL, KY, 42023</t>
+    <t>215 ROAD ST APT 3 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 5 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 6 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST APT 7 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>215 ROAD ST APT 9 BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>50 ROAD ST PO BOX 94 BARDWELL, KY, 42023</t>
+    <t>215 ROAD ST APT 8 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD ST. APT. 18 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>102 ROAD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>146 ROAD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>208 ROAD STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>80 ROAD STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD STREET APT 11 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>215 ROAD STREET APT 17 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>215 ROAD STREET APT. 22 BARDWELL, KY, 42023</t>
+    <t>215 ROAD STREET APT. 19 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>171 S 6TH ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>154 SECOND STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>158 SECOND STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1163 SR 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>200 SR 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1525 SR 1022 EAST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>96 SR 1022 W BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2461 SR 1173 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>449 SR 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1660 SR 1181 PO BOX 2 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1429 SR 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2090 SR 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2393 SR 1203 BARDWELL, KY, 42023</t>
-[...7 lines deleted...]
-  <si>
     <t>4589 SR 121 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1524 SR 121 S CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4589 SR 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1058 SR 121 SOUTH CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>836 SR 121S CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1505 SR 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4311 SR 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5698 SR 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6053 SR 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6835 SR 123 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1723 SR 123          0 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>158 SR 123 P.O. BOX 114 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>269 SR 1371 N BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>2940 SR 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4350 SR 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3795 SR 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>6097 SR 1377 ARLINGTON, KY, 42021</t>
+    <t>2081 SR 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6811 SR 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7368 SR 1377 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>8303 SR 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>9001 SR 1377 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>2201 SR 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3045 SR 1591 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>3181 SR 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>4401 SR 1591 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>456 SR 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>4894 SR 1591 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>5390 SR 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>5430 SR 1591 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1420 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1737 SR 1628 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2194 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2286 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2556 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2878 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4135 SR 1628 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5255 SR 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>5760 SR 1628 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2308 SR 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2369 SR 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>71 SR 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>244 SR 1772 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1050 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>250 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2556 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>270 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>340 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3410 SR 1820 CUNNINGHAM, KY, 42035</t>
-[...7 lines deleted...]
-  <si>
     <t>3914 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4853 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5006 SR 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>520 SR 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>27 SR 1820 PO BOX 465 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>110 SR 1820 PO BOX 552 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>2235 SR 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1200 SR 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>2496 SR 307 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>5187 SR 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5851 SR 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>2970 SR 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>3461 SR 408 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>4605 SR 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>5127 SR 408 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6294 SR 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>9221 SR 408 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>9620 SR 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9917 SR 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>1490 SR 545 CUNNINGHAM, KY, 42035</t>
-[...7 lines deleted...]
-  <si>
     <t>211 SR 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6438 SR 80 ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>5185 SR 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7331 SR 80 E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>762 SR 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7718 SR 80 E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>11624 SR 80 EAST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>3456 SR 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6306 SR 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7536 SR 80 EAST ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>948 SR 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>211 SR 80 WEST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>11225 SR 80E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>477 SR 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>4940 SR 80E ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>7336 SR 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7476 SR 80E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>7650 SR 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>948 SR 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>959 SR 80E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>125 SR 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1833 SR 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>370 SR 80W ARLINGTON, KY, 42021</t>
-[...7 lines deleted...]
-  <si>
     <t>1674 SR 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>200 SR 849 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>2520 SR 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2523 SR 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>361 SR 849 CUNNINGHAM, KY, 42035</t>
-[...7 lines deleted...]
-  <si>
     <t>641 SR 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>721 SR 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1940 SR 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2098 SR 877 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2111 SR 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2441 SR 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3194 SR RT 1203 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>402 ST HWY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3808 ST R 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1313 ST RT 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>256 ST RT 1022 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>1750 ST RT 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>925 ST RT 1022 E BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>381 ST RT 1022E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1395 ST RT 1022W BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>166 ST RT 1173 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2001 ST RT 1173 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2461 ST RT 1173 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1371 ST RT 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2685 ST RT 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2714 ST RT 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>449 ST RT 1181 BARDWELL, KY, 42023</t>
-[...5 lines deleted...]
-    <t>2090 ST RT 1203 BARDWELL, KY, 42023</t>
+    <t>2839 ST RT 1201 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2329 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2368 ST RT 1203 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2468 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2598 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3430 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5278 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>6218 ST RT 1203 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>788 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>870 ST RT 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4750 ST RT 1203 BOX 334 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1058 ST RT 121 S CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2591 ST RT 121 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>109 ST RT 121N CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>5548 ST RT 121S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6569 ST RT 121S FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1505 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2228 ST RT 123 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2246 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>240 ST RT 123 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2408 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3061 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3153 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3471 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3585 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3836 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>3927 ST RT 123 BARDWELL, KY, 42023</t>
-[...7 lines deleted...]
-  <si>
     <t>5048 ST RT 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5698 ST RT 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5812 ST RT 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>5964 ST RT 123 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>6182 ST RT 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6230 ST RT 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>670 ST RT 123 BARDWELL, KY, 42023</t>
-[...13 lines deleted...]
-  <si>
     <t>4073 ST RT 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>4276 ST RT 1371 S BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>726 ST RT 1371 S. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1664 ST RT 1371 SO BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2255 ST RT 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2940 ST RT 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3831 ST RT 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>4382 ST RT 1371 SOUTH BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1300 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2255 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4076 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4345 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4350 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>726 ST RT 1371S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>825 ST RT 1371S BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>1129 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1168 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1192 ST RT 1372 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>205 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2310 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>236 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2649 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2690 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2921 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3030 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3808 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4023 ST RT 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1444 ST RT 1377 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2009 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2242 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>4271 ST RT 1377 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6569 ST RT 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6793 ST RT 1377 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>6811 ST RT 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6845 ST RT 1377 ARLINGTON, KY, 42021</t>
+    <t>6927 ST RT 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7667 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>786 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8204 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8285 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8303 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8309 ST RT 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1346 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>152 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1761 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1781 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2023 ST RT 1591 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2105 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2201 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2383 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>282 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3181 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>327 ST RT 1591 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>3780 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>396 ST RT 1591 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>456 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5016 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5390 ST RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>744 ST RT 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1093 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1908 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2194 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2200 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2878 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3966 ST RT 1628 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>419 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>5255 ST RT 1628 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>5760 ST RT 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2856 ST RT 1628 APT 2 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2967 ST RT 1741 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>71 ST RT 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>897 ST RT 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>244 ST RT 1772 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>165 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>187 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>202 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>224 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>271 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>302 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>318 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3325 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>340 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3411 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>3851 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3990 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>406 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4853 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>5006 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>509 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>811 ST RT 1820 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>937 ST RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1021 ST RT 1935 BARDWELL, KY, 42023</t>
-[...7 lines deleted...]
-  <si>
     <t>712 ST RT 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1250 ST RT 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>2378 ST RT 307 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2498 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2586 ST RT 307 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>3120 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3789 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3875 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4138 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4400 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4421 ST RT 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5371 ST RT 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5851 ST RT 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>612 ST RT 307 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>6305 ST RT 307 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>698 ST RT 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>9077 ST RT 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8039 ST RT 307 N FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8450 ST RT 307 NORTH FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>244 ST RT 408 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>2970 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3113 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3461 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3761 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3786 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>415 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>4190 ST RT 408 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>4857 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5383 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5604 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7240 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>7412 ST RT 408 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>7442 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7758 ST RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>9044 ST RT 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>9119 ST RT 408 FANCY FARM, KY, 42039</t>
-[...4 lines deleted...]
-  <si>
     <t>261 ST RT 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1490 ST RT 545 CUNNINGHAM, KY, 42035</t>
-[...8 lines deleted...]
-    <t>1499 ST RT 548 BARDWELL, KY, 42023</t>
+    <t>545 ST RT 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>880 ST RT 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>889 ST RT 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>894 ST RT 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1601 ST RT 548 W BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1299 ST RT 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1003 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>10785 ST RT 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11624 ST RT 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11794 ST RT 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>132 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1816 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3763 ST RT 80 E ARLINGTON, KY, 42021</t>
-[...2 lines deleted...]
-    <t>421 ST RT 80 E ARLINGTON, KY, 42021</t>
+    <t>1885 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4841 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5185 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6158 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6306 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>641 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6559 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6774 ST RT 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>695 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6952 ST RT 80 E ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>6991 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6994 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7038 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7536 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7718 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8016 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>8312 ST RT 80 E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>8445 ST RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>9010 ST RT 80 E ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>10050 ST RT 80 EAST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>3456 ST RT 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3763 ST RT 80 EAST ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>5185 ST RT 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>563 ST RT 80 EAST ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>7081 ST RT 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7536 ST RT 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>941 ST RT 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>181 ST RT 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>218 ST RT 80 W ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>275 ST RT 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>279 ST RT 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>671 ST RT 80 W ARLINGTON, KY, 42021</t>
-[...7 lines deleted...]
-  <si>
     <t>1407 ST RT 80 WEST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>221 ST RT 80 WEST ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>10785 ST RT 80E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1250 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>132 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1881 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2511 ST RT 80E ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>459 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5108 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>563 ST RT 80E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>5636 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>570 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6158 ST RT 80E ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>6245 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6267 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>641 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6815 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7081 ST RT 80E ARLINGTON, KY, 42021</t>
-[...7 lines deleted...]
-  <si>
     <t>7731 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8196 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8686 ST RT 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1198 ST RT 80W ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>224 ST RT 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>279 ST RT 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>671 ST RT 80W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1021 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1340 ST RT 849 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1355 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1950 ST RT 849 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>245 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2520 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>370 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>377 ST RT 849 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>644 ST RT 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>721 ST RT 849 CUNNINGHAM, KY, 42035</t>
-[...4 lines deleted...]
-  <si>
     <t>1231 ST RT 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2105 ST RT 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5995 ST RT HWY 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>121 ST RT US HWY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2 ST. PO BOX 103 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2698 ST. RT. 1628 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>1098 STATE ORUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1482 STATE ROUTE CUNNINGHAM , KY, 42035</t>
   </si>
   <si>
-    <t>5604 STATE ROUTE 08 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1395 STATE ROUTE 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>256 STATE ROUTE 1022 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1151 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
+    <t>1091 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1188 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1375 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1525 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1786 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1797 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>256 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>381 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>79 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>813 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>925 STATE ROUTE 1022 E BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1126 STATE ROUTE 1022 W BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1315 STATE ROUTE 1022 W BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1615 STATE ROUTE 1022 W BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1188 STATE ROUTE 1022E BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1615 STATE ROUTE 1022W BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>89 STATE ROUTE 1025 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1641 STATE ROUTE 1129 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>166 STATE ROUTE 1173 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1769 STATE ROUTE 1173 ARLINGTON, KY, 42021</t>
+    <t>1892 STATE ROUTE 1173 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>2001 STATE ROUTE 1173 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2461 STATE ROUTE 1173 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>253 STATE ROUTE 1173 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1552 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1660 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1667 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1815 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1972 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2301 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2400 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2456 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2685 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2714 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>282 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>353 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>449 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>529 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>799 STATE ROUTE 1181 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1123 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1429 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1935 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2090 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2368 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2389 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>2393 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2598 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2894 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2988 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>3194 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3430 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4750 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4779 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4834 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6320 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>648 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>717 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>746 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>788 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>870 STATE ROUTE 1203 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1524 STATE ROUTE 121 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1496 STATE ROUTE 121 N BARDWELL, KY, 42023</t>
+    <t>109 STATE ROUTE 121 N CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3432 STATE ROUTE 121 N BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1058 STATE ROUTE 121 S CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>2590 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2910 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3570 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4126 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4589 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4681 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4805 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4997 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5051 STATE ROUTE 121 S BARDWELL, KY, 42023</t>
@@ -5987,203 +5456,227 @@
   <si>
     <t>7150 STATE ROUTE 121 S FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>7200 STATE ROUTE 121 S FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>774 STATE ROUTE 121 S CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>836 STATE ROUTE 121 S CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1640 STATE ROUTE 121 SOUTH CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1640 STATE ROUTE 121 SOUTH CUNNINGHAM KY, KY, 42035</t>
   </si>
   <si>
     <t>2706 STATE ROUTE 121 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1505 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>154 STATE ROUTE 123 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>155 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1800 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1806 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2100 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>212 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2153 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2228 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2230 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>236 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>240 STATE ROUTE 123 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2408 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2528 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2529 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2640 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>266 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2717 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2835 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2861 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2941 STATE ROUTE 123 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>3004 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3019 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3061 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3153 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3215 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3585 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>3598 STATE ROUTE 123 BARDWELL , KY, 42023</t>
+    <t>3598 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3600 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>375 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3836 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3907 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3927 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3987 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4145 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4311 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>453 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4546 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4585 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4772 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5029 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5595 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5698 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>5812 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>5964 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6053 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6213 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6230 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>670 STATE ROUTE 123 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6778 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6835 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6944 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6982 STATE ROUTE 123 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>2100 STATE ROUTE 123 HOMELESS BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>16286 STATE ROUTE 123 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>16307 STATE ROUTE 123 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1699 STATE ROUTE 1371 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>261 STATE ROUTE 1371 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4243 STATE ROUTE 1371 MILBURN, KY, 42070</t>
   </si>
   <si>
+    <t>269 STATE ROUTE 1371 N BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>1191 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1244 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1300 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1635 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2255 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2318 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2398 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>246 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2943 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3003 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
@@ -6203,101 +5696,119 @@
   <si>
     <t>3595 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3795 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3831 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4073 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4151 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4235 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4243 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4276 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>4345 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>4382 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>726 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>825 STATE ROUTE 1371 S BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>4311 STATE ROUTE 1371 S APT 3 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>4311 STATE ROUTE 1371 S APT 5 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2940 STATE ROUTE 1371 SOUTH BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3198 STATE ROUTE 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>726 STATE ROUTE 1371 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1008 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1114 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1129 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1136 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1168 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1192 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1366 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2310 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>236 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2603 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2690 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2759 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2762 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2782 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2872 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2874 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3030 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3202 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3616 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3808 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>663 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>780 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>821 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
@@ -6308,332 +5819,386 @@
   <si>
     <t>1135 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1137 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1200 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1444 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1506 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2009 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2081 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2464 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>27 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3448 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4271 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4508 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4658 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>5388 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6276 STATE ROUTE 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6539 STATE ROUTE 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6793 STATE ROUTE 1377 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6845 STATE ROUTE 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7368 STATE ROUTE 1377 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7534 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7667 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>786 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>8006 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>8156 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>8201 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8204 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8285 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8309 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>9001 STATE ROUTE 1377 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1031 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1346 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>147 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>150 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>152 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>159 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1999 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2021 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>2021 STATE ROUTE 1591 APT 5 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>2023 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>2060 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2105 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2317 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2585 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>282 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2991 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>301 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3045 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3078 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3080 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3082 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>325 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>327 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>334 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3607 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>396 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>398 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4232 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>4401 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>4591 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4724 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4894 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5016 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5430 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5432 STATE ROUTE 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>552 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>626 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>744 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>78 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>787 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>836 STATE ROUTE 1591 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1420 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1581 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>1737 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>1908 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2194 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2200 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2502 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2556 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2674 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>341 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3815 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3843 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>3966 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3966 STATE ROUTE 1628 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3966 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>4135 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5111 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>5255 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>5291 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5341 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5424 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5429 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5481 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5595 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>5760 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>80 STATE ROUTE 1628 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1602 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>178 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2308 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2532 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2707 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2967 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>3028 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>3028 STATE ROUTE 1741  BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>649 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>847 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>897 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>991 STATE ROUTE 1741 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>244 STATE ROUTE 1772 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>796 STATE ROUTE 1772 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>980 STATE ROUTE 1772 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1053 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>110 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>115 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>130 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>141 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>145 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>180 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>183 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>187 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>193 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>21 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>224 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>230 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>247 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>2556 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>271 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2881 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>290 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>302 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>318 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>32 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3271 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>3325 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
@@ -6662,116 +6227,119 @@
   <si>
     <t>4060 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4160 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>422 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4232 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4411 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>468 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>481 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>4853 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>4860 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
+    <t>5002 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5006 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>5073 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>509 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>520 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>650 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>66 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>72 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>744 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>811 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>850 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>90 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>927 STATE ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1021 STATE ROUTE 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2679 STATE ROUTE 1935 BARDWELL, KY, 42023</t>
+    <t>2235 STATE ROUTE 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>571 STATE ROUTE 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>712 STATE ROUTE 1935 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1200 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1290 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1354 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>1422 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2268 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2378 STATE ROUTE 307 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2400 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2496 STATE ROUTE 307 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2498 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2571 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2586 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>285 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2858 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2961 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2988 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3010 STATE ROUTE 307 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3120 STATE ROUTE 307 BARDWELL, KY, 42023</t>
@@ -6818,74 +6386,80 @@
   <si>
     <t>5187 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5378 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5483 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5731 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>576 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5851 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>5853 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>612 STATE ROUTE 307 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>6305 STATE ROUTE 307 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6548 STATE ROUTE 307 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7141 STATE ROUTE 307 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8141 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8253 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8363 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8607 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9077 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9090 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>9280 STATE ROUTE 307 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>6672 STATE ROUTE 307 N ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8363 STATE ROUTE 307 N FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>8435 STATE ROUTE 307 N FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1808 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2284 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>244 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2498 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2564 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2970 STATE ROUTE 408 BARDWELL, KY, 42023</t>
@@ -6905,176 +6479,191 @@
   <si>
     <t>3786 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4190 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4568 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4605 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4857 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5127 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5383 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5470 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>5604 STATE ROUTE 408 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>5663 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>567 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5988 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6249 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6294 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6727 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>6922 STATE ROUTE 408 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>7141 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7412 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7425 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7877 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>8293 STATE ROUTE 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>9044 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>9119 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9221 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9391 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>9613 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>9620 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
+    <t>9818 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>9917 STATE ROUTE 408 FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>1490 STATE ROUTE 545 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>1936 STATE ROUTE 545 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>71 STATE ROUTE 545 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>725 STATE ROUTE 545 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>861 STATE ROUTE 545 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>961 STATE ROUTE 545 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1096 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1297 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1499 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1613 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>367 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>545 STATE ROUTE 548 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>545 STATE ROUTE 548 981 STATE ROUTE 1372 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>545 STATE ROUTE 548 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>700 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>880 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>889 STATE ROUTE 548 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>948 STATE ROUTE 548 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1715 STATE ROUTE 80 ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>623 STATE ROUTE 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>9937 STATE ROUTE 80 FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>10050 STATE ROUTE 80  E FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>364 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>460 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6250 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6533 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7266 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7555 STATE ROUTE 80  E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>355 STATE ROUTE 80  W ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1003 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>10050 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>10173 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1019 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1051 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>10520 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>10733 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>10785 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>10846 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11043 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11087 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
@@ -7109,875 +6698,935 @@
   <si>
     <t>1514 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1538 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1576 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1816 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1885 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>189 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2511 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3194 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>3274 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>3368 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3539 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>357 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3598 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3653 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>374 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>375 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>3763 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>378 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3956 state route 80 e ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>421 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>439 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>477 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>4802 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4841 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4940 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>519 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>536 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5390 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5591 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>563 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>5631 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5636 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>570 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>581 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>5901 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>593 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>5995 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>6158 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6162 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>623 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>6245 STATE ROUTE 80 E ARLINGTON , KY, 42021</t>
-[...2 lines deleted...]
-    <t>6254 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+    <t>6245 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6267 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6306 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6330 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6511 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6555 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6559 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6610 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6652 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6663 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6706 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>679 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6794 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6798 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6813 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6881 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6950 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6952 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>6957 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>6966 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7001 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>7030 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
-[...2 lines deleted...]
-    <t>7088 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+    <t>7081 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7094 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7223 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7264 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7266 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>7311 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>7321 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7331 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7336 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7360 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>7476 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>7504 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7536 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>7548 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>7555 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>762 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7650 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>7718 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>7731 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>7851 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>8016 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8103 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>8196 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>8312 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>8337 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>8384 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>9010 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>948 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>9483 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>959 STATE ROUTE 80 E ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>9706 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>9750 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
+    <t>9782 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
+  </si>
+  <si>
     <t>9874 STATE ROUTE 80 E FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11043 STATE ROUTE 80 EAST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11259 STATE ROUTE 80 EAST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>11624 STATE ROUTE 80 EAST FANCY FARM, KY, 42039</t>
   </si>
   <si>
     <t>1255 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3653 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>368 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3956 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6546 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7015 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>7555 STATE ROUTE 80 EAST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1885 STATE ROUTE 80 R ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>100 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1114 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1198 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>125 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1299 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>1407 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1715 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1775 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>1833 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2068 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>221 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>226 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>275 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>355 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>370 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>612 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>671 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>700 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>972 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>974 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>98 STATE ROUTE 80 W ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>211 STATE ROUTE 80 WEST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>938 STATE ROUTE 80 WEST ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>974 STATE ROUTE 80 WEST ARLINGTON, KY, 42021</t>
+    <t>4940 STATE ROUTE 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6815 STATE ROUTE 80E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>9782 STATE ROUTE 80E FANCY FARM, KY, 42039</t>
-[...1 lines deleted...]
-  <si>
     <t>1181 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1330 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1340 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1355 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>1616 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
+    <t>1482 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1674 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1950 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>200 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2362 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>245 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2520 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2523 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>361 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>370 STATE ROUTE 849 CUNNINGHAM , KY, 42035</t>
+    <t>370 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
+    <t>377 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>641 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>644 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>648 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>6948 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>895 STATE ROUTE 849 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>2313 STATE ROUTE 849 W CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5702 STATE ROUTE 849 W CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>6803 STATE ROUTE 849 W CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1430 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1498 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1845 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1915 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>1999 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2098 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>2105 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>2111 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2236 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2441 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>330 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>3585 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>4316 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4322 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4451 STATE ROUTE 877 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>1299 STATE RT ARLINGTON, KY, 42021</t>
+    <t>121 STATE ROUTE US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3432 STATE RT 121 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6175 STATE RT 121 SOUTH FANCY FARM, KY, 42039</t>
   </si>
   <si>
-    <t>726 STATE RT 1371 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>2023 STATE RT 1591 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>141 STATE RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>202 STATE RT 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>415 STATE RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7425 STATE RT 408 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4841 STATE RT 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2105 STATE RT 877 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>6610 STATE RTE 80 E ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5006 STREET ROUTE 1820 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>5 SUNSET HILL BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>16 TANK ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>40 TANK ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>11 TANK STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6533 U.S. HWY. 80 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>581 U.S. HWY. 80E ARLINGTON, KY, 42021</t>
-[...4 lines deleted...]
-  <si>
     <t>4917 US 51 ARLINGTON , KY, 42021</t>
   </si>
   <si>
+    <t>2116 US 51 NORTH BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2874 US 51 NORTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1856 US 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3428 US 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>900 US 51 S BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2851 US 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>4563 US 51 SOUTH ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>5478 US 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4422 US 51S ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>900 US 51S PO BOX 544 BARDWELL, KY, 42023</t>
-[...7 lines deleted...]
-  <si>
     <t>134 US 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>141 US 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>7110 US 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7871 US 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>8342 US 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>3161 US HIGHWAY 51 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>604 US HIGHWAY 51 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2672 US HIGHWAY 51  N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3201 US HIGHWAY 51  S ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>1721 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>176 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2025 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>214 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2331 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>247 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>2874 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>3578 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>511 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>631 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>713 US HIGHWAY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1331 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1437 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1856 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>201 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
+    <t>1950 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2019 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2081 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>247 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2502 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>261 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2645 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2649 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2701 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>2851 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2953 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3201 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>3420 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>4297 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>4422 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4432 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>4563 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>4890 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4920 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5478 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5526 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5532 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>6072 US HIGHWAY 51 S ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>94 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>975 US HIGHWAY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2006 US HIGHWAY 51 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5478 US HIGHWAY 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>10167 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10471 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10488 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10507 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1061 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+    <t>10527 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10645 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10731 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>11010 US HIGHWAY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>11020 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11022 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11052 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11065 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11068 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11072 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11296 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11325 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11731 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11826 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11837 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11854 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11865 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>12010 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>12012 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>12028 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>12056 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1254 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>134 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1536 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>158 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1640 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1890 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1914 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2241 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>2534 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>270 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2886 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>363 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>369 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>373 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>4438 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>446 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>455 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>477 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>491 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>506 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5417 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5472 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5700 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6102 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>6537 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>6569 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>6783 US HIGHWAY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6785 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6871 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>69 US HIGHWAY 62 BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>7006 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7049 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7052 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7110 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>7466 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>7494 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7600 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7655 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7693 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
+    <t>7698 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
+  </si>
+  <si>
     <t>7714 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>7721 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>7754 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7871 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7880 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8150 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>8233 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>8251 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8310 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8325 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8342 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8431 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8490 US HIGHWAY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>92 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>936 US HIGHWAY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>96 US HIGHWAY 62 BARDWELL, KY, 42023</t>
@@ -7985,408 +7634,360 @@
   <si>
     <t>10021 US HIGHWAY 62 APT B BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10021 US HIGHWAY 62 APT D BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>247 US HWY 51 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2948 US HWY 51 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>2991 US HWY 51 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>5478 US HWY 51 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>1332 US HWY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2331 US HWY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>3677 US HWY 51 N BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>40 US HWY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>4432 US HWY 51 N ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>604 US HWY 51 N BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>631 US HWY 51 N. BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>2498 US HWY 51 NORTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>92 US HWY 51 NORTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1292 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1332 US HWY 51 S BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>1437 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1688 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1733 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2649 US HWY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>4297 US HWY 51 S ARLINGTON, KY, 42021</t>
+    <t>2748 US HWY 51 S ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
+    <t>2991 US HWY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>4955 US HWY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6944 US HWY 51 S ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>94 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>975 US HWY 51 S BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2703 US HWY 51 S. ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2081 US HWY 51 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>2748 US HWY 51 SOUTH ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>2953 US HWY 51 SOUTH ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>628 US HWY 51 SOUTH ARLINGTON, KY, 42021</t>
+    <t>664 US HWY 51 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>665 US HWY 51 SOUTH BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>1950 US HWY 51S BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>10474 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10507 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>10527 US HWY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>10731 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11020 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11022 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11052 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11068 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>11072 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>11296 US HWY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>11328 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11400 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11578 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>11826 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>11854 US HWY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>11865 US HWY 62 CUNNINGHAM , KY, 42035</t>
   </si>
   <si>
     <t>12010 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>12012 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>12056 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>121 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>12144 US HWY 62 CUNNINGHAM, KY, 42035</t>
+    <t>12200 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>12237 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>12381 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>1639 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>1725 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>2398 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>270 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>363 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>369 US HWY 62 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>375 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>446 US HWY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>453 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>455 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>491 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5472 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5616 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>5700 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6450 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>6537 US HWY 62 BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>6635 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>6785 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7006 US HWY 62 BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>7049 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>7052 US HWY 62 BARDWELL, KY, 42023</t>
-[...4 lines deleted...]
-  <si>
     <t>7693 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>7698 US HWY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>7709 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>7754 US HWY 62 CUNNINGHAM, KY, 42035</t>
-[...1 lines deleted...]
-  <si>
     <t>7910 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7964 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>7986 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8030 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8050 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8336 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>8490 US HWY 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>10021 US HWY 62 APT A BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>10021 US HWY 62 APT C CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
-    <t>3420 US HWY. 51S ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>7709 US HYW 62 CUNNINGHAM, KY, 42035</t>
   </si>
   <si>
     <t>10021 US RT 62 APT C BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>150 W COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>60 W COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>327 W. COURT STREET BARDWELL, KY, 42023</t>
-[...1 lines deleted...]
-  <si>
     <t>103 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>105 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>128 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>13 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>138 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>29 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>55 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>71 WALNUT ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>154 WALNUT ST APT 1 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>154 WALNUT ST APT 2 ARLINGTON, KY, 42021</t>
   </si>
   <si>
-    <t>71 WALNUT ST PO BOX 393 ARLINGTON, KY, 42021</t>
-[...1 lines deleted...]
-  <si>
     <t>106 WALNUT STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>128 WALNUT STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>26 WALNUT STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>29 WALNUT STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
+    <t>55 WALNUT STREET ARLINGTON, KY, 42021</t>
+  </si>
+  <si>
     <t>71 WALNUT STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>154 WALNUT STREET APT 3 ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>6 WASHINGTON ST ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>61 WASHINGTON ST. ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>61 WASHINGTON STREET ARLINGTON, KY, 42021</t>
   </si>
   <si>
     <t>110 WATER  ST. BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>110 WATER ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>119 WATER ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>110 WATER ST. P.O. BOX 136 BARDWELL, KY, 42023</t>
   </si>
   <si>
-    <t>119 WATER STREET BARDWELL, KY, 42023</t>
-[...2 lines deleted...]
-    <t>24 WEST BROWN PO BOX 237 BARDWELL, KY, 42023</t>
+    <t>24 WEST BROWN BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>24 WEST BROWN ST BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>18 WEST COURT ST BARDWELL, KY, 42023</t>
   </si>
   <si>
+    <t>46 WEST COURT ST BARDWELL, KY, 42023</t>
+  </si>
+  <si>
     <t>98 WEST COURT STREET BARDWELL, KY, 42023</t>
   </si>
   <si>
     <t>102 YANCEY BARDWELL, KY, 42023</t>
+  </si>
+  <si>
+    <t>102 YANCY ST. BARDWELL, KY, 42023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -8726,52 +8327,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7F2BF32-439B-46EE-8C02-DE30F17E0F15}">
-  <dimension ref="A1:D2766"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EDF7144-E971-4C45-AA74-31AF09446423}">
+  <dimension ref="A1:D2632"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="59.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
@@ -8817,177 +8418,177 @@
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D7">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>17</v>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17">
         <v>1</v>
@@ -9010,54 +8611,54 @@
         <v>1</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19">
         <v>1</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>22</v>
       </c>
       <c r="B20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>24</v>
       </c>
       <c r="B22">
         <v>1</v>
@@ -9066,96 +8667,96 @@
         <v>1</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23">
         <v>1</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>26</v>
       </c>
       <c r="B24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>27</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>30</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29">
         <v>1</v>
@@ -9262,166 +8863,166 @@
         <v>1</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>39</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>42</v>
       </c>
       <c r="B40">
         <v>1</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C41">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42">
         <v>2</v>
       </c>
       <c r="C42">
         <v>2</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C43">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D43">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C44">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>47</v>
       </c>
       <c r="B45">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D45">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>48</v>
       </c>
       <c r="B46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>50</v>
       </c>
       <c r="B48">
         <v>1</v>
@@ -9430,250 +9031,250 @@
         <v>1</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>51</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>52</v>
       </c>
       <c r="B50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>53</v>
       </c>
       <c r="B51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>54</v>
       </c>
       <c r="B52">
         <v>1</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>55</v>
       </c>
       <c r="B53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>56</v>
       </c>
       <c r="B54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>57</v>
       </c>
       <c r="B55">
         <v>3</v>
       </c>
       <c r="C55">
         <v>3</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>58</v>
       </c>
       <c r="B56">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C56">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>59</v>
       </c>
       <c r="B57">
         <v>1</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>60</v>
       </c>
       <c r="B58">
         <v>1</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D58">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>61</v>
       </c>
       <c r="B59">
         <v>1</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D59">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>63</v>
       </c>
       <c r="B61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>64</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>65</v>
       </c>
       <c r="B63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>66</v>
       </c>
       <c r="B64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>67</v>
       </c>
       <c r="B65">
         <v>1</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>68</v>
       </c>
       <c r="B66">
         <v>1</v>
@@ -9682,68 +9283,68 @@
         <v>1</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>69</v>
       </c>
       <c r="B67">
         <v>1</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>70</v>
       </c>
       <c r="B68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>71</v>
       </c>
       <c r="B69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>72</v>
       </c>
       <c r="B70">
         <v>1</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>73</v>
       </c>
       <c r="B71">
         <v>1</v>
@@ -9864,99 +9465,99 @@
         <v>1</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>82</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>83</v>
       </c>
       <c r="B81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>84</v>
       </c>
       <c r="B82">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C82">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>85</v>
       </c>
       <c r="B83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>86</v>
       </c>
       <c r="B84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D84">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>87</v>
       </c>
       <c r="B85">
         <v>1</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86">
         <v>1</v>
       </c>
       <c r="C86">
         <v>1</v>
@@ -10032,180 +9633,180 @@
         <v>1</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>94</v>
       </c>
       <c r="B92">
         <v>1</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>95</v>
       </c>
       <c r="B93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>96</v>
       </c>
       <c r="B94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>97</v>
       </c>
       <c r="B95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>98</v>
       </c>
       <c r="B96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C96">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97">
         <v>1</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100">
         <v>1</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101">
         <v>1</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>104</v>
       </c>
       <c r="B102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>105</v>
       </c>
       <c r="B103">
         <v>1</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>106</v>
       </c>
       <c r="B104">
         <v>1</v>
@@ -10231,401 +9832,401 @@
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>108</v>
       </c>
       <c r="B106">
         <v>1</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>109</v>
       </c>
       <c r="B107">
         <v>1</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D107">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>110</v>
       </c>
       <c r="B108">
         <v>1</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>111</v>
       </c>
       <c r="B109">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C109">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>112</v>
       </c>
       <c r="B110">
         <v>1</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>113</v>
       </c>
       <c r="B111">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D111">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>114</v>
       </c>
       <c r="B112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>115</v>
       </c>
       <c r="B113">
         <v>1</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>116</v>
       </c>
       <c r="B114">
         <v>1</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>117</v>
       </c>
       <c r="B115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>118</v>
       </c>
       <c r="B116">
         <v>1</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>119</v>
       </c>
       <c r="B117">
         <v>1</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>120</v>
       </c>
       <c r="B118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>121</v>
       </c>
       <c r="B119">
         <v>1</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>122</v>
       </c>
       <c r="B120">
         <v>1</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>123</v>
       </c>
       <c r="B121">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D121">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>124</v>
       </c>
       <c r="B122">
         <v>1</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>125</v>
       </c>
       <c r="B123">
         <v>1</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>126</v>
       </c>
       <c r="B124">
         <v>1</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>127</v>
       </c>
       <c r="B125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>128</v>
       </c>
       <c r="B126">
         <v>1</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D126">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>129</v>
       </c>
       <c r="B127">
         <v>1</v>
       </c>
       <c r="C127">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D127">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>130</v>
       </c>
       <c r="B128">
         <v>1</v>
       </c>
       <c r="C128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D128">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>131</v>
       </c>
       <c r="B129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>132</v>
       </c>
       <c r="B130">
         <v>1</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>133</v>
       </c>
       <c r="B131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>134</v>
       </c>
       <c r="B132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>135</v>
       </c>
       <c r="B133">
         <v>1</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>136</v>
       </c>
       <c r="B134">
         <v>1</v>
@@ -10648,54 +10249,54 @@
         <v>1</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>138</v>
       </c>
       <c r="B136">
         <v>1</v>
       </c>
       <c r="C136">
         <v>1</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>139</v>
       </c>
       <c r="B137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>140</v>
       </c>
       <c r="B138">
         <v>1</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>141</v>
       </c>
       <c r="B139">
         <v>1</v>
@@ -10760,54 +10361,54 @@
         <v>1</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>146</v>
       </c>
       <c r="B144">
         <v>1</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>147</v>
       </c>
       <c r="B145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>148</v>
       </c>
       <c r="B146">
         <v>1</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>149</v>
       </c>
       <c r="B147">
         <v>1</v>
@@ -10830,96 +10431,96 @@
         <v>1</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>151</v>
       </c>
       <c r="B149">
         <v>1</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>152</v>
       </c>
       <c r="B150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>153</v>
       </c>
       <c r="B151">
         <v>1</v>
       </c>
       <c r="C151">
         <v>1</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>154</v>
       </c>
       <c r="B152">
         <v>1</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>155</v>
       </c>
       <c r="B153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>156</v>
       </c>
       <c r="B154">
         <v>1</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>157</v>
       </c>
       <c r="B155">
         <v>1</v>
@@ -10942,54 +10543,54 @@
         <v>2</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>159</v>
       </c>
       <c r="B157">
         <v>1</v>
       </c>
       <c r="C157">
         <v>1</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>160</v>
       </c>
       <c r="B158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>161</v>
       </c>
       <c r="B159">
         <v>1</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>162</v>
       </c>
       <c r="B160">
         <v>1</v>
@@ -11040,99 +10641,99 @@
         <v>1</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>166</v>
       </c>
       <c r="B164">
         <v>1</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>167</v>
       </c>
       <c r="B165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>168</v>
       </c>
       <c r="B166">
         <v>1</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>169</v>
       </c>
       <c r="B167">
         <v>1</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>170</v>
       </c>
       <c r="B168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C168">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D168">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>171</v>
       </c>
       <c r="B169">
         <v>1</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>172</v>
       </c>
       <c r="B170">
         <v>1</v>
       </c>
       <c r="C170">
         <v>1</v>
@@ -11194,54 +10795,54 @@
         <v>1</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>177</v>
       </c>
       <c r="B175">
         <v>1</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
         <v>178</v>
       </c>
       <c r="B176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>179</v>
       </c>
       <c r="B177">
         <v>1</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>180</v>
       </c>
       <c r="B178">
         <v>1</v>
@@ -11253,107 +10854,107 @@
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>181</v>
       </c>
       <c r="B179">
         <v>1</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>182</v>
       </c>
       <c r="B180">
         <v>1</v>
       </c>
       <c r="C180">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D180">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>183</v>
       </c>
       <c r="B181">
         <v>1</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>184</v>
       </c>
       <c r="B182">
         <v>1</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>185</v>
       </c>
       <c r="B183">
         <v>1</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>186</v>
       </c>
       <c r="B184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>187</v>
       </c>
       <c r="B185">
         <v>1</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>188</v>
       </c>
       <c r="B186">
         <v>1</v>
@@ -11393,107 +10994,107 @@
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>191</v>
       </c>
       <c r="B189">
         <v>1</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>192</v>
       </c>
       <c r="B190">
         <v>1</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D190">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>193</v>
       </c>
       <c r="B191">
         <v>1</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>194</v>
       </c>
       <c r="B192">
         <v>1</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>195</v>
       </c>
       <c r="B193">
         <v>1</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>196</v>
       </c>
       <c r="B194">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C194">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>197</v>
       </c>
       <c r="B195">
         <v>1</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>198</v>
       </c>
       <c r="B196">
         <v>1</v>
@@ -11589,289 +11190,289 @@
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>205</v>
       </c>
       <c r="B203">
         <v>1</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>206</v>
       </c>
       <c r="B204">
         <v>1</v>
       </c>
       <c r="C204">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D204">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>207</v>
       </c>
       <c r="B205">
         <v>1</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>208</v>
       </c>
       <c r="B206">
         <v>1</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>209</v>
       </c>
       <c r="B207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>210</v>
       </c>
       <c r="B208">
         <v>1</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>211</v>
       </c>
       <c r="B209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C209">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>212</v>
       </c>
       <c r="B210">
         <v>1</v>
       </c>
       <c r="C210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D210">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>213</v>
       </c>
       <c r="B211">
         <v>1</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>214</v>
       </c>
       <c r="B212">
         <v>1</v>
       </c>
       <c r="C212">
         <v>1</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>215</v>
       </c>
       <c r="B213">
         <v>1</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>216</v>
       </c>
       <c r="B214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>217</v>
       </c>
       <c r="B215">
         <v>1</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>218</v>
       </c>
       <c r="B216">
         <v>1</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>219</v>
       </c>
       <c r="B217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>220</v>
       </c>
       <c r="B218">
         <v>1</v>
       </c>
       <c r="C218">
         <v>1</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>221</v>
       </c>
       <c r="B219">
         <v>1</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>222</v>
       </c>
       <c r="B220">
         <v>1</v>
       </c>
       <c r="C220">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D220">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>223</v>
       </c>
       <c r="B221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>224</v>
       </c>
       <c r="B222">
         <v>1</v>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>225</v>
       </c>
       <c r="B223">
         <v>1</v>
@@ -11894,82 +11495,82 @@
         <v>1</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
         <v>227</v>
       </c>
       <c r="B225">
         <v>1</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>228</v>
       </c>
       <c r="B226">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C226">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>229</v>
       </c>
       <c r="B227">
         <v>1</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>230</v>
       </c>
       <c r="B228">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C228">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>231</v>
       </c>
       <c r="B229">
         <v>1</v>
       </c>
       <c r="C229">
         <v>1</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>232</v>
       </c>
       <c r="B230">
         <v>1</v>
@@ -11995,54 +11596,54 @@
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>234</v>
       </c>
       <c r="B232">
         <v>1</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>235</v>
       </c>
       <c r="B233">
         <v>1</v>
       </c>
       <c r="C233">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D233">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>236</v>
       </c>
       <c r="B234">
         <v>1</v>
       </c>
       <c r="C234">
         <v>1</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>237</v>
       </c>
       <c r="B235">
         <v>1</v>
       </c>
       <c r="C235">
         <v>1</v>
@@ -12079,54 +11680,54 @@
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>240</v>
       </c>
       <c r="B238">
         <v>1</v>
       </c>
       <c r="C238">
         <v>1</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>241</v>
       </c>
       <c r="B239">
         <v>1</v>
       </c>
       <c r="C239">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D239">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>242</v>
       </c>
       <c r="B240">
         <v>1</v>
       </c>
       <c r="C240">
         <v>1</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>243</v>
       </c>
       <c r="B241">
         <v>1</v>
       </c>
       <c r="C241">
         <v>1</v>
@@ -12191,65 +11792,65 @@
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>248</v>
       </c>
       <c r="B246">
         <v>1</v>
       </c>
       <c r="C246">
         <v>1</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>249</v>
       </c>
       <c r="B247">
         <v>1</v>
       </c>
       <c r="C247">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D247">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>250</v>
       </c>
       <c r="B248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>251</v>
       </c>
       <c r="B249">
         <v>1</v>
       </c>
       <c r="C249">
         <v>1</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>252</v>
       </c>
       <c r="B250">
         <v>1</v>
@@ -12258,71 +11859,71 @@
         <v>1</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>253</v>
       </c>
       <c r="B251">
         <v>1</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>254</v>
       </c>
       <c r="B252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>255</v>
       </c>
       <c r="B253">
         <v>1</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D253">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>256</v>
       </c>
       <c r="B254">
         <v>1</v>
       </c>
       <c r="C254">
         <v>1</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>257</v>
       </c>
       <c r="B255">
         <v>1</v>
       </c>
       <c r="C255">
         <v>1</v>
@@ -12356,54 +11957,54 @@
         <v>1</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>260</v>
       </c>
       <c r="B258">
         <v>1</v>
       </c>
       <c r="C258">
         <v>1</v>
       </c>
       <c r="D258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>261</v>
       </c>
       <c r="B259">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C259">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>262</v>
       </c>
       <c r="B260">
         <v>1</v>
       </c>
       <c r="C260">
         <v>1</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>263</v>
       </c>
       <c r="B261">
         <v>1</v>
@@ -12412,54 +12013,54 @@
         <v>1</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>264</v>
       </c>
       <c r="B262">
         <v>1</v>
       </c>
       <c r="C262">
         <v>1</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>265</v>
       </c>
       <c r="B263">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C263">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>266</v>
       </c>
       <c r="B264">
         <v>1</v>
       </c>
       <c r="C264">
         <v>1</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>267</v>
       </c>
       <c r="B265">
         <v>1</v>
@@ -12482,54 +12083,54 @@
         <v>1</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>269</v>
       </c>
       <c r="B267">
         <v>1</v>
       </c>
       <c r="C267">
         <v>1</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>270</v>
       </c>
       <c r="B268">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C268">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>271</v>
       </c>
       <c r="B269">
         <v>1</v>
       </c>
       <c r="C269">
         <v>1</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>272</v>
       </c>
       <c r="B270">
         <v>1</v>
@@ -12541,219 +12142,219 @@
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>273</v>
       </c>
       <c r="B271">
         <v>1</v>
       </c>
       <c r="C271">
         <v>1</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>274</v>
       </c>
       <c r="B272">
         <v>1</v>
       </c>
       <c r="C272">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D272">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>275</v>
       </c>
       <c r="B273">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C273">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>276</v>
       </c>
       <c r="B274">
         <v>1</v>
       </c>
       <c r="C274">
         <v>1</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>277</v>
       </c>
       <c r="B275">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C275">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>278</v>
       </c>
       <c r="B276">
         <v>2</v>
       </c>
       <c r="C276">
         <v>2</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>279</v>
       </c>
       <c r="B277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>280</v>
       </c>
       <c r="B278">
         <v>1</v>
       </c>
       <c r="C278">
         <v>1</v>
       </c>
       <c r="D278">
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>281</v>
       </c>
       <c r="B279">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C279">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>282</v>
       </c>
       <c r="B280">
         <v>1</v>
       </c>
       <c r="C280">
         <v>1</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>283</v>
       </c>
       <c r="B281">
         <v>1</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
       <c r="D281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>284</v>
       </c>
       <c r="B282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>285</v>
       </c>
       <c r="B283">
         <v>1</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>286</v>
       </c>
       <c r="B284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>287</v>
       </c>
       <c r="B285">
         <v>1</v>
       </c>
       <c r="C285">
         <v>1</v>
       </c>
       <c r="D285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>288</v>
       </c>
       <c r="B286">
         <v>1</v>
@@ -12776,337 +12377,337 @@
         <v>1</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>290</v>
       </c>
       <c r="B288">
         <v>1</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
       <c r="D288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>291</v>
       </c>
       <c r="B289">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C289">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>292</v>
       </c>
       <c r="B290">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C290">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>293</v>
       </c>
       <c r="B291">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C291">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="D291">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>294</v>
       </c>
       <c r="B292">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C292">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>295</v>
       </c>
       <c r="B293">
         <v>1</v>
       </c>
       <c r="C293">
         <v>1</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>296</v>
       </c>
       <c r="B294">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C294">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>297</v>
       </c>
       <c r="B295">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C295">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>298</v>
       </c>
       <c r="B296">
         <v>1</v>
       </c>
       <c r="C296">
         <v>1</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>299</v>
       </c>
       <c r="B297">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C297">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>300</v>
       </c>
       <c r="B298">
         <v>1</v>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>301</v>
       </c>
       <c r="B299">
         <v>1</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>302</v>
       </c>
       <c r="B300">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C300">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>303</v>
       </c>
       <c r="B301">
         <v>1</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>304</v>
       </c>
       <c r="B302">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C302">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>305</v>
       </c>
       <c r="B303">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C303">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>306</v>
       </c>
       <c r="B304">
         <v>1</v>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>307</v>
       </c>
       <c r="B305">
         <v>1</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>308</v>
       </c>
       <c r="B306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C306">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>309</v>
       </c>
       <c r="B307">
         <v>1</v>
       </c>
       <c r="C307">
         <v>1</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>310</v>
       </c>
       <c r="B308">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C308">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>311</v>
       </c>
       <c r="B309">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
       <c r="D309">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>312</v>
       </c>
       <c r="B310">
         <v>1</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
       <c r="D310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>313</v>
       </c>
       <c r="B311">
         <v>1</v>
       </c>
       <c r="C311">
         <v>1</v>
@@ -13126,152 +12727,152 @@
         <v>1</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>315</v>
       </c>
       <c r="B313">
         <v>1</v>
       </c>
       <c r="C313">
         <v>1</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>316</v>
       </c>
       <c r="B314">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C314">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>317</v>
       </c>
       <c r="B315">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C315">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>318</v>
       </c>
       <c r="B316">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C316">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>319</v>
       </c>
       <c r="B317">
         <v>1</v>
       </c>
       <c r="C317">
         <v>1</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>320</v>
       </c>
       <c r="B318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D318">
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>321</v>
       </c>
       <c r="B319">
         <v>2</v>
       </c>
       <c r="C319">
         <v>2</v>
       </c>
       <c r="D319">
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>322</v>
       </c>
       <c r="B320">
         <v>1</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>323</v>
       </c>
       <c r="B321">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C321">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>324</v>
       </c>
       <c r="B322">
         <v>1</v>
       </c>
       <c r="C322">
         <v>1</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>325</v>
       </c>
       <c r="B323">
         <v>2</v>
@@ -13294,68 +12895,68 @@
         <v>1</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>327</v>
       </c>
       <c r="B325">
         <v>1</v>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
       <c r="D325">
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>328</v>
       </c>
       <c r="B326">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C326">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>329</v>
       </c>
       <c r="B327">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C327">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D327">
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>330</v>
       </c>
       <c r="B328">
         <v>2</v>
       </c>
       <c r="C328">
         <v>2</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>331</v>
       </c>
       <c r="B329">
         <v>1</v>
@@ -13378,138 +12979,138 @@
         <v>2</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>333</v>
       </c>
       <c r="B331">
         <v>2</v>
       </c>
       <c r="C331">
         <v>2</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>334</v>
       </c>
       <c r="B332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>335</v>
       </c>
       <c r="B333">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C333">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>336</v>
       </c>
       <c r="B334">
         <v>1</v>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>337</v>
       </c>
       <c r="B335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
         <v>338</v>
       </c>
       <c r="B336">
         <v>1</v>
       </c>
       <c r="C336">
         <v>1</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
         <v>339</v>
       </c>
       <c r="B337">
         <v>1</v>
       </c>
       <c r="C337">
         <v>1</v>
       </c>
       <c r="D337">
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
         <v>340</v>
       </c>
       <c r="B338">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C338">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>341</v>
       </c>
       <c r="B339">
         <v>1</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>342</v>
       </c>
       <c r="B340">
         <v>2</v>
@@ -13518,362 +13119,362 @@
         <v>2</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>343</v>
       </c>
       <c r="B341">
         <v>1</v>
       </c>
       <c r="C341">
         <v>1</v>
       </c>
       <c r="D341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
         <v>344</v>
       </c>
       <c r="B342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
         <v>345</v>
       </c>
       <c r="B343">
         <v>2</v>
       </c>
       <c r="C343">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D343">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>346</v>
       </c>
       <c r="B344">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C344">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>347</v>
       </c>
       <c r="B345">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C345">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
         <v>348</v>
       </c>
       <c r="B346">
         <v>1</v>
       </c>
       <c r="C346">
         <v>1</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
         <v>349</v>
       </c>
       <c r="B347">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C347">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>350</v>
       </c>
       <c r="B348">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C348">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>351</v>
       </c>
       <c r="B349">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C349">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
         <v>352</v>
       </c>
       <c r="B350">
         <v>1</v>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
         <v>353</v>
       </c>
       <c r="B351">
         <v>2</v>
       </c>
       <c r="C351">
         <v>2</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>354</v>
       </c>
       <c r="B352">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C352">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>355</v>
       </c>
       <c r="B353">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C353">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D353">
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>356</v>
       </c>
       <c r="B354">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C354">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D354">
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>357</v>
       </c>
       <c r="B355">
         <v>1</v>
       </c>
       <c r="C355">
         <v>1</v>
       </c>
       <c r="D355">
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
         <v>358</v>
       </c>
       <c r="B356">
         <v>1</v>
       </c>
       <c r="C356">
         <v>1</v>
       </c>
       <c r="D356">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
         <v>359</v>
       </c>
       <c r="B357">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C357">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
         <v>360</v>
       </c>
       <c r="B358">
         <v>1</v>
       </c>
       <c r="C358">
         <v>1</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>361</v>
       </c>
       <c r="B359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>362</v>
       </c>
       <c r="B360">
         <v>2</v>
       </c>
       <c r="C360">
         <v>2</v>
       </c>
       <c r="D360">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>363</v>
       </c>
       <c r="B361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>364</v>
       </c>
       <c r="B362">
         <v>1</v>
       </c>
       <c r="C362">
         <v>1</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>365</v>
       </c>
       <c r="B363">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C363">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>366</v>
       </c>
       <c r="B364">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C364">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>367</v>
       </c>
       <c r="B365">
         <v>1</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>368</v>
       </c>
       <c r="B366">
         <v>1</v>
@@ -13882,68 +13483,68 @@
         <v>1</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>369</v>
       </c>
       <c r="B367">
         <v>1</v>
       </c>
       <c r="C367">
         <v>1</v>
       </c>
       <c r="D367">
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>370</v>
       </c>
       <c r="B368">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C368">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>371</v>
       </c>
       <c r="B369">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C369">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>372</v>
       </c>
       <c r="B370">
         <v>2</v>
       </c>
       <c r="C370">
         <v>2</v>
       </c>
       <c r="D370">
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>373</v>
       </c>
       <c r="B371">
         <v>1</v>
@@ -13966,54 +13567,54 @@
         <v>2</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>375</v>
       </c>
       <c r="B373">
         <v>1</v>
       </c>
       <c r="C373">
         <v>1</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>376</v>
       </c>
       <c r="B374">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C374">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>377</v>
       </c>
       <c r="B375">
         <v>1</v>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>378</v>
       </c>
       <c r="B376">
         <v>2</v>
@@ -14036,446 +13637,446 @@
         <v>1</v>
       </c>
       <c r="D377">
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>380</v>
       </c>
       <c r="B378">
         <v>1</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>381</v>
       </c>
       <c r="B379">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C379">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
         <v>382</v>
       </c>
       <c r="B380">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C380">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
         <v>383</v>
       </c>
       <c r="B381">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C381">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D381">
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
         <v>384</v>
       </c>
       <c r="B382">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C382">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>385</v>
       </c>
       <c r="B383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>386</v>
       </c>
       <c r="B384">
         <v>1</v>
       </c>
       <c r="C384">
         <v>1</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>387</v>
       </c>
       <c r="B385">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C385">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D385">
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>388</v>
       </c>
       <c r="B386">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C386">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>389</v>
       </c>
       <c r="B387">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C387">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>390</v>
       </c>
       <c r="B388">
         <v>1</v>
       </c>
       <c r="C388">
         <v>1</v>
       </c>
       <c r="D388">
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>391</v>
       </c>
       <c r="B389">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C389">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D389">
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>392</v>
       </c>
       <c r="B390">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C390">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>393</v>
       </c>
       <c r="B391">
         <v>1</v>
       </c>
       <c r="C391">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D391">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>394</v>
       </c>
       <c r="B392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D392">
         <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>395</v>
       </c>
       <c r="B393">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C393">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>396</v>
       </c>
       <c r="B394">
         <v>1</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
       <c r="D394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>397</v>
       </c>
       <c r="B395">
         <v>2</v>
       </c>
       <c r="C395">
         <v>2</v>
       </c>
       <c r="D395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>398</v>
       </c>
       <c r="B396">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C396">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>399</v>
       </c>
       <c r="B397">
         <v>2</v>
       </c>
       <c r="C397">
         <v>2</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>400</v>
       </c>
       <c r="B398">
         <v>1</v>
       </c>
       <c r="C398">
         <v>1</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>401</v>
       </c>
       <c r="B399">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C399">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>402</v>
       </c>
       <c r="B400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>403</v>
       </c>
       <c r="B401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D401">
         <v>0</v>
       </c>
     </row>
     <row r="402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>404</v>
       </c>
       <c r="B402">
         <v>1</v>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>405</v>
       </c>
       <c r="B403">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C403">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>406</v>
       </c>
       <c r="B404">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C404">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D404">
         <v>0</v>
       </c>
     </row>
     <row r="405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>407</v>
       </c>
       <c r="B405">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C405">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>408</v>
       </c>
       <c r="B406">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C406">
         <v>2</v>
       </c>
       <c r="D406">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>409</v>
       </c>
       <c r="B407">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C407">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>410</v>
       </c>
       <c r="B408">
         <v>1</v>
       </c>
       <c r="C408">
         <v>1</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>411</v>
       </c>
       <c r="B409">
         <v>1</v>
@@ -14484,558 +14085,558 @@
         <v>1</v>
       </c>
       <c r="D409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>412</v>
       </c>
       <c r="B410">
         <v>2</v>
       </c>
       <c r="C410">
         <v>2</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>413</v>
       </c>
       <c r="B411">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C411">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>414</v>
       </c>
       <c r="B412">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C412">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>415</v>
       </c>
       <c r="B413">
         <v>1</v>
       </c>
       <c r="C413">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D413">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
         <v>416</v>
       </c>
       <c r="B414">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C414">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
         <v>417</v>
       </c>
       <c r="B415">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C415">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
         <v>418</v>
       </c>
       <c r="B416">
         <v>1</v>
       </c>
       <c r="C416">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D416">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
         <v>419</v>
       </c>
       <c r="B417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>420</v>
       </c>
       <c r="B418">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C418">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D418">
         <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>421</v>
       </c>
       <c r="B419">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C419">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>422</v>
       </c>
       <c r="B420">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C420">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>423</v>
       </c>
       <c r="B421">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C421">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>424</v>
       </c>
       <c r="B422">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C422">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>425</v>
       </c>
       <c r="B423">
         <v>1</v>
       </c>
       <c r="C423">
         <v>1</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>426</v>
       </c>
       <c r="B424">
         <v>1</v>
       </c>
       <c r="C424">
         <v>1</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>427</v>
       </c>
       <c r="B425">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C425">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>428</v>
       </c>
       <c r="B426">
         <v>1</v>
       </c>
       <c r="C426">
         <v>1</v>
       </c>
       <c r="D426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>429</v>
       </c>
       <c r="B427">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
       <c r="D427">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>430</v>
       </c>
       <c r="B428">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C428">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
         <v>431</v>
       </c>
       <c r="B429">
         <v>1</v>
       </c>
       <c r="C429">
         <v>1</v>
       </c>
       <c r="D429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>432</v>
       </c>
       <c r="B430">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C430">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
         <v>433</v>
       </c>
       <c r="B431">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C431">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D431">
         <v>0</v>
       </c>
     </row>
     <row r="432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
         <v>434</v>
       </c>
       <c r="B432">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C432">
         <v>1</v>
       </c>
       <c r="D432">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
         <v>435</v>
       </c>
       <c r="B433">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C433">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D433">
         <v>0</v>
       </c>
     </row>
     <row r="434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
         <v>436</v>
       </c>
       <c r="B434">
         <v>1</v>
       </c>
       <c r="C434">
         <v>1</v>
       </c>
       <c r="D434">
         <v>0</v>
       </c>
     </row>
     <row r="435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>437</v>
       </c>
       <c r="B435">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C435">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D435">
         <v>0</v>
       </c>
     </row>
     <row r="436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
         <v>438</v>
       </c>
       <c r="B436">
         <v>1</v>
       </c>
       <c r="C436">
         <v>1</v>
       </c>
       <c r="D436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
         <v>439</v>
       </c>
       <c r="B437">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C437">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>440</v>
       </c>
       <c r="B438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
         <v>441</v>
       </c>
       <c r="B439">
         <v>1</v>
       </c>
       <c r="C439">
         <v>1</v>
       </c>
       <c r="D439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>442</v>
       </c>
       <c r="B440">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C440">
         <v>1</v>
       </c>
       <c r="D440">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>443</v>
       </c>
       <c r="B441">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C441">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
         <v>444</v>
       </c>
       <c r="B442">
         <v>1</v>
       </c>
       <c r="C442">
         <v>1</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
         <v>445</v>
       </c>
       <c r="B443">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C443">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
         <v>446</v>
       </c>
       <c r="B444">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C444">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
         <v>447</v>
       </c>
       <c r="B445">
         <v>1</v>
       </c>
       <c r="C445">
         <v>1</v>
       </c>
       <c r="D445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>448</v>
       </c>
       <c r="B446">
         <v>1</v>
       </c>
       <c r="C446">
         <v>1</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
         <v>449</v>
       </c>
       <c r="B447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
         <v>450</v>
       </c>
       <c r="B448">
         <v>2</v>
       </c>
       <c r="C448">
         <v>2</v>
       </c>
       <c r="D448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
         <v>451</v>
       </c>
       <c r="B449">
         <v>1</v>
@@ -15047,79 +14648,79 @@
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
         <v>452</v>
       </c>
       <c r="B450">
         <v>1</v>
       </c>
       <c r="C450">
         <v>1</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
         <v>453</v>
       </c>
       <c r="B451">
         <v>2</v>
       </c>
       <c r="C451">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D451">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
         <v>454</v>
       </c>
       <c r="B452">
         <v>1</v>
       </c>
       <c r="C452">
         <v>1</v>
       </c>
       <c r="D452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
         <v>455</v>
       </c>
       <c r="B453">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C453">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
         <v>456</v>
       </c>
       <c r="B454">
         <v>1</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
       <c r="D454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
         <v>457</v>
       </c>
       <c r="B455">
         <v>1</v>
@@ -15128,208 +14729,208 @@
         <v>1</v>
       </c>
       <c r="D455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
         <v>458</v>
       </c>
       <c r="B456">
         <v>2</v>
       </c>
       <c r="C456">
         <v>2</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
         <v>459</v>
       </c>
       <c r="B457">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C457">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D457">
         <v>0</v>
       </c>
     </row>
     <row r="458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
         <v>460</v>
       </c>
       <c r="B458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
         <v>461</v>
       </c>
       <c r="B459">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C459">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
         <v>462</v>
       </c>
       <c r="B460">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C460">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
         <v>463</v>
       </c>
       <c r="B461">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C461">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D461">
         <v>0</v>
       </c>
     </row>
     <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
         <v>464</v>
       </c>
       <c r="B462">
         <v>2</v>
       </c>
       <c r="C462">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D462">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
         <v>465</v>
       </c>
       <c r="B463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>466</v>
       </c>
       <c r="B464">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C464">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
         <v>467</v>
       </c>
       <c r="B465">
         <v>2</v>
       </c>
       <c r="C465">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D465">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>468</v>
       </c>
       <c r="B466">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C466">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
         <v>469</v>
       </c>
       <c r="B467">
         <v>1</v>
       </c>
       <c r="C467">
         <v>1</v>
       </c>
       <c r="D467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>470</v>
       </c>
       <c r="B468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
         <v>471</v>
       </c>
       <c r="B469">
         <v>2</v>
       </c>
       <c r="C469">
         <v>2</v>
       </c>
       <c r="D469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
         <v>472</v>
       </c>
       <c r="B470">
         <v>2</v>
@@ -15352,138 +14953,138 @@
         <v>1</v>
       </c>
       <c r="D471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>474</v>
       </c>
       <c r="B472">
         <v>1</v>
       </c>
       <c r="C472">
         <v>1</v>
       </c>
       <c r="D472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
         <v>475</v>
       </c>
       <c r="B473">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C473">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
         <v>476</v>
       </c>
       <c r="B474">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C474">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
         <v>477</v>
       </c>
       <c r="B475">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C475">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
         <v>478</v>
       </c>
       <c r="B476">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C476">
         <v>1</v>
       </c>
       <c r="D476">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
         <v>479</v>
       </c>
       <c r="B477">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C477">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
         <v>480</v>
       </c>
       <c r="B478">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C478">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
         <v>481</v>
       </c>
       <c r="B479">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C479">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
         <v>482</v>
       </c>
       <c r="B480">
         <v>2</v>
       </c>
       <c r="C480">
         <v>2</v>
       </c>
       <c r="D480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
         <v>483</v>
       </c>
       <c r="B481">
         <v>1</v>
@@ -15492,348 +15093,348 @@
         <v>1</v>
       </c>
       <c r="D481">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
         <v>484</v>
       </c>
       <c r="B482">
         <v>2</v>
       </c>
       <c r="C482">
         <v>2</v>
       </c>
       <c r="D482">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
         <v>485</v>
       </c>
       <c r="B483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D483">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
         <v>486</v>
       </c>
       <c r="B484">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C484">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
         <v>487</v>
       </c>
       <c r="B485">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C485">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
         <v>488</v>
       </c>
       <c r="B486">
         <v>1</v>
       </c>
       <c r="C486">
         <v>1</v>
       </c>
       <c r="D486">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
         <v>489</v>
       </c>
       <c r="B487">
         <v>2</v>
       </c>
       <c r="C487">
         <v>2</v>
       </c>
       <c r="D487">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
         <v>490</v>
       </c>
       <c r="B488">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C488">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
         <v>491</v>
       </c>
       <c r="B489">
         <v>1</v>
       </c>
       <c r="C489">
         <v>1</v>
       </c>
       <c r="D489">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
         <v>492</v>
       </c>
       <c r="B490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D490">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>493</v>
       </c>
       <c r="B491">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C491">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D491">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>494</v>
       </c>
       <c r="B492">
         <v>1</v>
       </c>
       <c r="C492">
         <v>1</v>
       </c>
       <c r="D492">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
         <v>495</v>
       </c>
       <c r="B493">
         <v>1</v>
       </c>
       <c r="C493">
         <v>1</v>
       </c>
       <c r="D493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>496</v>
       </c>
       <c r="B494">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C494">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
         <v>497</v>
       </c>
       <c r="B495">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C495">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D495">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
         <v>498</v>
       </c>
       <c r="B496">
         <v>2</v>
       </c>
       <c r="C496">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D496">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
         <v>499</v>
       </c>
       <c r="B497">
         <v>1</v>
       </c>
       <c r="C497">
         <v>1</v>
       </c>
       <c r="D497">
         <v>0</v>
       </c>
     </row>
     <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
         <v>500</v>
       </c>
       <c r="B498">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C498">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
         <v>501</v>
       </c>
       <c r="B499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D499">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
         <v>502</v>
       </c>
       <c r="B500">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C500">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
         <v>503</v>
       </c>
       <c r="B501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>504</v>
       </c>
       <c r="B502">
         <v>1</v>
       </c>
       <c r="C502">
         <v>1</v>
       </c>
       <c r="D502">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
         <v>505</v>
       </c>
       <c r="B503">
         <v>1</v>
       </c>
       <c r="C503">
         <v>1</v>
       </c>
       <c r="D503">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
         <v>506</v>
       </c>
       <c r="B504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
         <v>507</v>
       </c>
       <c r="B505">
         <v>1</v>
       </c>
       <c r="C505">
         <v>1</v>
       </c>
       <c r="D505">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
         <v>508</v>
       </c>
       <c r="B506">
         <v>1</v>
@@ -15842,166 +15443,166 @@
         <v>1</v>
       </c>
       <c r="D506">
         <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
         <v>509</v>
       </c>
       <c r="B507">
         <v>1</v>
       </c>
       <c r="C507">
         <v>1</v>
       </c>
       <c r="D507">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
         <v>510</v>
       </c>
       <c r="B508">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C508">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
         <v>511</v>
       </c>
       <c r="B509">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C509">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D509">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
         <v>512</v>
       </c>
       <c r="B510">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C510">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D510">
         <v>0</v>
       </c>
     </row>
     <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
         <v>513</v>
       </c>
       <c r="B511">
         <v>1</v>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
       <c r="D511">
         <v>0</v>
       </c>
     </row>
     <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
         <v>514</v>
       </c>
       <c r="B512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
         <v>515</v>
       </c>
       <c r="B513">
         <v>1</v>
       </c>
       <c r="C513">
         <v>1</v>
       </c>
       <c r="D513">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
         <v>516</v>
       </c>
       <c r="B514">
         <v>1</v>
       </c>
       <c r="C514">
         <v>1</v>
       </c>
       <c r="D514">
         <v>0</v>
       </c>
     </row>
     <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
         <v>517</v>
       </c>
       <c r="B515">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C515">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D515">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
         <v>518</v>
       </c>
       <c r="B516">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C516">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D516">
         <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
         <v>519</v>
       </c>
       <c r="B517">
         <v>1</v>
       </c>
       <c r="C517">
         <v>1</v>
       </c>
       <c r="D517">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>520</v>
       </c>
       <c r="B518">
         <v>2</v>
@@ -16024,208 +15625,208 @@
         <v>1</v>
       </c>
       <c r="D519">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
         <v>522</v>
       </c>
       <c r="B520">
         <v>2</v>
       </c>
       <c r="C520">
         <v>2</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>523</v>
       </c>
       <c r="B521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D521">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
         <v>524</v>
       </c>
       <c r="B522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D522">
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
         <v>525</v>
       </c>
       <c r="B523">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C523">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D523">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
         <v>526</v>
       </c>
       <c r="B524">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C524">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
         <v>527</v>
       </c>
       <c r="B525">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C525">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D525">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
         <v>528</v>
       </c>
       <c r="B526">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C526">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D526">
         <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
         <v>529</v>
       </c>
       <c r="B527">
         <v>1</v>
       </c>
       <c r="C527">
         <v>1</v>
       </c>
       <c r="D527">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
         <v>530</v>
       </c>
       <c r="B528">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C528">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
         <v>531</v>
       </c>
       <c r="B529">
         <v>1</v>
       </c>
       <c r="C529">
         <v>1</v>
       </c>
       <c r="D529">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
         <v>532</v>
       </c>
       <c r="B530">
         <v>1</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
       <c r="D530">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
         <v>533</v>
       </c>
       <c r="B531">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C531">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D531">
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
         <v>534</v>
       </c>
       <c r="B532">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C532">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
         <v>535</v>
       </c>
       <c r="B533">
         <v>1</v>
       </c>
       <c r="C533">
         <v>1</v>
       </c>
       <c r="D533">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>536</v>
       </c>
       <c r="B534">
         <v>2</v>
@@ -16276,124 +15877,124 @@
         <v>1</v>
       </c>
       <c r="D537">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
         <v>540</v>
       </c>
       <c r="B538">
         <v>2</v>
       </c>
       <c r="C538">
         <v>2</v>
       </c>
       <c r="D538">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
         <v>541</v>
       </c>
       <c r="B539">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C539">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D539">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
         <v>542</v>
       </c>
       <c r="B540">
         <v>1</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
         <v>543</v>
       </c>
       <c r="B541">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C541">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D541">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
         <v>544</v>
       </c>
       <c r="B542">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C542">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D542">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
         <v>545</v>
       </c>
       <c r="B543">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C543">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D543">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
         <v>546</v>
       </c>
       <c r="B544">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C544">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D544">
         <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
         <v>547</v>
       </c>
       <c r="B545">
         <v>1</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
       <c r="D545">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
         <v>548</v>
       </c>
       <c r="B546">
         <v>1</v>
@@ -16402,96 +16003,96 @@
         <v>1</v>
       </c>
       <c r="D546">
         <v>0</v>
       </c>
     </row>
     <row r="547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
         <v>549</v>
       </c>
       <c r="B547">
         <v>1</v>
       </c>
       <c r="C547">
         <v>1</v>
       </c>
       <c r="D547">
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
         <v>550</v>
       </c>
       <c r="B548">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C548">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D548">
         <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
         <v>551</v>
       </c>
       <c r="B549">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C549">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D549">
         <v>0</v>
       </c>
     </row>
     <row r="550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
         <v>552</v>
       </c>
       <c r="B550">
         <v>2</v>
       </c>
       <c r="C550">
         <v>2</v>
       </c>
       <c r="D550">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
         <v>553</v>
       </c>
       <c r="B551">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C551">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D551">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
         <v>554</v>
       </c>
       <c r="B552">
         <v>1</v>
       </c>
       <c r="C552">
         <v>1</v>
       </c>
       <c r="D552">
         <v>0</v>
       </c>
     </row>
     <row r="553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
         <v>555</v>
       </c>
       <c r="B553">
         <v>1</v>
@@ -16500,642 +16101,642 @@
         <v>1</v>
       </c>
       <c r="D553">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
         <v>556</v>
       </c>
       <c r="B554">
         <v>1</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
       <c r="D554">
         <v>0</v>
       </c>
     </row>
     <row r="555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>557</v>
       </c>
       <c r="B555">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C555">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D555">
         <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>558</v>
       </c>
       <c r="B556">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C556">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D556">
         <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
         <v>559</v>
       </c>
       <c r="B557">
         <v>1</v>
       </c>
       <c r="C557">
         <v>1</v>
       </c>
       <c r="D557">
         <v>0</v>
       </c>
     </row>
     <row r="558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>560</v>
       </c>
       <c r="B558">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C558">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D558">
         <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
         <v>561</v>
       </c>
       <c r="B559">
         <v>1</v>
       </c>
       <c r="C559">
         <v>1</v>
       </c>
       <c r="D559">
         <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>562</v>
       </c>
       <c r="B560">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C560">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D560">
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
         <v>563</v>
       </c>
       <c r="B561">
         <v>2</v>
       </c>
       <c r="C561">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D561">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
         <v>564</v>
       </c>
       <c r="B562">
         <v>1</v>
       </c>
       <c r="C562">
         <v>1</v>
       </c>
       <c r="D562">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
         <v>565</v>
       </c>
       <c r="B563">
         <v>1</v>
       </c>
       <c r="C563">
         <v>1</v>
       </c>
       <c r="D563">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
         <v>566</v>
       </c>
       <c r="B564">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C564">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D564">
         <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
         <v>567</v>
       </c>
       <c r="B565">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C565">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D565">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
         <v>568</v>
       </c>
       <c r="B566">
         <v>2</v>
       </c>
       <c r="C566">
         <v>2</v>
       </c>
       <c r="D566">
         <v>0</v>
       </c>
     </row>
     <row r="567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
         <v>569</v>
       </c>
       <c r="B567">
         <v>1</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
       <c r="D567">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
         <v>570</v>
       </c>
       <c r="B568">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C568">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D568">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
         <v>571</v>
       </c>
       <c r="B569">
         <v>1</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
       <c r="D569">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
         <v>572</v>
       </c>
       <c r="B570">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C570">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D570">
         <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
         <v>573</v>
       </c>
       <c r="B571">
         <v>1</v>
       </c>
       <c r="C571">
         <v>1</v>
       </c>
       <c r="D571">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>574</v>
       </c>
       <c r="B572">
         <v>1</v>
       </c>
       <c r="C572">
         <v>1</v>
       </c>
       <c r="D572">
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>575</v>
       </c>
       <c r="B573">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C573">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D573">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
         <v>576</v>
       </c>
       <c r="B574">
         <v>1</v>
       </c>
       <c r="C574">
         <v>1</v>
       </c>
       <c r="D574">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
         <v>577</v>
       </c>
       <c r="B575">
         <v>2</v>
       </c>
       <c r="C575">
         <v>2</v>
       </c>
       <c r="D575">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
         <v>578</v>
       </c>
       <c r="B576">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
       <c r="D576">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
         <v>579</v>
       </c>
       <c r="B577">
         <v>1</v>
       </c>
       <c r="C577">
         <v>1</v>
       </c>
       <c r="D577">
         <v>0</v>
       </c>
     </row>
     <row r="578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
         <v>580</v>
       </c>
       <c r="B578">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C578">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D578">
         <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
         <v>581</v>
       </c>
       <c r="B579">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C579">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D579">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
         <v>582</v>
       </c>
       <c r="B580">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C580">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D580">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
         <v>583</v>
       </c>
       <c r="B581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D581">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
         <v>584</v>
       </c>
       <c r="B582">
         <v>1</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
       <c r="D582">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
         <v>585</v>
       </c>
       <c r="B583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D583">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
         <v>586</v>
       </c>
       <c r="B584">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C584">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
         <v>587</v>
       </c>
       <c r="B585">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C585">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D585">
         <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
         <v>588</v>
       </c>
       <c r="B586">
         <v>1</v>
       </c>
       <c r="C586">
         <v>1</v>
       </c>
       <c r="D586">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
         <v>589</v>
       </c>
       <c r="B587">
         <v>1</v>
       </c>
       <c r="C587">
         <v>1</v>
       </c>
       <c r="D587">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
         <v>590</v>
       </c>
       <c r="B588">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C588">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D588">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
         <v>591</v>
       </c>
       <c r="B589">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C589">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D589">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
         <v>592</v>
       </c>
       <c r="B590">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C590">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D590">
         <v>0</v>
       </c>
     </row>
     <row r="591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
         <v>593</v>
       </c>
       <c r="B591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D591">
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
         <v>594</v>
       </c>
       <c r="B592">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C592">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
         <v>595</v>
       </c>
       <c r="B593">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C593">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D593">
         <v>0</v>
       </c>
     </row>
     <row r="594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
         <v>596</v>
       </c>
       <c r="B594">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C594">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D594">
         <v>0</v>
       </c>
     </row>
     <row r="595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>597</v>
       </c>
       <c r="B595">
         <v>2</v>
       </c>
       <c r="C595">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D595">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
         <v>598</v>
       </c>
       <c r="B596">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C596">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D596">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>599</v>
       </c>
       <c r="B597">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C597">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D597">
         <v>0</v>
       </c>
     </row>
     <row r="598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
         <v>600</v>
       </c>
       <c r="B598">
         <v>1</v>
       </c>
       <c r="C598">
         <v>1</v>
       </c>
       <c r="D598">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
         <v>601</v>
       </c>
       <c r="B599">
         <v>1</v>
@@ -17144,656 +16745,656 @@
         <v>1</v>
       </c>
       <c r="D599">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
         <v>602</v>
       </c>
       <c r="B600">
         <v>1</v>
       </c>
       <c r="C600">
         <v>1</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
         <v>603</v>
       </c>
       <c r="B601">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C601">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D601">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
         <v>604</v>
       </c>
       <c r="B602">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C602">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D602">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
         <v>605</v>
       </c>
       <c r="B603">
         <v>1</v>
       </c>
       <c r="C603">
         <v>1</v>
       </c>
       <c r="D603">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
         <v>606</v>
       </c>
       <c r="B604">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C604">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D604">
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>607</v>
       </c>
       <c r="B605">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C605">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D605">
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>608</v>
       </c>
       <c r="B606">
         <v>2</v>
       </c>
       <c r="C606">
         <v>2</v>
       </c>
       <c r="D606">
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
         <v>609</v>
       </c>
       <c r="B607">
         <v>1</v>
       </c>
       <c r="C607">
         <v>1</v>
       </c>
       <c r="D607">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
         <v>610</v>
       </c>
       <c r="B608">
         <v>1</v>
       </c>
       <c r="C608">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D608">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
         <v>611</v>
       </c>
       <c r="B609">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C609">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D609">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>612</v>
       </c>
       <c r="B610">
         <v>1</v>
       </c>
       <c r="C610">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D610">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
         <v>613</v>
       </c>
       <c r="B611">
         <v>1</v>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
       <c r="D611">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
         <v>614</v>
       </c>
       <c r="B612">
         <v>1</v>
       </c>
       <c r="C612">
         <v>1</v>
       </c>
       <c r="D612">
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
         <v>615</v>
       </c>
       <c r="B613">
         <v>1</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
       <c r="D613">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
         <v>616</v>
       </c>
       <c r="B614">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C614">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
         <v>617</v>
       </c>
       <c r="B615">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C615">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D615">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
         <v>618</v>
       </c>
       <c r="B616">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C616">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D616">
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
         <v>619</v>
       </c>
       <c r="B617">
         <v>1</v>
       </c>
       <c r="C617">
         <v>1</v>
       </c>
       <c r="D617">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
         <v>620</v>
       </c>
       <c r="B618">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C618">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D618">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
         <v>621</v>
       </c>
       <c r="B619">
         <v>2</v>
       </c>
       <c r="C619">
         <v>2</v>
       </c>
       <c r="D619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>622</v>
       </c>
       <c r="B620">
         <v>1</v>
       </c>
       <c r="C620">
         <v>1</v>
       </c>
       <c r="D620">
         <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
         <v>623</v>
       </c>
       <c r="B621">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C621">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D621">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>624</v>
       </c>
       <c r="B622">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C622">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D622">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
         <v>625</v>
       </c>
       <c r="B623">
         <v>1</v>
       </c>
       <c r="C623">
         <v>1</v>
       </c>
       <c r="D623">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
         <v>626</v>
       </c>
       <c r="B624">
         <v>1</v>
       </c>
       <c r="C624">
         <v>1</v>
       </c>
       <c r="D624">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
         <v>627</v>
       </c>
       <c r="B625">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C625">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
         <v>628</v>
       </c>
       <c r="B626">
         <v>1</v>
       </c>
       <c r="C626">
         <v>1</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>629</v>
       </c>
       <c r="B627">
         <v>1</v>
       </c>
       <c r="C627">
         <v>1</v>
       </c>
       <c r="D627">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>630</v>
       </c>
       <c r="B628">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C628">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>631</v>
       </c>
       <c r="B629">
         <v>1</v>
       </c>
       <c r="C629">
         <v>1</v>
       </c>
       <c r="D629">
         <v>0</v>
       </c>
     </row>
     <row r="630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
         <v>632</v>
       </c>
       <c r="B630">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C630">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D630">
         <v>0</v>
       </c>
     </row>
     <row r="631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
         <v>633</v>
       </c>
       <c r="B631">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C631">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D631">
         <v>0</v>
       </c>
     </row>
     <row r="632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
         <v>634</v>
       </c>
       <c r="B632">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C632">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
         <v>635</v>
       </c>
       <c r="B633">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C633">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
         <v>636</v>
       </c>
       <c r="B634">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C634">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
         <v>637</v>
       </c>
       <c r="B635">
         <v>1</v>
       </c>
       <c r="C635">
         <v>1</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
         <v>638</v>
       </c>
       <c r="B636">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C636">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>639</v>
       </c>
       <c r="B637">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C637">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D637">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>640</v>
       </c>
       <c r="B638">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C638">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
         <v>641</v>
       </c>
       <c r="B639">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C639">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>642</v>
       </c>
       <c r="B640">
         <v>1</v>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
       <c r="D640">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>643</v>
       </c>
       <c r="B641">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C641">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D641">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
         <v>644</v>
       </c>
       <c r="B642">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C642">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D642">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
         <v>645</v>
       </c>
       <c r="B643">
         <v>1</v>
       </c>
       <c r="C643">
         <v>1</v>
       </c>
       <c r="D643">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
         <v>646</v>
       </c>
       <c r="B644">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C644">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
         <v>647</v>
       </c>
       <c r="B645">
         <v>2</v>
       </c>
       <c r="C645">
         <v>2</v>
       </c>
       <c r="D645">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
         <v>648</v>
       </c>
       <c r="B646">
         <v>1</v>
@@ -17816,264 +17417,264 @@
         <v>1</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>650</v>
       </c>
       <c r="B648">
         <v>1</v>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>651</v>
       </c>
       <c r="B649">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C649">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
         <v>652</v>
       </c>
       <c r="B650">
         <v>2</v>
       </c>
       <c r="C650">
         <v>2</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>653</v>
       </c>
       <c r="B651">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C651">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
         <v>654</v>
       </c>
       <c r="B652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
         <v>655</v>
       </c>
       <c r="B653">
         <v>2</v>
       </c>
       <c r="C653">
         <v>2</v>
       </c>
       <c r="D653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
         <v>656</v>
       </c>
       <c r="B654">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C654">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D654">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
         <v>657</v>
       </c>
       <c r="B655">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C655">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
         <v>658</v>
       </c>
       <c r="B656">
         <v>2</v>
       </c>
       <c r="C656">
         <v>2</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
         <v>659</v>
       </c>
       <c r="B657">
         <v>1</v>
       </c>
       <c r="C657">
         <v>1</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
         <v>660</v>
       </c>
       <c r="B658">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C658">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
         <v>661</v>
       </c>
       <c r="B659">
         <v>1</v>
       </c>
       <c r="C659">
         <v>1</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
         <v>662</v>
       </c>
       <c r="B660">
         <v>1</v>
       </c>
       <c r="C660">
         <v>1</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
         <v>663</v>
       </c>
       <c r="B661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
         <v>664</v>
       </c>
       <c r="B662">
         <v>2</v>
       </c>
       <c r="C662">
         <v>2</v>
       </c>
       <c r="D662">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
         <v>665</v>
       </c>
       <c r="B663">
         <v>2</v>
       </c>
       <c r="C663">
         <v>2</v>
       </c>
       <c r="D663">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
         <v>666</v>
       </c>
       <c r="B664">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C664">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
         <v>667</v>
       </c>
       <c r="B665">
         <v>1</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
         <v>668</v>
       </c>
       <c r="B666">
         <v>2</v>
@@ -18082,684 +17683,684 @@
         <v>2</v>
       </c>
       <c r="D666">
         <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
         <v>669</v>
       </c>
       <c r="B667">
         <v>2</v>
       </c>
       <c r="C667">
         <v>2</v>
       </c>
       <c r="D667">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
         <v>670</v>
       </c>
       <c r="B668">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C668">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D668">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
         <v>671</v>
       </c>
       <c r="B669">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C669">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D669">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
         <v>672</v>
       </c>
       <c r="B670">
         <v>1</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
       <c r="D670">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
         <v>673</v>
       </c>
       <c r="B671">
         <v>2</v>
       </c>
       <c r="C671">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D671">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="672" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
         <v>674</v>
       </c>
       <c r="B672">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C672">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D672">
         <v>0</v>
       </c>
     </row>
     <row r="673" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
         <v>675</v>
       </c>
       <c r="B673">
         <v>2</v>
       </c>
       <c r="C673">
         <v>2</v>
       </c>
       <c r="D673">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
         <v>676</v>
       </c>
       <c r="B674">
         <v>1</v>
       </c>
       <c r="C674">
         <v>1</v>
       </c>
       <c r="D674">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
         <v>677</v>
       </c>
       <c r="B675">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C675">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D675">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
         <v>678</v>
       </c>
       <c r="B676">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C676">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D676">
         <v>0</v>
       </c>
     </row>
     <row r="677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>679</v>
       </c>
       <c r="B677">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C677">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D677">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>680</v>
       </c>
       <c r="B678">
         <v>1</v>
       </c>
       <c r="C678">
         <v>0</v>
       </c>
       <c r="D678">
         <v>1</v>
       </c>
     </row>
     <row r="679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
         <v>681</v>
       </c>
       <c r="B679">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C679">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D679">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>682</v>
       </c>
       <c r="B680">
         <v>1</v>
       </c>
       <c r="C680">
         <v>1</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
         <v>683</v>
       </c>
       <c r="B681">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C681">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D681">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
         <v>684</v>
       </c>
       <c r="B682">
         <v>1</v>
       </c>
       <c r="C682">
         <v>1</v>
       </c>
       <c r="D682">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
         <v>685</v>
       </c>
       <c r="B683">
         <v>2</v>
       </c>
       <c r="C683">
         <v>2</v>
       </c>
       <c r="D683">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
         <v>686</v>
       </c>
       <c r="B684">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C684">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D684">
         <v>0</v>
       </c>
     </row>
     <row r="685" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
         <v>687</v>
       </c>
       <c r="B685">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C685">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D685">
         <v>0</v>
       </c>
     </row>
     <row r="686" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
         <v>688</v>
       </c>
       <c r="B686">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C686">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D686">
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
         <v>689</v>
       </c>
       <c r="B687">
         <v>1</v>
       </c>
       <c r="C687">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D687">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
         <v>690</v>
       </c>
       <c r="B688">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C688">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D688">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>691</v>
       </c>
       <c r="B689">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C689">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D689">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>692</v>
       </c>
       <c r="B690">
         <v>1</v>
       </c>
       <c r="C690">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D690">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
         <v>693</v>
       </c>
       <c r="B691">
         <v>1</v>
       </c>
       <c r="C691">
         <v>1</v>
       </c>
       <c r="D691">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
         <v>694</v>
       </c>
       <c r="B692">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C692">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>695</v>
       </c>
       <c r="B693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D693">
         <v>0</v>
       </c>
     </row>
     <row r="694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
         <v>696</v>
       </c>
       <c r="B694">
         <v>1</v>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
       <c r="D694">
         <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
         <v>697</v>
       </c>
       <c r="B695">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C695">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
         <v>698</v>
       </c>
       <c r="B696">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C696">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
         <v>699</v>
       </c>
       <c r="B697">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C697">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D697">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
         <v>700</v>
       </c>
       <c r="B698">
         <v>2</v>
       </c>
       <c r="C698">
         <v>2</v>
       </c>
       <c r="D698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
         <v>701</v>
       </c>
       <c r="B699">
         <v>1</v>
       </c>
       <c r="C699">
         <v>1</v>
       </c>
       <c r="D699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
         <v>702</v>
       </c>
       <c r="B700">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C700">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
         <v>703</v>
       </c>
       <c r="B701">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C701">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D701">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
         <v>704</v>
       </c>
       <c r="B702">
         <v>1</v>
       </c>
       <c r="C702">
         <v>1</v>
       </c>
       <c r="D702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
         <v>705</v>
       </c>
       <c r="B703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
         <v>706</v>
       </c>
       <c r="B704">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C704">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
         <v>707</v>
       </c>
       <c r="B705">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C705">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
         <v>708</v>
       </c>
       <c r="B706">
         <v>1</v>
       </c>
       <c r="C706">
         <v>1</v>
       </c>
       <c r="D706">
         <v>0</v>
       </c>
     </row>
     <row r="707" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
         <v>709</v>
       </c>
       <c r="B707">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C707">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D707">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
         <v>710</v>
       </c>
       <c r="B708">
         <v>1</v>
       </c>
       <c r="C708">
         <v>1</v>
       </c>
       <c r="D708">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
         <v>711</v>
       </c>
       <c r="B709">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C709">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
         <v>712</v>
       </c>
       <c r="B710">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C710">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D710">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>713</v>
       </c>
       <c r="B711">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C711">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D711">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>714</v>
       </c>
       <c r="B712">
         <v>1</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>715</v>
       </c>
       <c r="B713">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C713">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D713">
         <v>0</v>
       </c>
     </row>
     <row r="714" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
         <v>716</v>
       </c>
       <c r="B714">
         <v>2</v>
       </c>
       <c r="C714">
         <v>2</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
         <v>717</v>
       </c>
       <c r="B715">
         <v>1</v>
@@ -18785,54 +18386,54 @@
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
         <v>719</v>
       </c>
       <c r="B717">
         <v>1</v>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
       <c r="D717">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
         <v>720</v>
       </c>
       <c r="B718">
         <v>2</v>
       </c>
       <c r="C718">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D718">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
         <v>721</v>
       </c>
       <c r="B719">
         <v>1</v>
       </c>
       <c r="C719">
         <v>1</v>
       </c>
       <c r="D719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
         <v>722</v>
       </c>
       <c r="B720">
         <v>2</v>
       </c>
       <c r="C720">
         <v>2</v>
@@ -18866,278 +18467,278 @@
         <v>1</v>
       </c>
       <c r="D722">
         <v>0</v>
       </c>
     </row>
     <row r="723" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
         <v>725</v>
       </c>
       <c r="B723">
         <v>1</v>
       </c>
       <c r="C723">
         <v>1</v>
       </c>
       <c r="D723">
         <v>0</v>
       </c>
     </row>
     <row r="724" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
         <v>726</v>
       </c>
       <c r="B724">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C724">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D724">
         <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
         <v>727</v>
       </c>
       <c r="B725">
         <v>1</v>
       </c>
       <c r="C725">
         <v>1</v>
       </c>
       <c r="D725">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
         <v>728</v>
       </c>
       <c r="B726">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C726">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D726">
         <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
         <v>729</v>
       </c>
       <c r="B727">
         <v>1</v>
       </c>
       <c r="C727">
         <v>1</v>
       </c>
       <c r="D727">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
         <v>730</v>
       </c>
       <c r="B728">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C728">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
         <v>731</v>
       </c>
       <c r="B729">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C729">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
         <v>732</v>
       </c>
       <c r="B730">
         <v>1</v>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
       <c r="D730">
         <v>0</v>
       </c>
     </row>
     <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
         <v>733</v>
       </c>
       <c r="B731">
         <v>1</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
       <c r="D731">
         <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
         <v>734</v>
       </c>
       <c r="B732">
         <v>1</v>
       </c>
       <c r="C732">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D732">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
         <v>735</v>
       </c>
       <c r="B733">
         <v>1</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
       <c r="D733">
         <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
         <v>736</v>
       </c>
       <c r="B734">
         <v>1</v>
       </c>
       <c r="C734">
         <v>1</v>
       </c>
       <c r="D734">
         <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
         <v>737</v>
       </c>
       <c r="B735">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C735">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D735">
         <v>0</v>
       </c>
     </row>
     <row r="736" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
         <v>738</v>
       </c>
       <c r="B736">
         <v>1</v>
       </c>
       <c r="C736">
         <v>1</v>
       </c>
       <c r="D736">
         <v>0</v>
       </c>
     </row>
     <row r="737" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
         <v>739</v>
       </c>
       <c r="B737">
         <v>1</v>
       </c>
       <c r="C737">
         <v>1</v>
       </c>
       <c r="D737">
         <v>0</v>
       </c>
     </row>
     <row r="738" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
         <v>740</v>
       </c>
       <c r="B738">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C738">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D738">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
         <v>741</v>
       </c>
       <c r="B739">
         <v>1</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
       <c r="D739">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
         <v>742</v>
       </c>
       <c r="B740">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C740">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D740">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
         <v>743</v>
       </c>
       <c r="B741">
         <v>1</v>
       </c>
       <c r="C741">
         <v>1</v>
       </c>
       <c r="D741">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
         <v>744</v>
       </c>
       <c r="B742">
         <v>1</v>
@@ -19160,141 +18761,141 @@
         <v>1</v>
       </c>
       <c r="D743">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
         <v>746</v>
       </c>
       <c r="B744">
         <v>1</v>
       </c>
       <c r="C744">
         <v>1</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
         <v>747</v>
       </c>
       <c r="B745">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C745">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D745">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
         <v>748</v>
       </c>
       <c r="B746">
         <v>1</v>
       </c>
       <c r="C746">
         <v>1</v>
       </c>
       <c r="D746">
         <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
         <v>749</v>
       </c>
       <c r="B747">
         <v>1</v>
       </c>
       <c r="C747">
         <v>1</v>
       </c>
       <c r="D747">
         <v>0</v>
       </c>
     </row>
     <row r="748" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
         <v>750</v>
       </c>
       <c r="B748">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C748">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D748">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="749" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
         <v>751</v>
       </c>
       <c r="B749">
         <v>1</v>
       </c>
       <c r="C749">
         <v>1</v>
       </c>
       <c r="D749">
         <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
         <v>752</v>
       </c>
       <c r="B750">
         <v>1</v>
       </c>
       <c r="C750">
         <v>1</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
         <v>753</v>
       </c>
       <c r="B751">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C751">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D751">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
         <v>754</v>
       </c>
       <c r="B752">
         <v>1</v>
       </c>
       <c r="C752">
         <v>1</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
         <v>755</v>
       </c>
       <c r="B753">
         <v>1</v>
       </c>
       <c r="C753">
         <v>1</v>
@@ -19328,54 +18929,54 @@
         <v>1</v>
       </c>
       <c r="D755">
         <v>0</v>
       </c>
     </row>
     <row r="756" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
         <v>758</v>
       </c>
       <c r="B756">
         <v>1</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
         <v>759</v>
       </c>
       <c r="B757">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C757">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
         <v>760</v>
       </c>
       <c r="B758">
         <v>2</v>
       </c>
       <c r="C758">
         <v>2</v>
       </c>
       <c r="D758">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
         <v>761</v>
       </c>
       <c r="B759">
         <v>2</v>
@@ -19496,208 +19097,208 @@
         <v>1</v>
       </c>
       <c r="D767">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
         <v>770</v>
       </c>
       <c r="B768">
         <v>1</v>
       </c>
       <c r="C768">
         <v>1</v>
       </c>
       <c r="D768">
         <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
         <v>771</v>
       </c>
       <c r="B769">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C769">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D769">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
         <v>772</v>
       </c>
       <c r="B770">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C770">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D770">
         <v>0</v>
       </c>
     </row>
     <row r="771" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
         <v>773</v>
       </c>
       <c r="B771">
         <v>1</v>
       </c>
       <c r="C771">
         <v>1</v>
       </c>
       <c r="D771">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
         <v>774</v>
       </c>
       <c r="B772">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C772">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
         <v>775</v>
       </c>
       <c r="B773">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C773">
         <v>1</v>
       </c>
       <c r="D773">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="774" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
         <v>776</v>
       </c>
       <c r="B774">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C774">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D774">
         <v>0</v>
       </c>
     </row>
     <row r="775" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
         <v>777</v>
       </c>
       <c r="B775">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C775">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D775">
         <v>0</v>
       </c>
     </row>
     <row r="776" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
         <v>778</v>
       </c>
       <c r="B776">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C776">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D776">
         <v>0</v>
       </c>
     </row>
     <row r="777" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
         <v>779</v>
       </c>
       <c r="B777">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C777">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D777">
         <v>0</v>
       </c>
     </row>
     <row r="778" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
         <v>780</v>
       </c>
       <c r="B778">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C778">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D778">
         <v>0</v>
       </c>
     </row>
     <row r="779" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A779" t="s">
         <v>781</v>
       </c>
       <c r="B779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D779">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A780" t="s">
         <v>782</v>
       </c>
       <c r="B780">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C780">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
         <v>783</v>
       </c>
       <c r="B781">
         <v>1</v>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
       <c r="D781">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
         <v>784</v>
       </c>
       <c r="B782">
         <v>1</v>
@@ -19748,950 +19349,950 @@
         <v>1</v>
       </c>
       <c r="D785">
         <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
         <v>788</v>
       </c>
       <c r="B786">
         <v>2</v>
       </c>
       <c r="C786">
         <v>2</v>
       </c>
       <c r="D786">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
         <v>789</v>
       </c>
       <c r="B787">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C787">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D787">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
         <v>790</v>
       </c>
       <c r="B788">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C788">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D788">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
         <v>791</v>
       </c>
       <c r="B789">
         <v>2</v>
       </c>
       <c r="C789">
         <v>2</v>
       </c>
       <c r="D789">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
         <v>792</v>
       </c>
       <c r="B790">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C790">
         <v>2</v>
       </c>
       <c r="D790">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="791" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
         <v>793</v>
       </c>
       <c r="B791">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C791">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D791">
         <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
         <v>794</v>
       </c>
       <c r="B792">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C792">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D792">
         <v>0</v>
       </c>
     </row>
     <row r="793" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
         <v>795</v>
       </c>
       <c r="B793">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C793">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D793">
         <v>0</v>
       </c>
     </row>
     <row r="794" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
         <v>796</v>
       </c>
       <c r="B794">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C794">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D794">
         <v>0</v>
       </c>
     </row>
     <row r="795" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
         <v>797</v>
       </c>
       <c r="B795">
         <v>1</v>
       </c>
       <c r="C795">
         <v>1</v>
       </c>
       <c r="D795">
         <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
         <v>798</v>
       </c>
       <c r="B796">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C796">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D796">
         <v>0</v>
       </c>
     </row>
     <row r="797" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
         <v>799</v>
       </c>
       <c r="B797">
         <v>1</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
       <c r="D797">
         <v>0</v>
       </c>
     </row>
     <row r="798" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
         <v>800</v>
       </c>
       <c r="B798">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C798">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D798">
         <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
         <v>801</v>
       </c>
       <c r="B799">
         <v>1</v>
       </c>
       <c r="C799">
         <v>1</v>
       </c>
       <c r="D799">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
         <v>802</v>
       </c>
       <c r="B800">
         <v>1</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
       <c r="D800">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
         <v>803</v>
       </c>
       <c r="B801">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C801">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D801">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
         <v>804</v>
       </c>
       <c r="B802">
         <v>1</v>
       </c>
       <c r="C802">
         <v>1</v>
       </c>
       <c r="D802">
         <v>0</v>
       </c>
     </row>
     <row r="803" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
         <v>805</v>
       </c>
       <c r="B803">
         <v>1</v>
       </c>
       <c r="C803">
         <v>1</v>
       </c>
       <c r="D803">
         <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
         <v>806</v>
       </c>
       <c r="B804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D804">
         <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A805" t="s">
         <v>807</v>
       </c>
       <c r="B805">
         <v>1</v>
       </c>
       <c r="C805">
         <v>1</v>
       </c>
       <c r="D805">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
         <v>808</v>
       </c>
       <c r="B806">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C806">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D806">
         <v>0</v>
       </c>
     </row>
     <row r="807" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
         <v>809</v>
       </c>
       <c r="B807">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C807">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D807">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
         <v>810</v>
       </c>
       <c r="B808">
         <v>1</v>
       </c>
       <c r="C808">
         <v>1</v>
       </c>
       <c r="D808">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
         <v>811</v>
       </c>
       <c r="B809">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C809">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D809">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
         <v>812</v>
       </c>
       <c r="B810">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C810">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D810">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
         <v>813</v>
       </c>
       <c r="B811">
         <v>1</v>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
       <c r="D811">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
         <v>814</v>
       </c>
       <c r="B812">
         <v>2</v>
       </c>
       <c r="C812">
         <v>2</v>
       </c>
       <c r="D812">
         <v>0</v>
       </c>
     </row>
     <row r="813" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
         <v>815</v>
       </c>
       <c r="B813">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C813">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D813">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
         <v>816</v>
       </c>
       <c r="B814">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C814">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
         <v>817</v>
       </c>
       <c r="B815">
         <v>1</v>
       </c>
       <c r="C815">
         <v>1</v>
       </c>
       <c r="D815">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
         <v>818</v>
       </c>
       <c r="B816">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C816">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D816">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
         <v>819</v>
       </c>
       <c r="B817">
         <v>1</v>
       </c>
       <c r="C817">
         <v>1</v>
       </c>
       <c r="D817">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
         <v>820</v>
       </c>
       <c r="B818">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C818">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D818">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
         <v>821</v>
       </c>
       <c r="B819">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C819">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D819">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
         <v>822</v>
       </c>
       <c r="B820">
         <v>1</v>
       </c>
       <c r="C820">
         <v>1</v>
       </c>
       <c r="D820">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
         <v>823</v>
       </c>
       <c r="B821">
         <v>1</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
       <c r="D821">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
         <v>824</v>
       </c>
       <c r="B822">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C822">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D822">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
         <v>825</v>
       </c>
       <c r="B823">
         <v>1</v>
       </c>
       <c r="C823">
         <v>1</v>
       </c>
       <c r="D823">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
         <v>826</v>
       </c>
       <c r="B824">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C824">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D824">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
         <v>827</v>
       </c>
       <c r="B825">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C825">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D825">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
         <v>828</v>
       </c>
       <c r="B826">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C826">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D826">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
         <v>829</v>
       </c>
       <c r="B827">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C827">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D827">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
         <v>830</v>
       </c>
       <c r="B828">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C828">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D828">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
         <v>831</v>
       </c>
       <c r="B829">
         <v>2</v>
       </c>
       <c r="C829">
         <v>2</v>
       </c>
       <c r="D829">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
         <v>832</v>
       </c>
       <c r="B830">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C830">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D830">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
         <v>833</v>
       </c>
       <c r="B831">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C831">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D831">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
         <v>834</v>
       </c>
       <c r="B832">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C832">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D832">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
         <v>835</v>
       </c>
       <c r="B833">
         <v>1</v>
       </c>
       <c r="C833">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D833">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="834" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
         <v>836</v>
       </c>
       <c r="B834">
         <v>1</v>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
       <c r="D834">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
         <v>837</v>
       </c>
       <c r="B835">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C835">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D835">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
         <v>838</v>
       </c>
       <c r="B836">
         <v>2</v>
       </c>
       <c r="C836">
         <v>2</v>
       </c>
       <c r="D836">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
         <v>839</v>
       </c>
       <c r="B837">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C837">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D837">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
         <v>840</v>
       </c>
       <c r="B838">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C838">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D838">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
         <v>841</v>
       </c>
       <c r="B839">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C839">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D839">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="840" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
         <v>842</v>
       </c>
       <c r="B840">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C840">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D840">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
         <v>843</v>
       </c>
       <c r="B841">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C841">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D841">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
         <v>844</v>
       </c>
       <c r="B842">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C842">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D842">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
         <v>845</v>
       </c>
       <c r="B843">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C843">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D843">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
         <v>846</v>
       </c>
       <c r="B844">
         <v>1</v>
       </c>
       <c r="C844">
         <v>1</v>
       </c>
       <c r="D844">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
         <v>847</v>
       </c>
       <c r="B845">
         <v>1</v>
       </c>
       <c r="C845">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D845">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
         <v>848</v>
       </c>
       <c r="B846">
         <v>1</v>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
       <c r="D846">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
         <v>849</v>
       </c>
       <c r="B847">
         <v>1</v>
       </c>
       <c r="C847">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D847">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="848" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
         <v>850</v>
       </c>
       <c r="B848">
         <v>1</v>
       </c>
       <c r="C848">
         <v>1</v>
       </c>
       <c r="D848">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
         <v>851</v>
       </c>
       <c r="B849">
         <v>1</v>
       </c>
       <c r="C849">
         <v>1</v>
       </c>
       <c r="D849">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
         <v>852</v>
       </c>
       <c r="B850">
         <v>1</v>
       </c>
       <c r="C850">
         <v>1</v>
       </c>
       <c r="D850">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
         <v>853</v>
       </c>
       <c r="B851">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C851">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D851">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
         <v>854</v>
       </c>
       <c r="B852">
         <v>1</v>
       </c>
       <c r="C852">
         <v>1</v>
       </c>
       <c r="D852">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
         <v>855</v>
       </c>
       <c r="B853">
         <v>1</v>
@@ -20700,292 +20301,292 @@
         <v>1</v>
       </c>
       <c r="D853">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
         <v>856</v>
       </c>
       <c r="B854">
         <v>1</v>
       </c>
       <c r="C854">
         <v>1</v>
       </c>
       <c r="D854">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
         <v>857</v>
       </c>
       <c r="B855">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C855">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D855">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
         <v>858</v>
       </c>
       <c r="B856">
         <v>1</v>
       </c>
       <c r="C856">
         <v>1</v>
       </c>
       <c r="D856">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
         <v>859</v>
       </c>
       <c r="B857">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C857">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D857">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
         <v>860</v>
       </c>
       <c r="B858">
         <v>1</v>
       </c>
       <c r="C858">
         <v>1</v>
       </c>
       <c r="D858">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
         <v>861</v>
       </c>
       <c r="B859">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C859">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D859">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
         <v>862</v>
       </c>
       <c r="B860">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C860">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D860">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
         <v>863</v>
       </c>
       <c r="B861">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C861">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D861">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
         <v>864</v>
       </c>
       <c r="B862">
         <v>1</v>
       </c>
       <c r="C862">
         <v>1</v>
       </c>
       <c r="D862">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
         <v>865</v>
       </c>
       <c r="B863">
         <v>2</v>
       </c>
       <c r="C863">
         <v>2</v>
       </c>
       <c r="D863">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
         <v>866</v>
       </c>
       <c r="B864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D864">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
         <v>867</v>
       </c>
       <c r="B865">
         <v>2</v>
       </c>
       <c r="C865">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D865">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
         <v>868</v>
       </c>
       <c r="B866">
         <v>1</v>
       </c>
       <c r="C866">
         <v>1</v>
       </c>
       <c r="D866">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
         <v>869</v>
       </c>
       <c r="B867">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C867">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D867">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="868" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
         <v>870</v>
       </c>
       <c r="B868">
         <v>1</v>
       </c>
       <c r="C868">
         <v>1</v>
       </c>
       <c r="D868">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
         <v>871</v>
       </c>
       <c r="B869">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C869">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D869">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
         <v>872</v>
       </c>
       <c r="B870">
         <v>1</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
       <c r="D870">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
         <v>873</v>
       </c>
       <c r="B871">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C871">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D871">
         <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
         <v>874</v>
       </c>
       <c r="B872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D872">
         <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
         <v>875</v>
       </c>
       <c r="B873">
         <v>1</v>
       </c>
       <c r="C873">
         <v>1</v>
       </c>
       <c r="D873">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
         <v>876</v>
       </c>
       <c r="B874">
         <v>1</v>
@@ -20997,68 +20598,68 @@
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
         <v>877</v>
       </c>
       <c r="B875">
         <v>1</v>
       </c>
       <c r="C875">
         <v>1</v>
       </c>
       <c r="D875">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
         <v>878</v>
       </c>
       <c r="B876">
         <v>1</v>
       </c>
       <c r="C876">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D876">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="877" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
         <v>879</v>
       </c>
       <c r="B877">
         <v>1</v>
       </c>
       <c r="C877">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D877">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="878" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
         <v>880</v>
       </c>
       <c r="B878">
         <v>1</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
       <c r="D878">
         <v>0</v>
       </c>
     </row>
     <row r="879" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
         <v>881</v>
       </c>
       <c r="B879">
         <v>1</v>
       </c>
       <c r="C879">
         <v>1</v>
@@ -21106,110 +20707,110 @@
         <v>1</v>
       </c>
       <c r="D882">
         <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
         <v>885</v>
       </c>
       <c r="B883">
         <v>1</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
       <c r="D883">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
         <v>886</v>
       </c>
       <c r="B884">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C884">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D884">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
         <v>887</v>
       </c>
       <c r="B885">
         <v>1</v>
       </c>
       <c r="C885">
         <v>1</v>
       </c>
       <c r="D885">
         <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
         <v>888</v>
       </c>
       <c r="B886">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C886">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D886">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
         <v>889</v>
       </c>
       <c r="B887">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C887">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D887">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
         <v>890</v>
       </c>
       <c r="B888">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C888">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D888">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
         <v>891</v>
       </c>
       <c r="B889">
         <v>1</v>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
       <c r="D889">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
         <v>892</v>
       </c>
       <c r="B890">
         <v>1</v>
@@ -21221,205 +20822,205 @@
         <v>0</v>
       </c>
     </row>
     <row r="891" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
         <v>893</v>
       </c>
       <c r="B891">
         <v>1</v>
       </c>
       <c r="C891">
         <v>1</v>
       </c>
       <c r="D891">
         <v>0</v>
       </c>
     </row>
     <row r="892" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A892" t="s">
         <v>894</v>
       </c>
       <c r="B892">
         <v>1</v>
       </c>
       <c r="C892">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D892">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="893" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A893" t="s">
         <v>895</v>
       </c>
       <c r="B893">
         <v>1</v>
       </c>
       <c r="C893">
         <v>1</v>
       </c>
       <c r="D893">
         <v>0</v>
       </c>
     </row>
     <row r="894" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A894" t="s">
         <v>896</v>
       </c>
       <c r="B894">
         <v>1</v>
       </c>
       <c r="C894">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D894">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="895" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A895" t="s">
         <v>897</v>
       </c>
       <c r="B895">
         <v>1</v>
       </c>
       <c r="C895">
         <v>1</v>
       </c>
       <c r="D895">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
         <v>898</v>
       </c>
       <c r="B896">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C896">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D896">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
         <v>899</v>
       </c>
       <c r="B897">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C897">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D897">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
         <v>900</v>
       </c>
       <c r="B898">
         <v>1</v>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
       <c r="D898">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
         <v>901</v>
       </c>
       <c r="B899">
         <v>1</v>
       </c>
       <c r="C899">
         <v>1</v>
       </c>
       <c r="D899">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
         <v>902</v>
       </c>
       <c r="B900">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C900">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D900">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="901" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A901" t="s">
         <v>903</v>
       </c>
       <c r="B901">
         <v>1</v>
       </c>
       <c r="C901">
         <v>1</v>
       </c>
       <c r="D901">
         <v>0</v>
       </c>
     </row>
     <row r="902" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A902" t="s">
         <v>904</v>
       </c>
       <c r="B902">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C902">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D902">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="903" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A903" t="s">
         <v>905</v>
       </c>
       <c r="B903">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C903">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D903">
         <v>0</v>
       </c>
     </row>
     <row r="904" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
         <v>906</v>
       </c>
       <c r="B904">
         <v>1</v>
       </c>
       <c r="C904">
         <v>1</v>
       </c>
       <c r="D904">
         <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
         <v>907</v>
       </c>
       <c r="B905">
         <v>1</v>
@@ -21473,317 +21074,317 @@
         <v>0</v>
       </c>
     </row>
     <row r="909" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
         <v>911</v>
       </c>
       <c r="B909">
         <v>1</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
       <c r="D909">
         <v>0</v>
       </c>
     </row>
     <row r="910" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
         <v>912</v>
       </c>
       <c r="B910">
         <v>1</v>
       </c>
       <c r="C910">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D910">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
         <v>913</v>
       </c>
       <c r="B911">
         <v>1</v>
       </c>
       <c r="C911">
         <v>1</v>
       </c>
       <c r="D911">
         <v>0</v>
       </c>
     </row>
     <row r="912" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
         <v>914</v>
       </c>
       <c r="B912">
         <v>1</v>
       </c>
       <c r="C912">
         <v>1</v>
       </c>
       <c r="D912">
         <v>0</v>
       </c>
     </row>
     <row r="913" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
         <v>915</v>
       </c>
       <c r="B913">
         <v>1</v>
       </c>
       <c r="C913">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D913">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="914" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
         <v>916</v>
       </c>
       <c r="B914">
         <v>1</v>
       </c>
       <c r="C914">
         <v>1</v>
       </c>
       <c r="D914">
         <v>0</v>
       </c>
     </row>
     <row r="915" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
         <v>917</v>
       </c>
       <c r="B915">
         <v>1</v>
       </c>
       <c r="C915">
         <v>1</v>
       </c>
       <c r="D915">
         <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
         <v>918</v>
       </c>
       <c r="B916">
         <v>2</v>
       </c>
       <c r="C916">
         <v>2</v>
       </c>
       <c r="D916">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
         <v>919</v>
       </c>
       <c r="B917">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C917">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D917">
         <v>0</v>
       </c>
     </row>
     <row r="918" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
         <v>920</v>
       </c>
       <c r="B918">
         <v>1</v>
       </c>
       <c r="C918">
         <v>1</v>
       </c>
       <c r="D918">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
         <v>921</v>
       </c>
       <c r="B919">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C919">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D919">
         <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
         <v>922</v>
       </c>
       <c r="B920">
         <v>1</v>
       </c>
       <c r="C920">
         <v>1</v>
       </c>
       <c r="D920">
         <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
         <v>923</v>
       </c>
       <c r="B921">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C921">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D921">
         <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
         <v>924</v>
       </c>
       <c r="B922">
         <v>1</v>
       </c>
       <c r="C922">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D922">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="923" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
         <v>925</v>
       </c>
       <c r="B923">
         <v>1</v>
       </c>
       <c r="C923">
         <v>1</v>
       </c>
       <c r="D923">
         <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
         <v>926</v>
       </c>
       <c r="B924">
         <v>1</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
       <c r="D924">
         <v>0</v>
       </c>
     </row>
     <row r="925" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
         <v>927</v>
       </c>
       <c r="B925">
         <v>1</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
       <c r="D925">
         <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
         <v>928</v>
       </c>
       <c r="B926">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C926">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D926">
         <v>0</v>
       </c>
     </row>
     <row r="927" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
         <v>929</v>
       </c>
       <c r="B927">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C927">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D927">
         <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
         <v>930</v>
       </c>
       <c r="B928">
         <v>1</v>
       </c>
       <c r="C928">
         <v>1</v>
       </c>
       <c r="D928">
         <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
         <v>931</v>
       </c>
       <c r="B929">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C929">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D929">
         <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
         <v>932</v>
       </c>
       <c r="B930">
         <v>1</v>
       </c>
       <c r="C930">
         <v>1</v>
       </c>
       <c r="D930">
         <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
         <v>933</v>
       </c>
       <c r="B931">
         <v>1</v>
@@ -21823,208 +21424,208 @@
         <v>0</v>
       </c>
     </row>
     <row r="934" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A934" t="s">
         <v>936</v>
       </c>
       <c r="B934">
         <v>1</v>
       </c>
       <c r="C934">
         <v>1</v>
       </c>
       <c r="D934">
         <v>0</v>
       </c>
     </row>
     <row r="935" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A935" t="s">
         <v>937</v>
       </c>
       <c r="B935">
         <v>1</v>
       </c>
       <c r="C935">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D935">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="936" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A936" t="s">
         <v>938</v>
       </c>
       <c r="B936">
         <v>1</v>
       </c>
       <c r="C936">
         <v>1</v>
       </c>
       <c r="D936">
         <v>0</v>
       </c>
     </row>
     <row r="937" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A937" t="s">
         <v>939</v>
       </c>
       <c r="B937">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C937">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D937">
         <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
         <v>940</v>
       </c>
       <c r="B938">
         <v>1</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
       <c r="D938">
         <v>0</v>
       </c>
     </row>
     <row r="939" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
         <v>941</v>
       </c>
       <c r="B939">
         <v>1</v>
       </c>
       <c r="C939">
         <v>1</v>
       </c>
       <c r="D939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
         <v>942</v>
       </c>
       <c r="B940">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C940">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D940">
         <v>0</v>
       </c>
     </row>
     <row r="941" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
         <v>943</v>
       </c>
       <c r="B941">
         <v>1</v>
       </c>
       <c r="C941">
         <v>1</v>
       </c>
       <c r="D941">
         <v>0</v>
       </c>
     </row>
     <row r="942" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
         <v>944</v>
       </c>
       <c r="B942">
         <v>1</v>
       </c>
       <c r="C942">
         <v>1</v>
       </c>
       <c r="D942">
         <v>0</v>
       </c>
     </row>
     <row r="943" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
         <v>945</v>
       </c>
       <c r="B943">
         <v>1</v>
       </c>
       <c r="C943">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D943">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="944" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
         <v>946</v>
       </c>
       <c r="B944">
         <v>1</v>
       </c>
       <c r="C944">
         <v>1</v>
       </c>
       <c r="D944">
         <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
         <v>947</v>
       </c>
       <c r="B945">
         <v>1</v>
       </c>
       <c r="C945">
         <v>1</v>
       </c>
       <c r="D945">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
         <v>948</v>
       </c>
       <c r="B946">
         <v>1</v>
       </c>
       <c r="C946">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D946">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
         <v>949</v>
       </c>
       <c r="B947">
         <v>1</v>
       </c>
       <c r="C947">
         <v>1</v>
       </c>
       <c r="D947">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
         <v>950</v>
       </c>
       <c r="B948">
         <v>1</v>
       </c>
       <c r="C948">
         <v>1</v>
@@ -22173,135 +21774,135 @@
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
         <v>961</v>
       </c>
       <c r="B959">
         <v>1</v>
       </c>
       <c r="C959">
         <v>1</v>
       </c>
       <c r="D959">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
         <v>962</v>
       </c>
       <c r="B960">
         <v>1</v>
       </c>
       <c r="C960">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D960">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
         <v>963</v>
       </c>
       <c r="B961">
         <v>1</v>
       </c>
       <c r="C961">
         <v>1</v>
       </c>
       <c r="D961">
         <v>0</v>
       </c>
     </row>
     <row r="962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
         <v>964</v>
       </c>
       <c r="B962">
         <v>1</v>
       </c>
       <c r="C962">
         <v>1</v>
       </c>
       <c r="D962">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
         <v>965</v>
       </c>
       <c r="B963">
         <v>1</v>
       </c>
       <c r="C963">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D963">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
         <v>966</v>
       </c>
       <c r="B964">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C964">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D964">
         <v>0</v>
       </c>
     </row>
     <row r="965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
         <v>967</v>
       </c>
       <c r="B965">
         <v>1</v>
       </c>
       <c r="C965">
         <v>1</v>
       </c>
       <c r="D965">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
         <v>968</v>
       </c>
       <c r="B966">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C966">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D966">
         <v>0</v>
       </c>
     </row>
     <row r="967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
         <v>969</v>
       </c>
       <c r="B967">
         <v>1</v>
       </c>
       <c r="C967">
         <v>1</v>
       </c>
       <c r="D967">
         <v>0</v>
       </c>
     </row>
     <row r="968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
         <v>970</v>
       </c>
       <c r="B968">
         <v>1</v>
@@ -22324,197 +21925,197 @@
         <v>1</v>
       </c>
       <c r="D969">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
         <v>972</v>
       </c>
       <c r="B970">
         <v>1</v>
       </c>
       <c r="C970">
         <v>1</v>
       </c>
       <c r="D970">
         <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
         <v>973</v>
       </c>
       <c r="B971">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C971">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D971">
         <v>0</v>
       </c>
     </row>
     <row r="972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
         <v>974</v>
       </c>
       <c r="B972">
         <v>1</v>
       </c>
       <c r="C972">
         <v>1</v>
       </c>
       <c r="D972">
         <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
         <v>975</v>
       </c>
       <c r="B973">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C973">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D973">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
         <v>976</v>
       </c>
       <c r="B974">
         <v>1</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
       <c r="D974">
         <v>0</v>
       </c>
     </row>
     <row r="975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
         <v>977</v>
       </c>
       <c r="B975">
         <v>1</v>
       </c>
       <c r="C975">
         <v>1</v>
       </c>
       <c r="D975">
         <v>0</v>
       </c>
     </row>
     <row r="976" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A976" t="s">
         <v>978</v>
       </c>
       <c r="B976">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C976">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D976">
         <v>0</v>
       </c>
     </row>
     <row r="977" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A977" t="s">
         <v>979</v>
       </c>
       <c r="B977">
         <v>1</v>
       </c>
       <c r="C977">
         <v>1</v>
       </c>
       <c r="D977">
         <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
         <v>980</v>
       </c>
       <c r="B978">
         <v>1</v>
       </c>
       <c r="C978">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D978">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
         <v>981</v>
       </c>
       <c r="B979">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C979">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D979">
         <v>0</v>
       </c>
     </row>
     <row r="980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
         <v>982</v>
       </c>
       <c r="B980">
         <v>1</v>
       </c>
       <c r="C980">
         <v>1</v>
       </c>
       <c r="D980">
         <v>0</v>
       </c>
     </row>
     <row r="981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
         <v>983</v>
       </c>
       <c r="B981">
         <v>1</v>
       </c>
       <c r="C981">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D981">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
         <v>984</v>
       </c>
       <c r="B982">
         <v>1</v>
       </c>
       <c r="C982">
         <v>1</v>
       </c>
       <c r="D982">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
         <v>985</v>
       </c>
       <c r="B983">
         <v>1</v>
       </c>
       <c r="C983">
         <v>1</v>
@@ -22548,96 +22149,96 @@
         <v>1</v>
       </c>
       <c r="D985">
         <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
         <v>988</v>
       </c>
       <c r="B986">
         <v>1</v>
       </c>
       <c r="C986">
         <v>1</v>
       </c>
       <c r="D986">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
         <v>989</v>
       </c>
       <c r="B987">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C987">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D987">
         <v>0</v>
       </c>
     </row>
     <row r="988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
         <v>990</v>
       </c>
       <c r="B988">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C988">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D988">
         <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
         <v>991</v>
       </c>
       <c r="B989">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C989">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D989">
         <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
         <v>992</v>
       </c>
       <c r="B990">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C990">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D990">
         <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
         <v>993</v>
       </c>
       <c r="B991">
         <v>1</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
       <c r="D991">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
         <v>994</v>
       </c>
       <c r="B992">
         <v>1</v>
@@ -22646,54 +22247,54 @@
         <v>1</v>
       </c>
       <c r="D992">
         <v>0</v>
       </c>
     </row>
     <row r="993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
         <v>995</v>
       </c>
       <c r="B993">
         <v>1</v>
       </c>
       <c r="C993">
         <v>1</v>
       </c>
       <c r="D993">
         <v>0</v>
       </c>
     </row>
     <row r="994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
         <v>996</v>
       </c>
       <c r="B994">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C994">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D994">
         <v>0</v>
       </c>
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
         <v>997</v>
       </c>
       <c r="B995">
         <v>1</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
       <c r="D995">
         <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
         <v>998</v>
       </c>
       <c r="B996">
         <v>1</v>
@@ -22716,222 +22317,222 @@
         <v>1</v>
       </c>
       <c r="D997">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
         <v>1000</v>
       </c>
       <c r="B998">
         <v>1</v>
       </c>
       <c r="C998">
         <v>1</v>
       </c>
       <c r="D998">
         <v>0</v>
       </c>
     </row>
     <row r="999" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A999" t="s">
         <v>1001</v>
       </c>
       <c r="B999">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C999">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D999">
         <v>1</v>
       </c>
     </row>
     <row r="1000" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1000" t="s">
         <v>1002</v>
       </c>
       <c r="B1000">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1000">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1000">
         <v>0</v>
       </c>
     </row>
     <row r="1001" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1001" t="s">
         <v>1003</v>
       </c>
       <c r="B1001">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1001">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1001">
         <v>0</v>
       </c>
     </row>
     <row r="1002" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1002" t="s">
         <v>1004</v>
       </c>
       <c r="B1002">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1002">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1002">
         <v>0</v>
       </c>
     </row>
     <row r="1003" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1003" t="s">
         <v>1005</v>
       </c>
       <c r="B1003">
         <v>1</v>
       </c>
       <c r="C1003">
         <v>1</v>
       </c>
       <c r="D1003">
         <v>0</v>
       </c>
     </row>
     <row r="1004" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1004" t="s">
         <v>1006</v>
       </c>
       <c r="B1004">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1004">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1004">
         <v>0</v>
       </c>
     </row>
     <row r="1005" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1005" t="s">
         <v>1007</v>
       </c>
       <c r="B1005">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1005">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1005">
         <v>0</v>
       </c>
     </row>
     <row r="1006" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1006" t="s">
         <v>1008</v>
       </c>
       <c r="B1006">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1006">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1006">
         <v>0</v>
       </c>
     </row>
     <row r="1007" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1007" t="s">
         <v>1009</v>
       </c>
       <c r="B1007">
         <v>1</v>
       </c>
       <c r="C1007">
         <v>1</v>
       </c>
       <c r="D1007">
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1008" t="s">
         <v>1010</v>
       </c>
       <c r="B1008">
         <v>1</v>
       </c>
       <c r="C1008">
         <v>1</v>
       </c>
       <c r="D1008">
         <v>0</v>
       </c>
     </row>
     <row r="1009" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1009" t="s">
         <v>1011</v>
       </c>
       <c r="B1009">
         <v>1</v>
       </c>
       <c r="C1009">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1009">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1010" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1010" t="s">
         <v>1012</v>
       </c>
       <c r="B1010">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1010">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1010">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1011" t="s">
         <v>1013</v>
       </c>
       <c r="B1011">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1011">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1011">
         <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1012" t="s">
         <v>1014</v>
       </c>
       <c r="B1012">
         <v>1</v>
       </c>
       <c r="C1012">
         <v>1</v>
       </c>
       <c r="D1012">
         <v>0</v>
       </c>
     </row>
     <row r="1013" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1013" t="s">
         <v>1015</v>
       </c>
       <c r="B1013">
         <v>1</v>
@@ -22940,138 +22541,138 @@
         <v>1</v>
       </c>
       <c r="D1013">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1014" t="s">
         <v>1016</v>
       </c>
       <c r="B1014">
         <v>1</v>
       </c>
       <c r="C1014">
         <v>1</v>
       </c>
       <c r="D1014">
         <v>0</v>
       </c>
     </row>
     <row r="1015" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1015" t="s">
         <v>1017</v>
       </c>
       <c r="B1015">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1015">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1015">
         <v>0</v>
       </c>
     </row>
     <row r="1016" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1016" t="s">
         <v>1018</v>
       </c>
       <c r="B1016">
         <v>1</v>
       </c>
       <c r="C1016">
         <v>1</v>
       </c>
       <c r="D1016">
         <v>0</v>
       </c>
     </row>
     <row r="1017" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1017" t="s">
         <v>1019</v>
       </c>
       <c r="B1017">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1017">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1017">
         <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1018" t="s">
         <v>1020</v>
       </c>
       <c r="B1018">
         <v>1</v>
       </c>
       <c r="C1018">
         <v>1</v>
       </c>
       <c r="D1018">
         <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1019" t="s">
         <v>1021</v>
       </c>
       <c r="B1019">
         <v>1</v>
       </c>
       <c r="C1019">
         <v>1</v>
       </c>
       <c r="D1019">
         <v>0</v>
       </c>
     </row>
     <row r="1020" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1020" t="s">
         <v>1022</v>
       </c>
       <c r="B1020">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1020">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1020">
         <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1021" t="s">
         <v>1023</v>
       </c>
       <c r="B1021">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1021">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1021">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1022" t="s">
         <v>1024</v>
       </c>
       <c r="B1022">
         <v>1</v>
       </c>
       <c r="C1022">
         <v>1</v>
       </c>
       <c r="D1022">
         <v>0</v>
       </c>
     </row>
     <row r="1023" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1023" t="s">
         <v>1025</v>
       </c>
       <c r="B1023">
         <v>1</v>
@@ -23080,54 +22681,54 @@
         <v>1</v>
       </c>
       <c r="D1023">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1024" t="s">
         <v>1026</v>
       </c>
       <c r="B1024">
         <v>1</v>
       </c>
       <c r="C1024">
         <v>1</v>
       </c>
       <c r="D1024">
         <v>0</v>
       </c>
     </row>
     <row r="1025" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1025" t="s">
         <v>1027</v>
       </c>
       <c r="B1025">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1025">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1025">
         <v>0</v>
       </c>
     </row>
     <row r="1026" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1026" t="s">
         <v>1028</v>
       </c>
       <c r="B1026">
         <v>2</v>
       </c>
       <c r="C1026">
         <v>2</v>
       </c>
       <c r="D1026">
         <v>0</v>
       </c>
     </row>
     <row r="1027" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1027" t="s">
         <v>1029</v>
       </c>
       <c r="B1027">
         <v>1</v>
@@ -23150,138 +22751,138 @@
         <v>1</v>
       </c>
       <c r="D1028">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1029" t="s">
         <v>1031</v>
       </c>
       <c r="B1029">
         <v>1</v>
       </c>
       <c r="C1029">
         <v>1</v>
       </c>
       <c r="D1029">
         <v>0</v>
       </c>
     </row>
     <row r="1030" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1030" t="s">
         <v>1032</v>
       </c>
       <c r="B1030">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1030">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1030">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1031" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1031" t="s">
         <v>1033</v>
       </c>
       <c r="B1031">
         <v>1</v>
       </c>
       <c r="C1031">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1031">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1032" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1032" t="s">
         <v>1034</v>
       </c>
       <c r="B1032">
         <v>1</v>
       </c>
       <c r="C1032">
         <v>1</v>
       </c>
       <c r="D1032">
         <v>0</v>
       </c>
     </row>
     <row r="1033" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1033" t="s">
         <v>1035</v>
       </c>
       <c r="B1033">
         <v>1</v>
       </c>
       <c r="C1033">
         <v>1</v>
       </c>
       <c r="D1033">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1034" t="s">
         <v>1036</v>
       </c>
       <c r="B1034">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1034">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1034">
         <v>0</v>
       </c>
     </row>
     <row r="1035" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1035" t="s">
         <v>1037</v>
       </c>
       <c r="B1035">
         <v>1</v>
       </c>
       <c r="C1035">
         <v>1</v>
       </c>
       <c r="D1035">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1036" t="s">
         <v>1038</v>
       </c>
       <c r="B1036">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1036">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1036">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1037" t="s">
         <v>1039</v>
       </c>
       <c r="B1037">
         <v>1</v>
       </c>
       <c r="C1037">
         <v>1</v>
       </c>
       <c r="D1037">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1038" t="s">
         <v>1040</v>
       </c>
       <c r="B1038">
         <v>1</v>
@@ -23304,138 +22905,138 @@
         <v>2</v>
       </c>
       <c r="D1039">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1040" t="s">
         <v>1042</v>
       </c>
       <c r="B1040">
         <v>1</v>
       </c>
       <c r="C1040">
         <v>1</v>
       </c>
       <c r="D1040">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1041" t="s">
         <v>1043</v>
       </c>
       <c r="B1041">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1041">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1041">
         <v>0</v>
       </c>
     </row>
     <row r="1042" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1042" t="s">
         <v>1044</v>
       </c>
       <c r="B1042">
         <v>1</v>
       </c>
       <c r="C1042">
         <v>1</v>
       </c>
       <c r="D1042">
         <v>0</v>
       </c>
     </row>
     <row r="1043" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1043" t="s">
         <v>1045</v>
       </c>
       <c r="B1043">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1043">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1043">
         <v>0</v>
       </c>
     </row>
     <row r="1044" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1044" t="s">
         <v>1046</v>
       </c>
       <c r="B1044">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1044">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1044">
         <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1045" t="s">
         <v>1047</v>
       </c>
       <c r="B1045">
         <v>1</v>
       </c>
       <c r="C1045">
         <v>1</v>
       </c>
       <c r="D1045">
         <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1046" t="s">
         <v>1048</v>
       </c>
       <c r="B1046">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1046">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1046">
         <v>0</v>
       </c>
     </row>
     <row r="1047" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1047" t="s">
         <v>1049</v>
       </c>
       <c r="B1047">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1047">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1047">
         <v>0</v>
       </c>
     </row>
     <row r="1048" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1048" t="s">
         <v>1050</v>
       </c>
       <c r="B1048">
         <v>1</v>
       </c>
       <c r="C1048">
         <v>1</v>
       </c>
       <c r="D1048">
         <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1049" t="s">
         <v>1051</v>
       </c>
       <c r="B1049">
         <v>1</v>
@@ -23444,194 +23045,194 @@
         <v>1</v>
       </c>
       <c r="D1049">
         <v>0</v>
       </c>
     </row>
     <row r="1050" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1050" t="s">
         <v>1052</v>
       </c>
       <c r="B1050">
         <v>1</v>
       </c>
       <c r="C1050">
         <v>1</v>
       </c>
       <c r="D1050">
         <v>0</v>
       </c>
     </row>
     <row r="1051" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1051" t="s">
         <v>1053</v>
       </c>
       <c r="B1051">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1051">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1051">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1052" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1052" t="s">
         <v>1054</v>
       </c>
       <c r="B1052">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1052">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1052">
         <v>0</v>
       </c>
     </row>
     <row r="1053" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1053" t="s">
         <v>1055</v>
       </c>
       <c r="B1053">
         <v>1</v>
       </c>
       <c r="C1053">
         <v>1</v>
       </c>
       <c r="D1053">
         <v>0</v>
       </c>
     </row>
     <row r="1054" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1054" t="s">
         <v>1056</v>
       </c>
       <c r="B1054">
         <v>1</v>
       </c>
       <c r="C1054">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1054">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1055" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1055" t="s">
         <v>1057</v>
       </c>
       <c r="B1055">
         <v>1</v>
       </c>
       <c r="C1055">
         <v>1</v>
       </c>
       <c r="D1055">
         <v>0</v>
       </c>
     </row>
     <row r="1056" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1056" t="s">
         <v>1058</v>
       </c>
       <c r="B1056">
         <v>1</v>
       </c>
       <c r="C1056">
         <v>1</v>
       </c>
       <c r="D1056">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1057" t="s">
         <v>1059</v>
       </c>
       <c r="B1057">
         <v>1</v>
       </c>
       <c r="C1057">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1057">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1058" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1058" t="s">
         <v>1060</v>
       </c>
       <c r="B1058">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1058">
         <v>1</v>
       </c>
       <c r="D1058">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1059" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1059" t="s">
         <v>1061</v>
       </c>
       <c r="B1059">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1059">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1059">
         <v>0</v>
       </c>
     </row>
     <row r="1060" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1060" t="s">
         <v>1062</v>
       </c>
       <c r="B1060">
         <v>1</v>
       </c>
       <c r="C1060">
         <v>1</v>
       </c>
       <c r="D1060">
         <v>0</v>
       </c>
     </row>
     <row r="1061" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1061" t="s">
         <v>1063</v>
       </c>
       <c r="B1061">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C1061">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D1061">
         <v>0</v>
       </c>
     </row>
     <row r="1062" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1062" t="s">
         <v>1064</v>
       </c>
       <c r="B1062">
         <v>1</v>
       </c>
       <c r="C1062">
         <v>1</v>
       </c>
       <c r="D1062">
         <v>0</v>
       </c>
     </row>
     <row r="1063" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1063" t="s">
         <v>1065</v>
       </c>
       <c r="B1063">
         <v>1</v>
@@ -23640,197 +23241,197 @@
         <v>1</v>
       </c>
       <c r="D1063">
         <v>0</v>
       </c>
     </row>
     <row r="1064" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1064" t="s">
         <v>1066</v>
       </c>
       <c r="B1064">
         <v>1</v>
       </c>
       <c r="C1064">
         <v>1</v>
       </c>
       <c r="D1064">
         <v>0</v>
       </c>
     </row>
     <row r="1065" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1065" t="s">
         <v>1067</v>
       </c>
       <c r="B1065">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1065">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1065">
         <v>0</v>
       </c>
     </row>
     <row r="1066" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1066" t="s">
         <v>1068</v>
       </c>
       <c r="B1066">
         <v>1</v>
       </c>
       <c r="C1066">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1066">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1067" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1067" t="s">
         <v>1069</v>
       </c>
       <c r="B1067">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1067">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1067">
         <v>0</v>
       </c>
     </row>
     <row r="1068" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1068" t="s">
         <v>1070</v>
       </c>
       <c r="B1068">
         <v>1</v>
       </c>
       <c r="C1068">
         <v>1</v>
       </c>
       <c r="D1068">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1069" t="s">
         <v>1071</v>
       </c>
       <c r="B1069">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1069">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1069">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1070" t="s">
         <v>1072</v>
       </c>
       <c r="B1070">
         <v>1</v>
       </c>
       <c r="C1070">
         <v>1</v>
       </c>
       <c r="D1070">
         <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1071" t="s">
         <v>1073</v>
       </c>
       <c r="B1071">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1071">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1071">
         <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1072" t="s">
         <v>1074</v>
       </c>
       <c r="B1072">
         <v>1</v>
       </c>
       <c r="C1072">
         <v>1</v>
       </c>
       <c r="D1072">
         <v>0</v>
       </c>
     </row>
     <row r="1073" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1073" t="s">
         <v>1075</v>
       </c>
       <c r="B1073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1073">
         <v>0</v>
       </c>
     </row>
     <row r="1074" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1074" t="s">
         <v>1076</v>
       </c>
       <c r="B1074">
         <v>1</v>
       </c>
       <c r="C1074">
         <v>1</v>
       </c>
       <c r="D1074">
         <v>0</v>
       </c>
     </row>
     <row r="1075" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1075" t="s">
         <v>1077</v>
       </c>
       <c r="B1075">
         <v>2</v>
       </c>
       <c r="C1075">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1075">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1076" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1076" t="s">
         <v>1078</v>
       </c>
       <c r="B1076">
         <v>1</v>
       </c>
       <c r="C1076">
         <v>1</v>
       </c>
       <c r="D1076">
         <v>0</v>
       </c>
     </row>
     <row r="1077" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1077" t="s">
         <v>1079</v>
       </c>
       <c r="B1077">
         <v>2</v>
       </c>
       <c r="C1077">
         <v>2</v>
@@ -23920,197 +23521,197 @@
         <v>1</v>
       </c>
       <c r="D1083">
         <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1084" t="s">
         <v>1086</v>
       </c>
       <c r="B1084">
         <v>1</v>
       </c>
       <c r="C1084">
         <v>1</v>
       </c>
       <c r="D1084">
         <v>0</v>
       </c>
     </row>
     <row r="1085" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1085" t="s">
         <v>1087</v>
       </c>
       <c r="B1085">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1085">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1085">
         <v>0</v>
       </c>
     </row>
     <row r="1086" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1086" t="s">
         <v>1088</v>
       </c>
       <c r="B1086">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1086">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1086">
         <v>0</v>
       </c>
     </row>
     <row r="1087" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1087" t="s">
         <v>1089</v>
       </c>
       <c r="B1087">
         <v>1</v>
       </c>
       <c r="C1087">
         <v>1</v>
       </c>
       <c r="D1087">
         <v>0</v>
       </c>
     </row>
     <row r="1088" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1088" t="s">
         <v>1090</v>
       </c>
       <c r="B1088">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1088">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1088">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1089" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1089" t="s">
         <v>1091</v>
       </c>
       <c r="B1089">
         <v>1</v>
       </c>
       <c r="C1089">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1089">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1090" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1090" t="s">
         <v>1092</v>
       </c>
       <c r="B1090">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1090">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1090">
         <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1091" t="s">
         <v>1093</v>
       </c>
       <c r="B1091">
         <v>1</v>
       </c>
       <c r="C1091">
         <v>1</v>
       </c>
       <c r="D1091">
         <v>0</v>
       </c>
     </row>
     <row r="1092" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1092" t="s">
         <v>1094</v>
       </c>
       <c r="B1092">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1092">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1092">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1093" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1093" t="s">
         <v>1095</v>
       </c>
       <c r="B1093">
         <v>1</v>
       </c>
       <c r="C1093">
         <v>1</v>
       </c>
       <c r="D1093">
         <v>0</v>
       </c>
     </row>
     <row r="1094" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1094" t="s">
         <v>1096</v>
       </c>
       <c r="B1094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1094">
         <v>0</v>
       </c>
     </row>
     <row r="1095" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1095" t="s">
         <v>1097</v>
       </c>
       <c r="B1095">
         <v>1</v>
       </c>
       <c r="C1095">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1095">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1096" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1096" t="s">
         <v>1098</v>
       </c>
       <c r="B1096">
         <v>1</v>
       </c>
       <c r="C1096">
         <v>1</v>
       </c>
       <c r="D1096">
         <v>0</v>
       </c>
     </row>
     <row r="1097" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1097" t="s">
         <v>1099</v>
       </c>
       <c r="B1097">
         <v>1</v>
       </c>
       <c r="C1097">
         <v>1</v>
@@ -24133,107 +23734,107 @@
         <v>0</v>
       </c>
     </row>
     <row r="1099" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1099" t="s">
         <v>1101</v>
       </c>
       <c r="B1099">
         <v>1</v>
       </c>
       <c r="C1099">
         <v>1</v>
       </c>
       <c r="D1099">
         <v>0</v>
       </c>
     </row>
     <row r="1100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1100" t="s">
         <v>1102</v>
       </c>
       <c r="B1100">
         <v>1</v>
       </c>
       <c r="C1100">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1100">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1101" t="s">
         <v>1103</v>
       </c>
       <c r="B1101">
         <v>1</v>
       </c>
       <c r="C1101">
         <v>1</v>
       </c>
       <c r="D1101">
         <v>0</v>
       </c>
     </row>
     <row r="1102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1102" t="s">
         <v>1104</v>
       </c>
       <c r="B1102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1102">
         <v>0</v>
       </c>
     </row>
     <row r="1103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1103" t="s">
         <v>1105</v>
       </c>
       <c r="B1103">
         <v>1</v>
       </c>
       <c r="C1103">
         <v>1</v>
       </c>
       <c r="D1103">
         <v>0</v>
       </c>
     </row>
     <row r="1104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1104" t="s">
         <v>1106</v>
       </c>
       <c r="B1104">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C1104">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1104">
         <v>0</v>
       </c>
     </row>
     <row r="1105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1105" t="s">
         <v>1107</v>
       </c>
       <c r="B1105">
         <v>1</v>
       </c>
       <c r="C1105">
         <v>1</v>
       </c>
       <c r="D1105">
         <v>0</v>
       </c>
     </row>
     <row r="1106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1106" t="s">
         <v>1108</v>
       </c>
       <c r="B1106">
         <v>1</v>
@@ -24259,219 +23860,219 @@
         <v>0</v>
       </c>
     </row>
     <row r="1108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1108" t="s">
         <v>1110</v>
       </c>
       <c r="B1108">
         <v>1</v>
       </c>
       <c r="C1108">
         <v>1</v>
       </c>
       <c r="D1108">
         <v>0</v>
       </c>
     </row>
     <row r="1109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1109" t="s">
         <v>1111</v>
       </c>
       <c r="B1109">
         <v>1</v>
       </c>
       <c r="C1109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1109">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1110" t="s">
         <v>1112</v>
       </c>
       <c r="B1110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1110">
         <v>0</v>
       </c>
     </row>
     <row r="1111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1111" t="s">
         <v>1113</v>
       </c>
       <c r="B1111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1111">
         <v>0</v>
       </c>
     </row>
     <row r="1112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1112" t="s">
         <v>1114</v>
       </c>
       <c r="B1112">
         <v>1</v>
       </c>
       <c r="C1112">
         <v>1</v>
       </c>
       <c r="D1112">
         <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1113" t="s">
         <v>1115</v>
       </c>
       <c r="B1113">
         <v>1</v>
       </c>
       <c r="C1113">
         <v>1</v>
       </c>
       <c r="D1113">
         <v>0</v>
       </c>
     </row>
     <row r="1114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1114" t="s">
         <v>1116</v>
       </c>
       <c r="B1114">
         <v>1</v>
       </c>
       <c r="C1114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1114">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1115" t="s">
         <v>1117</v>
       </c>
       <c r="B1115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1115">
         <v>0</v>
       </c>
     </row>
     <row r="1116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1116" t="s">
         <v>1118</v>
       </c>
       <c r="B1116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1116">
         <v>1</v>
       </c>
       <c r="D1116">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1117" t="s">
         <v>1119</v>
       </c>
       <c r="B1117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1117">
         <v>0</v>
       </c>
     </row>
     <row r="1118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1118" t="s">
         <v>1120</v>
       </c>
       <c r="B1118">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1118">
         <v>1</v>
       </c>
       <c r="D1118">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1119" t="s">
         <v>1121</v>
       </c>
       <c r="B1119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1119">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1120" t="s">
         <v>1122</v>
       </c>
       <c r="B1120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1120">
         <v>0</v>
       </c>
     </row>
     <row r="1121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1121" t="s">
         <v>1123</v>
       </c>
       <c r="B1121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1121">
         <v>0</v>
       </c>
     </row>
     <row r="1122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1122" t="s">
         <v>1124</v>
       </c>
       <c r="B1122">
         <v>1</v>
       </c>
       <c r="C1122">
         <v>1</v>
       </c>
       <c r="D1122">
         <v>0</v>
       </c>
     </row>
     <row r="1123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1123" t="s">
         <v>1125</v>
       </c>
       <c r="B1123">
         <v>1</v>
@@ -24508,236 +24109,236 @@
         <v>1</v>
       </c>
       <c r="D1125">
         <v>0</v>
       </c>
     </row>
     <row r="1126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1126" t="s">
         <v>1128</v>
       </c>
       <c r="B1126">
         <v>1</v>
       </c>
       <c r="C1126">
         <v>1</v>
       </c>
       <c r="D1126">
         <v>0</v>
       </c>
     </row>
     <row r="1127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1127" t="s">
         <v>1129</v>
       </c>
       <c r="B1127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1127">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1127">
         <v>0</v>
       </c>
     </row>
     <row r="1128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1128" t="s">
         <v>1130</v>
       </c>
       <c r="B1128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1128">
         <v>0</v>
       </c>
     </row>
     <row r="1129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1129" t="s">
         <v>1131</v>
       </c>
       <c r="B1129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1129">
         <v>0</v>
       </c>
     </row>
     <row r="1130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1130" t="s">
         <v>1132</v>
       </c>
       <c r="B1130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1130">
         <v>0</v>
       </c>
     </row>
     <row r="1131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1131" t="s">
         <v>1133</v>
       </c>
       <c r="B1131">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1131">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1132" t="s">
         <v>1134</v>
       </c>
       <c r="B1132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1132">
         <v>0</v>
       </c>
     </row>
     <row r="1133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1133" t="s">
         <v>1135</v>
       </c>
       <c r="B1133">
         <v>1</v>
       </c>
       <c r="C1133">
         <v>1</v>
       </c>
       <c r="D1133">
         <v>0</v>
       </c>
     </row>
     <row r="1134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1134" t="s">
         <v>1136</v>
       </c>
       <c r="B1134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1134">
         <v>0</v>
       </c>
     </row>
     <row r="1135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1135" t="s">
         <v>1137</v>
       </c>
       <c r="B1135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1135">
         <v>0</v>
       </c>
     </row>
     <row r="1136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1136" t="s">
         <v>1138</v>
       </c>
       <c r="B1136">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1136">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1136">
         <v>0</v>
       </c>
     </row>
     <row r="1137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1137" t="s">
         <v>1139</v>
       </c>
       <c r="B1137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1137">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1138" t="s">
         <v>1140</v>
       </c>
       <c r="B1138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1138">
         <v>0</v>
       </c>
     </row>
     <row r="1139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1139" t="s">
         <v>1141</v>
       </c>
       <c r="B1139">
         <v>1</v>
       </c>
       <c r="C1139">
         <v>1</v>
       </c>
       <c r="D1139">
         <v>0</v>
       </c>
     </row>
     <row r="1140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1140" t="s">
         <v>1142</v>
       </c>
       <c r="B1140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1140">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1140">
         <v>0</v>
       </c>
     </row>
     <row r="1141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1141" t="s">
         <v>1143</v>
       </c>
       <c r="B1141">
         <v>1</v>
       </c>
       <c r="C1141">
         <v>1</v>
       </c>
       <c r="D1141">
         <v>0</v>
       </c>
     </row>
     <row r="1142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1142" t="s">
         <v>1144</v>
       </c>
       <c r="B1142">
         <v>1</v>
@@ -24746,54 +24347,54 @@
         <v>1</v>
       </c>
       <c r="D1142">
         <v>0</v>
       </c>
     </row>
     <row r="1143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1143" t="s">
         <v>1145</v>
       </c>
       <c r="B1143">
         <v>1</v>
       </c>
       <c r="C1143">
         <v>1</v>
       </c>
       <c r="D1143">
         <v>0</v>
       </c>
     </row>
     <row r="1144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1144" t="s">
         <v>1146</v>
       </c>
       <c r="B1144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1144">
         <v>0</v>
       </c>
     </row>
     <row r="1145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1145" t="s">
         <v>1147</v>
       </c>
       <c r="B1145">
         <v>1</v>
       </c>
       <c r="C1145">
         <v>1</v>
       </c>
       <c r="D1145">
         <v>0</v>
       </c>
     </row>
     <row r="1146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1146" t="s">
         <v>1148</v>
       </c>
       <c r="B1146">
         <v>1</v>
@@ -24844,54 +24445,54 @@
         <v>1</v>
       </c>
       <c r="D1149">
         <v>0</v>
       </c>
     </row>
     <row r="1150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1150" t="s">
         <v>1152</v>
       </c>
       <c r="B1150">
         <v>1</v>
       </c>
       <c r="C1150">
         <v>1</v>
       </c>
       <c r="D1150">
         <v>0</v>
       </c>
     </row>
     <row r="1151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1151" t="s">
         <v>1153</v>
       </c>
       <c r="B1151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1151">
         <v>0</v>
       </c>
     </row>
     <row r="1152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1152" t="s">
         <v>1154</v>
       </c>
       <c r="B1152">
         <v>1</v>
       </c>
       <c r="C1152">
         <v>1</v>
       </c>
       <c r="D1152">
         <v>0</v>
       </c>
     </row>
     <row r="1153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1153" t="s">
         <v>1155</v>
       </c>
       <c r="B1153">
         <v>1</v>
@@ -24903,65 +24504,65 @@
         <v>0</v>
       </c>
     </row>
     <row r="1154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1154" t="s">
         <v>1156</v>
       </c>
       <c r="B1154">
         <v>1</v>
       </c>
       <c r="C1154">
         <v>1</v>
       </c>
       <c r="D1154">
         <v>0</v>
       </c>
     </row>
     <row r="1155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1155" t="s">
         <v>1157</v>
       </c>
       <c r="B1155">
         <v>1</v>
       </c>
       <c r="C1155">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1155">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1156" t="s">
         <v>1158</v>
       </c>
       <c r="B1156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1156">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1156">
         <v>0</v>
       </c>
     </row>
     <row r="1157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1157" t="s">
         <v>1159</v>
       </c>
       <c r="B1157">
         <v>1</v>
       </c>
       <c r="C1157">
         <v>1</v>
       </c>
       <c r="D1157">
         <v>0</v>
       </c>
     </row>
     <row r="1158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1158" t="s">
         <v>1160</v>
       </c>
       <c r="B1158">
         <v>1</v>
@@ -24984,418 +24585,418 @@
         <v>1</v>
       </c>
       <c r="D1159">
         <v>0</v>
       </c>
     </row>
     <row r="1160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1160" t="s">
         <v>1162</v>
       </c>
       <c r="B1160">
         <v>2</v>
       </c>
       <c r="C1160">
         <v>2</v>
       </c>
       <c r="D1160">
         <v>0</v>
       </c>
     </row>
     <row r="1161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1161" t="s">
         <v>1163</v>
       </c>
       <c r="B1161">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1161">
         <v>1</v>
       </c>
       <c r="D1161">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1162" t="s">
         <v>1164</v>
       </c>
       <c r="B1162">
         <v>1</v>
       </c>
       <c r="C1162">
         <v>1</v>
       </c>
       <c r="D1162">
         <v>0</v>
       </c>
     </row>
     <row r="1163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1163" t="s">
         <v>1165</v>
       </c>
       <c r="B1163">
         <v>1</v>
       </c>
       <c r="C1163">
         <v>1</v>
       </c>
       <c r="D1163">
         <v>0</v>
       </c>
     </row>
     <row r="1164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1164" t="s">
         <v>1166</v>
       </c>
       <c r="B1164">
         <v>1</v>
       </c>
       <c r="C1164">
         <v>1</v>
       </c>
       <c r="D1164">
         <v>0</v>
       </c>
     </row>
     <row r="1165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1165" t="s">
         <v>1167</v>
       </c>
       <c r="B1165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1165">
         <v>0</v>
       </c>
     </row>
     <row r="1166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1166" t="s">
         <v>1168</v>
       </c>
       <c r="B1166">
         <v>1</v>
       </c>
       <c r="C1166">
         <v>1</v>
       </c>
       <c r="D1166">
         <v>0</v>
       </c>
     </row>
     <row r="1167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1167" t="s">
         <v>1169</v>
       </c>
       <c r="B1167">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1167">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1167">
         <v>0</v>
       </c>
     </row>
     <row r="1168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1168" t="s">
         <v>1170</v>
       </c>
       <c r="B1168">
         <v>1</v>
       </c>
       <c r="C1168">
         <v>1</v>
       </c>
       <c r="D1168">
         <v>0</v>
       </c>
     </row>
     <row r="1169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1169" t="s">
         <v>1171</v>
       </c>
       <c r="B1169">
         <v>1</v>
       </c>
       <c r="C1169">
         <v>1</v>
       </c>
       <c r="D1169">
         <v>0</v>
       </c>
     </row>
     <row r="1170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1170" t="s">
         <v>1172</v>
       </c>
       <c r="B1170">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1170">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1170">
         <v>0</v>
       </c>
     </row>
     <row r="1171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1171" t="s">
         <v>1173</v>
       </c>
       <c r="B1171">
         <v>1</v>
       </c>
       <c r="C1171">
         <v>1</v>
       </c>
       <c r="D1171">
         <v>0</v>
       </c>
     </row>
     <row r="1172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1172" t="s">
         <v>1174</v>
       </c>
       <c r="B1172">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1172">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1172">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1173" t="s">
         <v>1175</v>
       </c>
       <c r="B1173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1173">
         <v>0</v>
       </c>
     </row>
     <row r="1174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1174" t="s">
         <v>1176</v>
       </c>
       <c r="B1174">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C1174">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1174">
         <v>0</v>
       </c>
     </row>
     <row r="1175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1175" t="s">
         <v>1177</v>
       </c>
       <c r="B1175">
         <v>1</v>
       </c>
       <c r="C1175">
         <v>1</v>
       </c>
       <c r="D1175">
         <v>0</v>
       </c>
     </row>
     <row r="1176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1176" t="s">
         <v>1178</v>
       </c>
       <c r="B1176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1176">
         <v>0</v>
       </c>
     </row>
     <row r="1177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1177" t="s">
         <v>1179</v>
       </c>
       <c r="B1177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1177">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1177">
         <v>0</v>
       </c>
     </row>
     <row r="1178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1178" t="s">
         <v>1180</v>
       </c>
       <c r="B1178">
         <v>1</v>
       </c>
       <c r="C1178">
         <v>1</v>
       </c>
       <c r="D1178">
         <v>0</v>
       </c>
     </row>
     <row r="1179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1179" t="s">
         <v>1181</v>
       </c>
       <c r="B1179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1179">
         <v>0</v>
       </c>
     </row>
     <row r="1180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1180" t="s">
         <v>1182</v>
       </c>
       <c r="B1180">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1180">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1180">
         <v>0</v>
       </c>
     </row>
     <row r="1181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1181" t="s">
         <v>1183</v>
       </c>
       <c r="B1181">
         <v>2</v>
       </c>
       <c r="C1181">
         <v>2</v>
       </c>
       <c r="D1181">
         <v>0</v>
       </c>
     </row>
     <row r="1182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1182" t="s">
         <v>1184</v>
       </c>
       <c r="B1182">
         <v>1</v>
       </c>
       <c r="C1182">
         <v>1</v>
       </c>
       <c r="D1182">
         <v>0</v>
       </c>
     </row>
     <row r="1183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1183" t="s">
         <v>1185</v>
       </c>
       <c r="B1183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1183">
         <v>0</v>
       </c>
     </row>
     <row r="1184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1184" t="s">
         <v>1186</v>
       </c>
       <c r="B1184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1184">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1184">
         <v>0</v>
       </c>
     </row>
     <row r="1185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1185" t="s">
         <v>1187</v>
       </c>
       <c r="B1185">
         <v>1</v>
       </c>
       <c r="C1185">
         <v>1</v>
       </c>
       <c r="D1185">
         <v>0</v>
       </c>
     </row>
     <row r="1186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1186" t="s">
         <v>1188</v>
       </c>
       <c r="B1186">
         <v>1</v>
       </c>
       <c r="C1186">
         <v>1</v>
       </c>
       <c r="D1186">
         <v>0</v>
       </c>
     </row>
     <row r="1187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1187" t="s">
         <v>1189</v>
       </c>
       <c r="B1187">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1187">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1187">
         <v>0</v>
       </c>
     </row>
     <row r="1188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1188" t="s">
         <v>1190</v>
       </c>
       <c r="B1188">
         <v>1</v>
       </c>
       <c r="C1188">
         <v>1</v>
       </c>
       <c r="D1188">
         <v>0</v>
       </c>
     </row>
     <row r="1189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1189" t="s">
         <v>1191</v>
       </c>
       <c r="B1189">
         <v>1</v>
@@ -25418,166 +25019,166 @@
         <v>1</v>
       </c>
       <c r="D1190">
         <v>0</v>
       </c>
     </row>
     <row r="1191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1191" t="s">
         <v>1193</v>
       </c>
       <c r="B1191">
         <v>1</v>
       </c>
       <c r="C1191">
         <v>1</v>
       </c>
       <c r="D1191">
         <v>0</v>
       </c>
     </row>
     <row r="1192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1192" t="s">
         <v>1194</v>
       </c>
       <c r="B1192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1192">
         <v>0</v>
       </c>
     </row>
     <row r="1193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1193" t="s">
         <v>1195</v>
       </c>
       <c r="B1193">
         <v>1</v>
       </c>
       <c r="C1193">
         <v>1</v>
       </c>
       <c r="D1193">
         <v>0</v>
       </c>
     </row>
     <row r="1194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1194" t="s">
         <v>1196</v>
       </c>
       <c r="B1194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1194">
         <v>0</v>
       </c>
     </row>
     <row r="1195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1195" t="s">
         <v>1197</v>
       </c>
       <c r="B1195">
         <v>1</v>
       </c>
       <c r="C1195">
         <v>1</v>
       </c>
       <c r="D1195">
         <v>0</v>
       </c>
     </row>
     <row r="1196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1196" t="s">
         <v>1198</v>
       </c>
       <c r="B1196">
         <v>1</v>
       </c>
       <c r="C1196">
         <v>1</v>
       </c>
       <c r="D1196">
         <v>0</v>
       </c>
     </row>
     <row r="1197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1197" t="s">
         <v>1199</v>
       </c>
       <c r="B1197">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1197">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1197">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1198" t="s">
         <v>1200</v>
       </c>
       <c r="B1198">
         <v>1</v>
       </c>
       <c r="C1198">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1198">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1199" t="s">
         <v>1201</v>
       </c>
       <c r="B1199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1199">
         <v>0</v>
       </c>
     </row>
     <row r="1200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1200" t="s">
         <v>1202</v>
       </c>
       <c r="B1200">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1200">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1200">
         <v>0</v>
       </c>
     </row>
     <row r="1201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1201" t="s">
         <v>1203</v>
       </c>
       <c r="B1201">
         <v>1</v>
       </c>
       <c r="C1201">
         <v>1</v>
       </c>
       <c r="D1201">
         <v>0</v>
       </c>
     </row>
     <row r="1202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1202" t="s">
         <v>1204</v>
       </c>
       <c r="B1202">
         <v>1</v>
@@ -25600,166 +25201,166 @@
         <v>1</v>
       </c>
       <c r="D1203">
         <v>0</v>
       </c>
     </row>
     <row r="1204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1204" t="s">
         <v>1206</v>
       </c>
       <c r="B1204">
         <v>2</v>
       </c>
       <c r="C1204">
         <v>2</v>
       </c>
       <c r="D1204">
         <v>0</v>
       </c>
     </row>
     <row r="1205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1205" t="s">
         <v>1207</v>
       </c>
       <c r="B1205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1205">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1205">
         <v>0</v>
       </c>
     </row>
     <row r="1206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1206" t="s">
         <v>1208</v>
       </c>
       <c r="B1206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1206">
         <v>0</v>
       </c>
     </row>
     <row r="1207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1207" t="s">
         <v>1209</v>
       </c>
       <c r="B1207">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1207">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1207">
         <v>0</v>
       </c>
     </row>
     <row r="1208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1208" t="s">
         <v>1210</v>
       </c>
       <c r="B1208">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1208">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1208">
         <v>0</v>
       </c>
     </row>
     <row r="1209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1209" t="s">
         <v>1211</v>
       </c>
       <c r="B1209">
         <v>1</v>
       </c>
       <c r="C1209">
         <v>1</v>
       </c>
       <c r="D1209">
         <v>0</v>
       </c>
     </row>
     <row r="1210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1210" t="s">
         <v>1212</v>
       </c>
       <c r="B1210">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1210">
         <v>2</v>
       </c>
       <c r="D1210">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1211" t="s">
         <v>1213</v>
       </c>
       <c r="B1211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1211">
         <v>0</v>
       </c>
     </row>
     <row r="1212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1212" t="s">
         <v>1214</v>
       </c>
       <c r="B1212">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1212">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1212">
         <v>0</v>
       </c>
     </row>
     <row r="1213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1213" t="s">
         <v>1215</v>
       </c>
       <c r="B1213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1213">
         <v>0</v>
       </c>
     </row>
     <row r="1214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1214" t="s">
         <v>1216</v>
       </c>
       <c r="B1214">
         <v>1</v>
       </c>
       <c r="C1214">
         <v>1</v>
       </c>
       <c r="D1214">
         <v>0</v>
       </c>
     </row>
     <row r="1215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1215" t="s">
         <v>1217</v>
       </c>
       <c r="B1215">
         <v>1</v>
@@ -25782,54 +25383,54 @@
         <v>2</v>
       </c>
       <c r="D1216">
         <v>0</v>
       </c>
     </row>
     <row r="1217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1217" t="s">
         <v>1219</v>
       </c>
       <c r="B1217">
         <v>1</v>
       </c>
       <c r="C1217">
         <v>1</v>
       </c>
       <c r="D1217">
         <v>0</v>
       </c>
     </row>
     <row r="1218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1218" t="s">
         <v>1220</v>
       </c>
       <c r="B1218">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C1218">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1218">
         <v>0</v>
       </c>
     </row>
     <row r="1219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1219" t="s">
         <v>1221</v>
       </c>
       <c r="B1219">
         <v>2</v>
       </c>
       <c r="C1219">
         <v>2</v>
       </c>
       <c r="D1219">
         <v>0</v>
       </c>
     </row>
     <row r="1220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1220" t="s">
         <v>1222</v>
       </c>
       <c r="B1220">
         <v>1</v>
@@ -25866,519 +25467,519 @@
         <v>1</v>
       </c>
       <c r="D1222">
         <v>0</v>
       </c>
     </row>
     <row r="1223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1223" t="s">
         <v>1225</v>
       </c>
       <c r="B1223">
         <v>1</v>
       </c>
       <c r="C1223">
         <v>1</v>
       </c>
       <c r="D1223">
         <v>0</v>
       </c>
     </row>
     <row r="1224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1224" t="s">
         <v>1226</v>
       </c>
       <c r="B1224">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1224">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1224">
         <v>0</v>
       </c>
     </row>
     <row r="1225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1225" t="s">
         <v>1227</v>
       </c>
       <c r="B1225">
         <v>1</v>
       </c>
       <c r="C1225">
         <v>1</v>
       </c>
       <c r="D1225">
         <v>0</v>
       </c>
     </row>
     <row r="1226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1226" t="s">
         <v>1228</v>
       </c>
       <c r="B1226">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1226">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1226">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1227" t="s">
         <v>1229</v>
       </c>
       <c r="B1227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1227">
         <v>0</v>
       </c>
     </row>
     <row r="1228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1228" t="s">
         <v>1230</v>
       </c>
       <c r="B1228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1228">
         <v>0</v>
       </c>
     </row>
     <row r="1229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1229" t="s">
         <v>1231</v>
       </c>
       <c r="B1229">
         <v>1</v>
       </c>
       <c r="C1229">
         <v>1</v>
       </c>
       <c r="D1229">
         <v>0</v>
       </c>
     </row>
     <row r="1230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1230" t="s">
         <v>1232</v>
       </c>
       <c r="B1230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1230">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1230">
         <v>0</v>
       </c>
     </row>
     <row r="1231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1231" t="s">
         <v>1233</v>
       </c>
       <c r="B1231">
         <v>1</v>
       </c>
       <c r="C1231">
         <v>1</v>
       </c>
       <c r="D1231">
         <v>0</v>
       </c>
     </row>
     <row r="1232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1232" t="s">
         <v>1234</v>
       </c>
       <c r="B1232">
         <v>1</v>
       </c>
       <c r="C1232">
         <v>1</v>
       </c>
       <c r="D1232">
         <v>0</v>
       </c>
     </row>
     <row r="1233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1233" t="s">
         <v>1235</v>
       </c>
       <c r="B1233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1233">
         <v>0</v>
       </c>
     </row>
     <row r="1234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1234" t="s">
         <v>1236</v>
       </c>
       <c r="B1234">
         <v>1</v>
       </c>
       <c r="C1234">
         <v>1</v>
       </c>
       <c r="D1234">
         <v>0</v>
       </c>
     </row>
     <row r="1235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1235" t="s">
         <v>1237</v>
       </c>
       <c r="B1235">
         <v>1</v>
       </c>
       <c r="C1235">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1235">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1236" t="s">
         <v>1238</v>
       </c>
       <c r="B1236">
         <v>1</v>
       </c>
       <c r="C1236">
         <v>1</v>
       </c>
       <c r="D1236">
         <v>0</v>
       </c>
     </row>
     <row r="1237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1237" t="s">
         <v>1239</v>
       </c>
       <c r="B1237">
         <v>1</v>
       </c>
       <c r="C1237">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1237">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1238" t="s">
         <v>1240</v>
       </c>
       <c r="B1238">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1238">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1238">
         <v>0</v>
       </c>
     </row>
     <row r="1239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1239" t="s">
         <v>1241</v>
       </c>
       <c r="B1239">
         <v>1</v>
       </c>
       <c r="C1239">
         <v>1</v>
       </c>
       <c r="D1239">
         <v>0</v>
       </c>
     </row>
     <row r="1240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1240" t="s">
         <v>1242</v>
       </c>
       <c r="B1240">
         <v>1</v>
       </c>
       <c r="C1240">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1240">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1241" t="s">
         <v>1243</v>
       </c>
       <c r="B1241">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1241">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1241">
         <v>0</v>
       </c>
     </row>
     <row r="1242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1242" t="s">
         <v>1244</v>
       </c>
       <c r="B1242">
         <v>1</v>
       </c>
       <c r="C1242">
         <v>1</v>
       </c>
       <c r="D1242">
         <v>0</v>
       </c>
     </row>
     <row r="1243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1243" t="s">
         <v>1245</v>
       </c>
       <c r="B1243">
         <v>1</v>
       </c>
       <c r="C1243">
         <v>1</v>
       </c>
       <c r="D1243">
         <v>0</v>
       </c>
     </row>
     <row r="1244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1244" t="s">
         <v>1246</v>
       </c>
       <c r="B1244">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1244">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1244">
         <v>0</v>
       </c>
     </row>
     <row r="1245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1245" t="s">
         <v>1247</v>
       </c>
       <c r="B1245">
         <v>1</v>
       </c>
       <c r="C1245">
         <v>1</v>
       </c>
       <c r="D1245">
         <v>0</v>
       </c>
     </row>
     <row r="1246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1246" t="s">
         <v>1248</v>
       </c>
       <c r="B1246">
         <v>1</v>
       </c>
       <c r="C1246">
         <v>1</v>
       </c>
       <c r="D1246">
         <v>0</v>
       </c>
     </row>
     <row r="1247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1247" t="s">
         <v>1249</v>
       </c>
       <c r="B1247">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1247">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1247">
         <v>0</v>
       </c>
     </row>
     <row r="1248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1248" t="s">
         <v>1250</v>
       </c>
       <c r="B1248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1248">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1248">
         <v>0</v>
       </c>
     </row>
     <row r="1249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1249" t="s">
         <v>1251</v>
       </c>
       <c r="B1249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1249">
         <v>0</v>
       </c>
     </row>
     <row r="1250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1250" t="s">
         <v>1252</v>
       </c>
       <c r="B1250">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1250">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1250">
         <v>0</v>
       </c>
     </row>
     <row r="1251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1251" t="s">
         <v>1253</v>
       </c>
       <c r="B1251">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1251">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1251">
         <v>0</v>
       </c>
     </row>
     <row r="1252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1252" t="s">
         <v>1254</v>
       </c>
       <c r="B1252">
         <v>1</v>
       </c>
       <c r="C1252">
         <v>1</v>
       </c>
       <c r="D1252">
         <v>0</v>
       </c>
     </row>
     <row r="1253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1253" t="s">
         <v>1255</v>
       </c>
       <c r="B1253">
         <v>1</v>
       </c>
       <c r="C1253">
         <v>1</v>
       </c>
       <c r="D1253">
         <v>0</v>
       </c>
     </row>
     <row r="1254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1254" t="s">
         <v>1256</v>
       </c>
       <c r="B1254">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1254">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1254">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1255" t="s">
         <v>1257</v>
       </c>
       <c r="B1255">
         <v>1</v>
       </c>
       <c r="C1255">
         <v>1</v>
       </c>
       <c r="D1255">
         <v>0</v>
       </c>
     </row>
     <row r="1256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1256" t="s">
         <v>1258</v>
       </c>
       <c r="B1256">
         <v>1</v>
       </c>
       <c r="C1256">
         <v>1</v>
       </c>
       <c r="D1256">
         <v>0</v>
       </c>
     </row>
     <row r="1257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1257" t="s">
         <v>1259</v>
       </c>
       <c r="B1257">
         <v>1</v>
       </c>
       <c r="C1257">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1257">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1258" t="s">
         <v>1260</v>
       </c>
       <c r="B1258">
         <v>1</v>
       </c>
       <c r="C1258">
         <v>1</v>
       </c>
       <c r="D1258">
         <v>0</v>
       </c>
     </row>
     <row r="1259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1259" t="s">
         <v>1261</v>
       </c>
       <c r="B1259">
         <v>1</v>
       </c>
       <c r="C1259">
         <v>1</v>
@@ -26401,68 +26002,68 @@
         <v>0</v>
       </c>
     </row>
     <row r="1261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1261" t="s">
         <v>1263</v>
       </c>
       <c r="B1261">
         <v>1</v>
       </c>
       <c r="C1261">
         <v>1</v>
       </c>
       <c r="D1261">
         <v>0</v>
       </c>
     </row>
     <row r="1262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1262" t="s">
         <v>1264</v>
       </c>
       <c r="B1262">
         <v>1</v>
       </c>
       <c r="C1262">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1262">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1263" t="s">
         <v>1265</v>
       </c>
       <c r="B1263">
         <v>1</v>
       </c>
       <c r="C1263">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1263">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1264" t="s">
         <v>1266</v>
       </c>
       <c r="B1264">
         <v>1</v>
       </c>
       <c r="C1264">
         <v>1</v>
       </c>
       <c r="D1264">
         <v>0</v>
       </c>
     </row>
     <row r="1265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1265" t="s">
         <v>1267</v>
       </c>
       <c r="B1265">
         <v>1</v>
       </c>
       <c r="C1265">
         <v>1</v>
@@ -26482,155 +26083,155 @@
         <v>1</v>
       </c>
       <c r="D1266">
         <v>0</v>
       </c>
     </row>
     <row r="1267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1267" t="s">
         <v>1269</v>
       </c>
       <c r="B1267">
         <v>1</v>
       </c>
       <c r="C1267">
         <v>1</v>
       </c>
       <c r="D1267">
         <v>0</v>
       </c>
     </row>
     <row r="1268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1268" t="s">
         <v>1270</v>
       </c>
       <c r="B1268">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1268">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1268">
         <v>0</v>
       </c>
     </row>
     <row r="1269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1269" t="s">
         <v>1271</v>
       </c>
       <c r="B1269">
         <v>1</v>
       </c>
       <c r="C1269">
         <v>1</v>
       </c>
       <c r="D1269">
         <v>0</v>
       </c>
     </row>
     <row r="1270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1270" t="s">
         <v>1272</v>
       </c>
       <c r="B1270">
         <v>1</v>
       </c>
       <c r="C1270">
         <v>1</v>
       </c>
       <c r="D1270">
         <v>0</v>
       </c>
     </row>
     <row r="1271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1271" t="s">
         <v>1273</v>
       </c>
       <c r="B1271">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1271">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1271">
         <v>0</v>
       </c>
     </row>
     <row r="1272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1272" t="s">
         <v>1274</v>
       </c>
       <c r="B1272">
         <v>1</v>
       </c>
       <c r="C1272">
         <v>1</v>
       </c>
       <c r="D1272">
         <v>0</v>
       </c>
     </row>
     <row r="1273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1273" t="s">
         <v>1275</v>
       </c>
       <c r="B1273">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1273">
         <v>2</v>
       </c>
       <c r="D1273">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1274" t="s">
         <v>1276</v>
       </c>
       <c r="B1274">
         <v>1</v>
       </c>
       <c r="C1274">
         <v>1</v>
       </c>
       <c r="D1274">
         <v>0</v>
       </c>
     </row>
     <row r="1275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1275" t="s">
         <v>1277</v>
       </c>
       <c r="B1275">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1275">
         <v>1</v>
       </c>
       <c r="D1275">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1276" t="s">
         <v>1278</v>
       </c>
       <c r="B1276">
         <v>1</v>
       </c>
       <c r="C1276">
         <v>1</v>
       </c>
       <c r="D1276">
         <v>0</v>
       </c>
     </row>
     <row r="1277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1277" t="s">
         <v>1279</v>
       </c>
       <c r="B1277">
         <v>1</v>
       </c>
       <c r="C1277">
         <v>1</v>
@@ -26639,177 +26240,177 @@
         <v>0</v>
       </c>
     </row>
     <row r="1278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1278" t="s">
         <v>1280</v>
       </c>
       <c r="B1278">
         <v>1</v>
       </c>
       <c r="C1278">
         <v>1</v>
       </c>
       <c r="D1278">
         <v>0</v>
       </c>
     </row>
     <row r="1279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1279" t="s">
         <v>1281</v>
       </c>
       <c r="B1279">
         <v>1</v>
       </c>
       <c r="C1279">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1279">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1280" t="s">
         <v>1282</v>
       </c>
       <c r="B1280">
         <v>1</v>
       </c>
       <c r="C1280">
         <v>1</v>
       </c>
       <c r="D1280">
         <v>0</v>
       </c>
     </row>
     <row r="1281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1281" t="s">
         <v>1283</v>
       </c>
       <c r="B1281">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1281">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1281">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1282" t="s">
         <v>1284</v>
       </c>
       <c r="B1282">
         <v>1</v>
       </c>
       <c r="C1282">
         <v>1</v>
       </c>
       <c r="D1282">
         <v>0</v>
       </c>
     </row>
     <row r="1283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1283" t="s">
         <v>1285</v>
       </c>
       <c r="B1283">
         <v>1</v>
       </c>
       <c r="C1283">
         <v>1</v>
       </c>
       <c r="D1283">
         <v>0</v>
       </c>
     </row>
     <row r="1284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1284" t="s">
         <v>1286</v>
       </c>
       <c r="B1284">
         <v>1</v>
       </c>
       <c r="C1284">
         <v>1</v>
       </c>
       <c r="D1284">
         <v>0</v>
       </c>
     </row>
     <row r="1285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1285" t="s">
         <v>1287</v>
       </c>
       <c r="B1285">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1285">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1285">
         <v>0</v>
       </c>
     </row>
     <row r="1286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1286" t="s">
         <v>1288</v>
       </c>
       <c r="B1286">
         <v>1</v>
       </c>
       <c r="C1286">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1286">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1287" t="s">
         <v>1289</v>
       </c>
       <c r="B1287">
         <v>1</v>
       </c>
       <c r="C1287">
         <v>1</v>
       </c>
       <c r="D1287">
         <v>0</v>
       </c>
     </row>
     <row r="1288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1288" t="s">
         <v>1290</v>
       </c>
       <c r="B1288">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1288">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1288">
         <v>0</v>
       </c>
     </row>
     <row r="1289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1289" t="s">
         <v>1291</v>
       </c>
       <c r="B1289">
         <v>1</v>
       </c>
       <c r="C1289">
         <v>1</v>
       </c>
       <c r="D1289">
         <v>0</v>
       </c>
     </row>
     <row r="1290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1290" t="s">
         <v>1292</v>
       </c>
       <c r="B1290">
         <v>1</v>
@@ -26860,110 +26461,110 @@
         <v>1</v>
       </c>
       <c r="D1293">
         <v>0</v>
       </c>
     </row>
     <row r="1294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1294" t="s">
         <v>1296</v>
       </c>
       <c r="B1294">
         <v>1</v>
       </c>
       <c r="C1294">
         <v>1</v>
       </c>
       <c r="D1294">
         <v>0</v>
       </c>
     </row>
     <row r="1295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1295" t="s">
         <v>1297</v>
       </c>
       <c r="B1295">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1295">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1295">
         <v>0</v>
       </c>
     </row>
     <row r="1296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1296" t="s">
         <v>1298</v>
       </c>
       <c r="B1296">
         <v>1</v>
       </c>
       <c r="C1296">
         <v>1</v>
       </c>
       <c r="D1296">
         <v>0</v>
       </c>
     </row>
     <row r="1297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1297" t="s">
         <v>1299</v>
       </c>
       <c r="B1297">
         <v>1</v>
       </c>
       <c r="C1297">
         <v>1</v>
       </c>
       <c r="D1297">
         <v>0</v>
       </c>
     </row>
     <row r="1298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1298" t="s">
         <v>1300</v>
       </c>
       <c r="B1298">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1298">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1298">
         <v>0</v>
       </c>
     </row>
     <row r="1299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1299" t="s">
         <v>1301</v>
       </c>
       <c r="B1299">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1299">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1299">
         <v>0</v>
       </c>
     </row>
     <row r="1300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1300" t="s">
         <v>1302</v>
       </c>
       <c r="B1300">
         <v>1</v>
       </c>
       <c r="C1300">
         <v>1</v>
       </c>
       <c r="D1300">
         <v>0</v>
       </c>
     </row>
     <row r="1301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1301" t="s">
         <v>1303</v>
       </c>
       <c r="B1301">
         <v>1</v>
@@ -26986,71 +26587,71 @@
         <v>1</v>
       </c>
       <c r="D1302">
         <v>0</v>
       </c>
     </row>
     <row r="1303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1303" t="s">
         <v>1305</v>
       </c>
       <c r="B1303">
         <v>1</v>
       </c>
       <c r="C1303">
         <v>1</v>
       </c>
       <c r="D1303">
         <v>0</v>
       </c>
     </row>
     <row r="1304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1304" t="s">
         <v>1306</v>
       </c>
       <c r="B1304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1304">
         <v>0</v>
       </c>
     </row>
     <row r="1305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1305" t="s">
         <v>1307</v>
       </c>
       <c r="B1305">
         <v>1</v>
       </c>
       <c r="C1305">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1305">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1306" t="s">
         <v>1308</v>
       </c>
       <c r="B1306">
         <v>1</v>
       </c>
       <c r="C1306">
         <v>1</v>
       </c>
       <c r="D1306">
         <v>0</v>
       </c>
     </row>
     <row r="1307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1307" t="s">
         <v>1309</v>
       </c>
       <c r="B1307">
         <v>1</v>
       </c>
       <c r="C1307">
         <v>1</v>
@@ -27059,110 +26660,110 @@
         <v>0</v>
       </c>
     </row>
     <row r="1308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1308" t="s">
         <v>1310</v>
       </c>
       <c r="B1308">
         <v>1</v>
       </c>
       <c r="C1308">
         <v>1</v>
       </c>
       <c r="D1308">
         <v>0</v>
       </c>
     </row>
     <row r="1309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1309" t="s">
         <v>1311</v>
       </c>
       <c r="B1309">
         <v>1</v>
       </c>
       <c r="C1309">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1309">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1310" t="s">
         <v>1312</v>
       </c>
       <c r="B1310">
         <v>1</v>
       </c>
       <c r="C1310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1310">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1311" t="s">
         <v>1313</v>
       </c>
       <c r="B1311">
         <v>1</v>
       </c>
       <c r="C1311">
         <v>1</v>
       </c>
       <c r="D1311">
         <v>0</v>
       </c>
     </row>
     <row r="1312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1312" t="s">
         <v>1314</v>
       </c>
       <c r="B1312">
         <v>1</v>
       </c>
       <c r="C1312">
         <v>1</v>
       </c>
       <c r="D1312">
         <v>0</v>
       </c>
     </row>
     <row r="1313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1313" t="s">
         <v>1315</v>
       </c>
       <c r="B1313">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1313">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1313">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1314" t="s">
         <v>1316</v>
       </c>
       <c r="B1314">
         <v>1</v>
       </c>
       <c r="C1314">
         <v>1</v>
       </c>
       <c r="D1314">
         <v>0</v>
       </c>
     </row>
     <row r="1315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1315" t="s">
         <v>1317</v>
       </c>
       <c r="B1315">
         <v>1</v>
       </c>
       <c r="C1315">
         <v>1</v>
@@ -27171,303 +26772,303 @@
         <v>0</v>
       </c>
     </row>
     <row r="1316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1316" t="s">
         <v>1318</v>
       </c>
       <c r="B1316">
         <v>1</v>
       </c>
       <c r="C1316">
         <v>1</v>
       </c>
       <c r="D1316">
         <v>0</v>
       </c>
     </row>
     <row r="1317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1317" t="s">
         <v>1319</v>
       </c>
       <c r="B1317">
         <v>1</v>
       </c>
       <c r="C1317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1317">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1318" t="s">
         <v>1320</v>
       </c>
       <c r="B1318">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1318">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1318">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1319" t="s">
         <v>1321</v>
       </c>
       <c r="B1319">
         <v>1</v>
       </c>
       <c r="C1319">
         <v>1</v>
       </c>
       <c r="D1319">
         <v>0</v>
       </c>
     </row>
     <row r="1320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1320" t="s">
         <v>1322</v>
       </c>
       <c r="B1320">
         <v>1</v>
       </c>
       <c r="C1320">
         <v>1</v>
       </c>
       <c r="D1320">
         <v>0</v>
       </c>
     </row>
     <row r="1321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1321" t="s">
         <v>1323</v>
       </c>
       <c r="B1321">
         <v>1</v>
       </c>
       <c r="C1321">
         <v>1</v>
       </c>
       <c r="D1321">
         <v>0</v>
       </c>
     </row>
     <row r="1322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1322" t="s">
         <v>1324</v>
       </c>
       <c r="B1322">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="C1322">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D1322">
         <v>0</v>
       </c>
     </row>
     <row r="1323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1323" t="s">
         <v>1325</v>
       </c>
       <c r="B1323">
         <v>1</v>
       </c>
       <c r="C1323">
         <v>1</v>
       </c>
       <c r="D1323">
         <v>0</v>
       </c>
     </row>
     <row r="1324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1324" t="s">
         <v>1326</v>
       </c>
       <c r="B1324">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C1324">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1324">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1325" t="s">
         <v>1327</v>
       </c>
       <c r="B1325">
         <v>1</v>
       </c>
       <c r="C1325">
         <v>1</v>
       </c>
       <c r="D1325">
         <v>0</v>
       </c>
     </row>
     <row r="1326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1326" t="s">
         <v>1328</v>
       </c>
       <c r="B1326">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1326">
         <v>1</v>
       </c>
       <c r="D1326">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1327" t="s">
         <v>1329</v>
       </c>
       <c r="B1327">
         <v>1</v>
       </c>
       <c r="C1327">
         <v>1</v>
       </c>
       <c r="D1327">
         <v>0</v>
       </c>
     </row>
     <row r="1328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1328" t="s">
         <v>1330</v>
       </c>
       <c r="B1328">
         <v>1</v>
       </c>
       <c r="C1328">
         <v>1</v>
       </c>
       <c r="D1328">
         <v>0</v>
       </c>
     </row>
     <row r="1329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1329" t="s">
         <v>1331</v>
       </c>
       <c r="B1329">
         <v>3</v>
       </c>
       <c r="C1329">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1329">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1330" t="s">
         <v>1332</v>
       </c>
       <c r="B1330">
         <v>1</v>
       </c>
       <c r="C1330">
         <v>1</v>
       </c>
       <c r="D1330">
         <v>0</v>
       </c>
     </row>
     <row r="1331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1331" t="s">
         <v>1333</v>
       </c>
       <c r="B1331">
         <v>1</v>
       </c>
       <c r="C1331">
         <v>1</v>
       </c>
       <c r="D1331">
         <v>0</v>
       </c>
     </row>
     <row r="1332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1332" t="s">
         <v>1334</v>
       </c>
       <c r="B1332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1332">
         <v>0</v>
       </c>
     </row>
     <row r="1333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1333" t="s">
         <v>1335</v>
       </c>
       <c r="B1333">
         <v>1</v>
       </c>
       <c r="C1333">
         <v>1</v>
       </c>
       <c r="D1333">
         <v>0</v>
       </c>
     </row>
     <row r="1334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1334" t="s">
         <v>1336</v>
       </c>
       <c r="B1334">
         <v>1</v>
       </c>
       <c r="C1334">
         <v>1</v>
       </c>
       <c r="D1334">
         <v>0</v>
       </c>
     </row>
     <row r="1335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1335" t="s">
         <v>1337</v>
       </c>
       <c r="B1335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1335">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1335">
         <v>0</v>
       </c>
     </row>
     <row r="1336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1336" t="s">
         <v>1338</v>
       </c>
       <c r="B1336">
         <v>1</v>
       </c>
       <c r="C1336">
         <v>1</v>
       </c>
       <c r="D1336">
         <v>0</v>
       </c>
     </row>
     <row r="1337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1337" t="s">
         <v>1339</v>
       </c>
       <c r="B1337">
         <v>1</v>
@@ -27476,208 +27077,208 @@
         <v>1</v>
       </c>
       <c r="D1337">
         <v>0</v>
       </c>
     </row>
     <row r="1338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1338" t="s">
         <v>1340</v>
       </c>
       <c r="B1338">
         <v>1</v>
       </c>
       <c r="C1338">
         <v>1</v>
       </c>
       <c r="D1338">
         <v>0</v>
       </c>
     </row>
     <row r="1339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1339" t="s">
         <v>1341</v>
       </c>
       <c r="B1339">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1339">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1339">
         <v>0</v>
       </c>
     </row>
     <row r="1340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1340" t="s">
         <v>1342</v>
       </c>
       <c r="B1340">
         <v>1</v>
       </c>
       <c r="C1340">
         <v>1</v>
       </c>
       <c r="D1340">
         <v>0</v>
       </c>
     </row>
     <row r="1341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1341" t="s">
         <v>1343</v>
       </c>
       <c r="B1341">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1341">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1341">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1342" t="s">
         <v>1344</v>
       </c>
       <c r="B1342">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1342">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1342">
         <v>0</v>
       </c>
     </row>
     <row r="1343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1343" t="s">
         <v>1345</v>
       </c>
       <c r="B1343">
         <v>1</v>
       </c>
       <c r="C1343">
         <v>1</v>
       </c>
       <c r="D1343">
         <v>0</v>
       </c>
     </row>
     <row r="1344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1344" t="s">
         <v>1346</v>
       </c>
       <c r="B1344">
         <v>1</v>
       </c>
       <c r="C1344">
         <v>1</v>
       </c>
       <c r="D1344">
         <v>0</v>
       </c>
     </row>
     <row r="1345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1345" t="s">
         <v>1347</v>
       </c>
       <c r="B1345">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1345">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1345">
         <v>0</v>
       </c>
     </row>
     <row r="1346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1346" t="s">
         <v>1348</v>
       </c>
       <c r="B1346">
         <v>1</v>
       </c>
       <c r="C1346">
         <v>1</v>
       </c>
       <c r="D1346">
         <v>0</v>
       </c>
     </row>
     <row r="1347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1347" t="s">
         <v>1349</v>
       </c>
       <c r="B1347">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1347">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1347">
         <v>0</v>
       </c>
     </row>
     <row r="1348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1348" t="s">
         <v>1350</v>
       </c>
       <c r="B1348">
         <v>1</v>
       </c>
       <c r="C1348">
         <v>1</v>
       </c>
       <c r="D1348">
         <v>0</v>
       </c>
     </row>
     <row r="1349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1349" t="s">
         <v>1351</v>
       </c>
       <c r="B1349">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1349">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1349">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1350" t="s">
         <v>1352</v>
       </c>
       <c r="B1350">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1350">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1350">
         <v>0</v>
       </c>
     </row>
     <row r="1351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1351" t="s">
         <v>1353</v>
       </c>
       <c r="B1351">
         <v>1</v>
       </c>
       <c r="C1351">
         <v>1</v>
       </c>
       <c r="D1351">
         <v>0</v>
       </c>
     </row>
     <row r="1352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1352" t="s">
         <v>1354</v>
       </c>
       <c r="B1352">
         <v>1</v>
@@ -27686,995 +27287,995 @@
         <v>1</v>
       </c>
       <c r="D1352">
         <v>0</v>
       </c>
     </row>
     <row r="1353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1353" t="s">
         <v>1355</v>
       </c>
       <c r="B1353">
         <v>2</v>
       </c>
       <c r="C1353">
         <v>2</v>
       </c>
       <c r="D1353">
         <v>0</v>
       </c>
     </row>
     <row r="1354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1354" t="s">
         <v>1356</v>
       </c>
       <c r="B1354">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1354">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1354">
         <v>0</v>
       </c>
     </row>
     <row r="1355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1355" t="s">
         <v>1357</v>
       </c>
       <c r="B1355">
         <v>1</v>
       </c>
       <c r="C1355">
         <v>1</v>
       </c>
       <c r="D1355">
         <v>0</v>
       </c>
     </row>
     <row r="1356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1356" t="s">
         <v>1358</v>
       </c>
       <c r="B1356">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1356">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1356">
         <v>0</v>
       </c>
     </row>
     <row r="1357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1357" t="s">
         <v>1359</v>
       </c>
       <c r="B1357">
         <v>1</v>
       </c>
       <c r="C1357">
         <v>1</v>
       </c>
       <c r="D1357">
         <v>0</v>
       </c>
     </row>
     <row r="1358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1358" t="s">
         <v>1360</v>
       </c>
       <c r="B1358">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1358">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1358">
         <v>0</v>
       </c>
     </row>
     <row r="1359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1359" t="s">
         <v>1361</v>
       </c>
       <c r="B1359">
         <v>1</v>
       </c>
       <c r="C1359">
         <v>1</v>
       </c>
       <c r="D1359">
         <v>0</v>
       </c>
     </row>
     <row r="1360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1360" t="s">
         <v>1362</v>
       </c>
       <c r="B1360">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C1360">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1360">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1361" t="s">
         <v>1363</v>
       </c>
       <c r="B1361">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1361">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1361">
         <v>0</v>
       </c>
     </row>
     <row r="1362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1362" t="s">
         <v>1364</v>
       </c>
       <c r="B1362">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1362">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1362">
         <v>0</v>
       </c>
     </row>
     <row r="1363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1363" t="s">
         <v>1365</v>
       </c>
       <c r="B1363">
         <v>1</v>
       </c>
       <c r="C1363">
         <v>1</v>
       </c>
       <c r="D1363">
         <v>0</v>
       </c>
     </row>
     <row r="1364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1364" t="s">
         <v>1366</v>
       </c>
       <c r="B1364">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1364">
         <v>1</v>
       </c>
       <c r="D1364">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1365" t="s">
         <v>1367</v>
       </c>
       <c r="B1365">
         <v>1</v>
       </c>
       <c r="C1365">
         <v>1</v>
       </c>
       <c r="D1365">
         <v>0</v>
       </c>
     </row>
     <row r="1366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1366" t="s">
         <v>1368</v>
       </c>
       <c r="B1366">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1366">
         <v>1</v>
       </c>
       <c r="D1366">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1367" t="s">
         <v>1369</v>
       </c>
       <c r="B1367">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1367">
         <v>1</v>
       </c>
       <c r="D1367">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1368" t="s">
         <v>1370</v>
       </c>
       <c r="B1368">
         <v>1</v>
       </c>
       <c r="C1368">
         <v>1</v>
       </c>
       <c r="D1368">
         <v>0</v>
       </c>
     </row>
     <row r="1369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1369" t="s">
         <v>1371</v>
       </c>
       <c r="B1369">
         <v>1</v>
       </c>
       <c r="C1369">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1369">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1370" t="s">
         <v>1372</v>
       </c>
       <c r="B1370">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="C1370">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D1370">
         <v>0</v>
       </c>
     </row>
     <row r="1371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1371" t="s">
         <v>1373</v>
       </c>
       <c r="B1371">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1371">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1371">
         <v>0</v>
       </c>
     </row>
     <row r="1372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1372" t="s">
         <v>1374</v>
       </c>
       <c r="B1372">
         <v>1</v>
       </c>
       <c r="C1372">
         <v>1</v>
       </c>
       <c r="D1372">
         <v>0</v>
       </c>
     </row>
     <row r="1373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1373" t="s">
         <v>1375</v>
       </c>
       <c r="B1373">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1373">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1373">
         <v>0</v>
       </c>
     </row>
     <row r="1374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1374" t="s">
         <v>1376</v>
       </c>
       <c r="B1374">
         <v>1</v>
       </c>
       <c r="C1374">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1374">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1375" t="s">
         <v>1377</v>
       </c>
       <c r="B1375">
         <v>1</v>
       </c>
       <c r="C1375">
         <v>1</v>
       </c>
       <c r="D1375">
         <v>0</v>
       </c>
     </row>
     <row r="1376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1376" t="s">
         <v>1378</v>
       </c>
       <c r="B1376">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1376">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1376">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1377" t="s">
         <v>1379</v>
       </c>
       <c r="B1377">
         <v>1</v>
       </c>
       <c r="C1377">
         <v>1</v>
       </c>
       <c r="D1377">
         <v>0</v>
       </c>
     </row>
     <row r="1378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1378" t="s">
         <v>1380</v>
       </c>
       <c r="B1378">
         <v>1</v>
       </c>
       <c r="C1378">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1378">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1379" t="s">
         <v>1381</v>
       </c>
       <c r="B1379">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1379">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1379">
         <v>0</v>
       </c>
     </row>
     <row r="1380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1380" t="s">
         <v>1382</v>
       </c>
       <c r="B1380">
         <v>1</v>
       </c>
       <c r="C1380">
         <v>1</v>
       </c>
       <c r="D1380">
         <v>0</v>
       </c>
     </row>
     <row r="1381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1381" t="s">
         <v>1383</v>
       </c>
       <c r="B1381">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1381">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1381">
         <v>0</v>
       </c>
     </row>
     <row r="1382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1382" t="s">
         <v>1384</v>
       </c>
       <c r="B1382">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1382">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1382">
         <v>0</v>
       </c>
     </row>
     <row r="1383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1383" t="s">
         <v>1385</v>
       </c>
       <c r="B1383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1383">
         <v>0</v>
       </c>
     </row>
     <row r="1384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1384" t="s">
         <v>1386</v>
       </c>
       <c r="B1384">
         <v>1</v>
       </c>
       <c r="C1384">
         <v>1</v>
       </c>
       <c r="D1384">
         <v>0</v>
       </c>
     </row>
     <row r="1385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1385" t="s">
         <v>1387</v>
       </c>
       <c r="B1385">
         <v>1</v>
       </c>
       <c r="C1385">
         <v>1</v>
       </c>
       <c r="D1385">
         <v>0</v>
       </c>
     </row>
     <row r="1386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1386" t="s">
         <v>1388</v>
       </c>
       <c r="B1386">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1386">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1386">
         <v>0</v>
       </c>
     </row>
     <row r="1387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1387" t="s">
         <v>1389</v>
       </c>
       <c r="B1387">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1387">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1387">
         <v>0</v>
       </c>
     </row>
     <row r="1388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1388" t="s">
         <v>1390</v>
       </c>
       <c r="B1388">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1388">
         <v>1</v>
       </c>
       <c r="D1388">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1389" t="s">
         <v>1391</v>
       </c>
       <c r="B1389">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1389">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1389">
         <v>0</v>
       </c>
     </row>
     <row r="1390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1390" t="s">
         <v>1392</v>
       </c>
       <c r="B1390">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1390">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1390">
         <v>0</v>
       </c>
     </row>
     <row r="1391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1391" t="s">
         <v>1393</v>
       </c>
       <c r="B1391">
         <v>1</v>
       </c>
       <c r="C1391">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1391">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1392" t="s">
         <v>1394</v>
       </c>
       <c r="B1392">
         <v>1</v>
       </c>
       <c r="C1392">
         <v>1</v>
       </c>
       <c r="D1392">
         <v>0</v>
       </c>
     </row>
     <row r="1393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1393" t="s">
         <v>1395</v>
       </c>
       <c r="B1393">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1393">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1393">
         <v>0</v>
       </c>
     </row>
     <row r="1394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1394" t="s">
         <v>1396</v>
       </c>
       <c r="B1394">
         <v>1</v>
       </c>
       <c r="C1394">
         <v>1</v>
       </c>
       <c r="D1394">
         <v>0</v>
       </c>
     </row>
     <row r="1395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1395" t="s">
         <v>1397</v>
       </c>
       <c r="B1395">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1395">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1395">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1396" t="s">
         <v>1398</v>
       </c>
       <c r="B1396">
         <v>1</v>
       </c>
       <c r="C1396">
         <v>1</v>
       </c>
       <c r="D1396">
         <v>0</v>
       </c>
     </row>
     <row r="1397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1397" t="s">
         <v>1399</v>
       </c>
       <c r="B1397">
         <v>1</v>
       </c>
       <c r="C1397">
         <v>1</v>
       </c>
       <c r="D1397">
         <v>0</v>
       </c>
     </row>
     <row r="1398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1398" t="s">
         <v>1400</v>
       </c>
       <c r="B1398">
         <v>1</v>
       </c>
       <c r="C1398">
         <v>1</v>
       </c>
       <c r="D1398">
         <v>0</v>
       </c>
     </row>
     <row r="1399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1399" t="s">
         <v>1401</v>
       </c>
       <c r="B1399">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1399">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1399">
         <v>0</v>
       </c>
     </row>
     <row r="1400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1400" t="s">
         <v>1402</v>
       </c>
       <c r="B1400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1400">
         <v>0</v>
       </c>
     </row>
     <row r="1401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1401" t="s">
         <v>1403</v>
       </c>
       <c r="B1401">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1401">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1401">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1402" t="s">
         <v>1404</v>
       </c>
       <c r="B1402">
         <v>1</v>
       </c>
       <c r="C1402">
         <v>1</v>
       </c>
       <c r="D1402">
         <v>0</v>
       </c>
     </row>
     <row r="1403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1403" t="s">
         <v>1405</v>
       </c>
       <c r="B1403">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1403">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1403">
         <v>0</v>
       </c>
     </row>
     <row r="1404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1404" t="s">
         <v>1406</v>
       </c>
       <c r="B1404">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1404">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1404">
         <v>0</v>
       </c>
     </row>
     <row r="1405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1405" t="s">
         <v>1407</v>
       </c>
       <c r="B1405">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1405">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1405">
         <v>0</v>
       </c>
     </row>
     <row r="1406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1406" t="s">
         <v>1408</v>
       </c>
       <c r="B1406">
         <v>1</v>
       </c>
       <c r="C1406">
         <v>1</v>
       </c>
       <c r="D1406">
         <v>0</v>
       </c>
     </row>
     <row r="1407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1407" t="s">
         <v>1409</v>
       </c>
       <c r="B1407">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C1407">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1407">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1408" t="s">
         <v>1410</v>
       </c>
       <c r="B1408">
         <v>1</v>
       </c>
       <c r="C1408">
         <v>1</v>
       </c>
       <c r="D1408">
         <v>0</v>
       </c>
     </row>
     <row r="1409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1409" t="s">
         <v>1411</v>
       </c>
       <c r="B1409">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1409">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1409">
         <v>0</v>
       </c>
     </row>
     <row r="1410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1410" t="s">
         <v>1412</v>
       </c>
       <c r="B1410">
         <v>1</v>
       </c>
       <c r="C1410">
         <v>1</v>
       </c>
       <c r="D1410">
         <v>0</v>
       </c>
     </row>
     <row r="1411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1411" t="s">
         <v>1413</v>
       </c>
       <c r="B1411">
         <v>1</v>
       </c>
       <c r="C1411">
         <v>1</v>
       </c>
       <c r="D1411">
         <v>0</v>
       </c>
     </row>
     <row r="1412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1412" t="s">
         <v>1414</v>
       </c>
       <c r="B1412">
         <v>1</v>
       </c>
       <c r="C1412">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1412">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1413" t="s">
         <v>1415</v>
       </c>
       <c r="B1413">
         <v>2</v>
       </c>
       <c r="C1413">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1413">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1414" t="s">
         <v>1416</v>
       </c>
       <c r="B1414">
         <v>1</v>
       </c>
       <c r="C1414">
         <v>1</v>
       </c>
       <c r="D1414">
         <v>0</v>
       </c>
     </row>
     <row r="1415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1415" t="s">
         <v>1417</v>
       </c>
       <c r="B1415">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1415">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1415">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1416" t="s">
         <v>1418</v>
       </c>
       <c r="B1416">
         <v>1</v>
       </c>
       <c r="C1416">
         <v>1</v>
       </c>
       <c r="D1416">
         <v>0</v>
       </c>
     </row>
     <row r="1417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1417" t="s">
         <v>1419</v>
       </c>
       <c r="B1417">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1417">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1417">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="1418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1418" t="s">
         <v>1420</v>
       </c>
       <c r="B1418">
         <v>1</v>
       </c>
       <c r="C1418">
         <v>1</v>
       </c>
       <c r="D1418">
         <v>0</v>
       </c>
     </row>
     <row r="1419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1419" t="s">
         <v>1421</v>
       </c>
       <c r="B1419">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1419">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1419">
         <v>0</v>
       </c>
     </row>
     <row r="1420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1420" t="s">
         <v>1422</v>
       </c>
       <c r="B1420">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1420">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1420">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1421" t="s">
         <v>1423</v>
       </c>
       <c r="B1421">
         <v>1</v>
       </c>
       <c r="C1421">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1421">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1422" t="s">
         <v>1424</v>
       </c>
       <c r="B1422">
         <v>1</v>
       </c>
       <c r="C1422">
         <v>1</v>
       </c>
       <c r="D1422">
         <v>0</v>
       </c>
     </row>
     <row r="1423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1423" t="s">
         <v>1425</v>
       </c>
       <c r="B1423">
         <v>1</v>
       </c>
       <c r="C1423">
         <v>1</v>
@@ -28722,141 +28323,141 @@
         <v>1</v>
       </c>
       <c r="D1426">
         <v>0</v>
       </c>
     </row>
     <row r="1427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1427" t="s">
         <v>1429</v>
       </c>
       <c r="B1427">
         <v>1</v>
       </c>
       <c r="C1427">
         <v>1</v>
       </c>
       <c r="D1427">
         <v>0</v>
       </c>
     </row>
     <row r="1428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1428" t="s">
         <v>1430</v>
       </c>
       <c r="B1428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1428">
         <v>0</v>
       </c>
     </row>
     <row r="1429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1429" t="s">
         <v>1431</v>
       </c>
       <c r="B1429">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1429">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1429">
         <v>0</v>
       </c>
     </row>
     <row r="1430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1430" t="s">
         <v>1432</v>
       </c>
       <c r="B1430">
         <v>2</v>
       </c>
       <c r="C1430">
         <v>2</v>
       </c>
       <c r="D1430">
         <v>0</v>
       </c>
     </row>
     <row r="1431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1431" t="s">
         <v>1433</v>
       </c>
       <c r="B1431">
         <v>1</v>
       </c>
       <c r="C1431">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1431">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1432" t="s">
         <v>1434</v>
       </c>
       <c r="B1432">
         <v>1</v>
       </c>
       <c r="C1432">
         <v>1</v>
       </c>
       <c r="D1432">
         <v>0</v>
       </c>
     </row>
     <row r="1433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1433" t="s">
         <v>1435</v>
       </c>
       <c r="B1433">
         <v>1</v>
       </c>
       <c r="C1433">
         <v>1</v>
       </c>
       <c r="D1433">
         <v>0</v>
       </c>
     </row>
     <row r="1434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1434" t="s">
         <v>1436</v>
       </c>
       <c r="B1434">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1434">
         <v>1</v>
       </c>
       <c r="D1434">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1435" t="s">
         <v>1437</v>
       </c>
       <c r="B1435">
         <v>1</v>
       </c>
       <c r="C1435">
         <v>1</v>
       </c>
       <c r="D1435">
         <v>0</v>
       </c>
     </row>
     <row r="1436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1436" t="s">
         <v>1438</v>
       </c>
       <c r="B1436">
         <v>1</v>
       </c>
       <c r="C1436">
         <v>1</v>
@@ -28890,54 +28491,54 @@
         <v>1</v>
       </c>
       <c r="D1438">
         <v>0</v>
       </c>
     </row>
     <row r="1439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1439" t="s">
         <v>1441</v>
       </c>
       <c r="B1439">
         <v>1</v>
       </c>
       <c r="C1439">
         <v>1</v>
       </c>
       <c r="D1439">
         <v>0</v>
       </c>
     </row>
     <row r="1440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1440" t="s">
         <v>1442</v>
       </c>
       <c r="B1440">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1440">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1440">
         <v>0</v>
       </c>
     </row>
     <row r="1441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1441" t="s">
         <v>1443</v>
       </c>
       <c r="B1441">
         <v>1</v>
       </c>
       <c r="C1441">
         <v>0</v>
       </c>
       <c r="D1441">
         <v>1</v>
       </c>
     </row>
     <row r="1442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1442" t="s">
         <v>1444</v>
       </c>
       <c r="B1442">
         <v>1</v>
@@ -28988,127 +28589,127 @@
         <v>1</v>
       </c>
       <c r="D1445">
         <v>0</v>
       </c>
     </row>
     <row r="1446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1446" t="s">
         <v>1448</v>
       </c>
       <c r="B1446">
         <v>1</v>
       </c>
       <c r="C1446">
         <v>1</v>
       </c>
       <c r="D1446">
         <v>0</v>
       </c>
     </row>
     <row r="1447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1447" t="s">
         <v>1449</v>
       </c>
       <c r="B1447">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1447">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1447">
         <v>0</v>
       </c>
     </row>
     <row r="1448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1448" t="s">
         <v>1450</v>
       </c>
       <c r="B1448">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1448">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1448">
         <v>0</v>
       </c>
     </row>
     <row r="1449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1449" t="s">
         <v>1451</v>
       </c>
       <c r="B1449">
         <v>1</v>
       </c>
       <c r="C1449">
         <v>1</v>
       </c>
       <c r="D1449">
         <v>0</v>
       </c>
     </row>
     <row r="1450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1450" t="s">
         <v>1452</v>
       </c>
       <c r="B1450">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1450">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1450">
         <v>0</v>
       </c>
     </row>
     <row r="1451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1451" t="s">
         <v>1453</v>
       </c>
       <c r="B1451">
         <v>1</v>
       </c>
       <c r="C1451">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1451">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1452" t="s">
         <v>1454</v>
       </c>
       <c r="B1452">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1452">
         <v>1</v>
       </c>
       <c r="D1452">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1453" t="s">
         <v>1455</v>
       </c>
       <c r="B1453">
         <v>1</v>
       </c>
       <c r="C1453">
         <v>1</v>
       </c>
       <c r="D1453">
         <v>0</v>
       </c>
     </row>
     <row r="1454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1454" t="s">
         <v>1456</v>
       </c>
       <c r="B1454">
         <v>1</v>
       </c>
       <c r="C1454">
         <v>1</v>
@@ -29128,68 +28729,68 @@
         <v>1</v>
       </c>
       <c r="D1455">
         <v>0</v>
       </c>
     </row>
     <row r="1456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1456" t="s">
         <v>1458</v>
       </c>
       <c r="B1456">
         <v>1</v>
       </c>
       <c r="C1456">
         <v>1</v>
       </c>
       <c r="D1456">
         <v>0</v>
       </c>
     </row>
     <row r="1457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1457" t="s">
         <v>1459</v>
       </c>
       <c r="B1457">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1457">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1457">
         <v>0</v>
       </c>
     </row>
     <row r="1458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1458" t="s">
         <v>1460</v>
       </c>
       <c r="B1458">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1458">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1458">
         <v>0</v>
       </c>
     </row>
     <row r="1459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1459" t="s">
         <v>1461</v>
       </c>
       <c r="B1459">
         <v>1</v>
       </c>
       <c r="C1459">
         <v>1</v>
       </c>
       <c r="D1459">
         <v>0</v>
       </c>
     </row>
     <row r="1460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1460" t="s">
         <v>1462</v>
       </c>
       <c r="B1460">
         <v>1</v>
@@ -29212,54 +28813,54 @@
         <v>1</v>
       </c>
       <c r="D1461">
         <v>0</v>
       </c>
     </row>
     <row r="1462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1462" t="s">
         <v>1464</v>
       </c>
       <c r="B1462">
         <v>1</v>
       </c>
       <c r="C1462">
         <v>1</v>
       </c>
       <c r="D1462">
         <v>0</v>
       </c>
     </row>
     <row r="1463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1463" t="s">
         <v>1465</v>
       </c>
       <c r="B1463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1463">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1463">
         <v>0</v>
       </c>
     </row>
     <row r="1464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1464" t="s">
         <v>1466</v>
       </c>
       <c r="B1464">
         <v>1</v>
       </c>
       <c r="C1464">
         <v>1</v>
       </c>
       <c r="D1464">
         <v>0</v>
       </c>
     </row>
     <row r="1465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1465" t="s">
         <v>1467</v>
       </c>
       <c r="B1465">
         <v>1</v>
@@ -29282,110 +28883,110 @@
         <v>1</v>
       </c>
       <c r="D1466">
         <v>0</v>
       </c>
     </row>
     <row r="1467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1467" t="s">
         <v>1469</v>
       </c>
       <c r="B1467">
         <v>1</v>
       </c>
       <c r="C1467">
         <v>1</v>
       </c>
       <c r="D1467">
         <v>0</v>
       </c>
     </row>
     <row r="1468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1468" t="s">
         <v>1470</v>
       </c>
       <c r="B1468">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1468">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1468">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1469" t="s">
         <v>1471</v>
       </c>
       <c r="B1469">
         <v>1</v>
       </c>
       <c r="C1469">
         <v>1</v>
       </c>
       <c r="D1469">
         <v>0</v>
       </c>
     </row>
     <row r="1470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1470" t="s">
         <v>1472</v>
       </c>
       <c r="B1470">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1470">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1470">
         <v>0</v>
       </c>
     </row>
     <row r="1471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1471" t="s">
         <v>1473</v>
       </c>
       <c r="B1471">
         <v>1</v>
       </c>
       <c r="C1471">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1471">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1472" t="s">
         <v>1474</v>
       </c>
       <c r="B1472">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1472">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1472">
         <v>0</v>
       </c>
     </row>
     <row r="1473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1473" t="s">
         <v>1475</v>
       </c>
       <c r="B1473">
         <v>1</v>
       </c>
       <c r="C1473">
         <v>1</v>
       </c>
       <c r="D1473">
         <v>0</v>
       </c>
     </row>
     <row r="1474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1474" t="s">
         <v>1476</v>
       </c>
       <c r="B1474">
         <v>1</v>
@@ -29425,163 +29026,163 @@
         <v>0</v>
       </c>
     </row>
     <row r="1477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1477" t="s">
         <v>1479</v>
       </c>
       <c r="B1477">
         <v>1</v>
       </c>
       <c r="C1477">
         <v>1</v>
       </c>
       <c r="D1477">
         <v>0</v>
       </c>
     </row>
     <row r="1478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1478" t="s">
         <v>1480</v>
       </c>
       <c r="B1478">
         <v>1</v>
       </c>
       <c r="C1478">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1478">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1479" t="s">
         <v>1481</v>
       </c>
       <c r="B1479">
         <v>1</v>
       </c>
       <c r="C1479">
         <v>1</v>
       </c>
       <c r="D1479">
         <v>0</v>
       </c>
     </row>
     <row r="1480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1480" t="s">
         <v>1482</v>
       </c>
       <c r="B1480">
         <v>1</v>
       </c>
       <c r="C1480">
         <v>1</v>
       </c>
       <c r="D1480">
         <v>0</v>
       </c>
     </row>
     <row r="1481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1481" t="s">
         <v>1483</v>
       </c>
       <c r="B1481">
         <v>1</v>
       </c>
       <c r="C1481">
         <v>1</v>
       </c>
       <c r="D1481">
         <v>0</v>
       </c>
     </row>
     <row r="1482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1482" t="s">
         <v>1484</v>
       </c>
       <c r="B1482">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1482">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1482">
         <v>0</v>
       </c>
     </row>
     <row r="1483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1483" t="s">
         <v>1485</v>
       </c>
       <c r="B1483">
         <v>1</v>
       </c>
       <c r="C1483">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1483">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1484" t="s">
         <v>1486</v>
       </c>
       <c r="B1484">
         <v>1</v>
       </c>
       <c r="C1484">
         <v>1</v>
       </c>
       <c r="D1484">
         <v>0</v>
       </c>
     </row>
     <row r="1485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1485" t="s">
         <v>1487</v>
       </c>
       <c r="B1485">
         <v>1</v>
       </c>
       <c r="C1485">
         <v>1</v>
       </c>
       <c r="D1485">
         <v>0</v>
       </c>
     </row>
     <row r="1486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1486" t="s">
         <v>1488</v>
       </c>
       <c r="B1486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1486">
         <v>0</v>
       </c>
     </row>
     <row r="1487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1487" t="s">
         <v>1489</v>
       </c>
       <c r="B1487">
         <v>1</v>
       </c>
       <c r="C1487">
         <v>1</v>
       </c>
       <c r="D1487">
         <v>0</v>
       </c>
     </row>
     <row r="1488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1488" t="s">
         <v>1490</v>
       </c>
       <c r="B1488">
         <v>1</v>
@@ -29593,79 +29194,79 @@
         <v>0</v>
       </c>
     </row>
     <row r="1489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1489" t="s">
         <v>1491</v>
       </c>
       <c r="B1489">
         <v>1</v>
       </c>
       <c r="C1489">
         <v>1</v>
       </c>
       <c r="D1489">
         <v>0</v>
       </c>
     </row>
     <row r="1490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1490" t="s">
         <v>1492</v>
       </c>
       <c r="B1490">
         <v>1</v>
       </c>
       <c r="C1490">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1490">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1491" t="s">
         <v>1493</v>
       </c>
       <c r="B1491">
         <v>1</v>
       </c>
       <c r="C1491">
         <v>1</v>
       </c>
       <c r="D1491">
         <v>0</v>
       </c>
     </row>
     <row r="1492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1492" t="s">
         <v>1494</v>
       </c>
       <c r="B1492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1492">
         <v>0</v>
       </c>
     </row>
     <row r="1493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1493" t="s">
         <v>1495</v>
       </c>
       <c r="B1493">
         <v>1</v>
       </c>
       <c r="C1493">
         <v>1</v>
       </c>
       <c r="D1493">
         <v>0</v>
       </c>
     </row>
     <row r="1494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1494" t="s">
         <v>1496</v>
       </c>
       <c r="B1494">
         <v>1</v>
@@ -29677,177 +29278,177 @@
         <v>0</v>
       </c>
     </row>
     <row r="1495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1495" t="s">
         <v>1497</v>
       </c>
       <c r="B1495">
         <v>1</v>
       </c>
       <c r="C1495">
         <v>1</v>
       </c>
       <c r="D1495">
         <v>0</v>
       </c>
     </row>
     <row r="1496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1496" t="s">
         <v>1498</v>
       </c>
       <c r="B1496">
         <v>1</v>
       </c>
       <c r="C1496">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1496">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1497" t="s">
         <v>1499</v>
       </c>
       <c r="B1497">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1497">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1497">
         <v>0</v>
       </c>
     </row>
     <row r="1498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1498" t="s">
         <v>1500</v>
       </c>
       <c r="B1498">
         <v>1</v>
       </c>
       <c r="C1498">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1498">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1499" t="s">
         <v>1501</v>
       </c>
       <c r="B1499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1499">
         <v>0</v>
       </c>
     </row>
     <row r="1500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1500" t="s">
         <v>1502</v>
       </c>
       <c r="B1500">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1500">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1500">
         <v>0</v>
       </c>
     </row>
     <row r="1501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1501" t="s">
         <v>1503</v>
       </c>
       <c r="B1501">
         <v>1</v>
       </c>
       <c r="C1501">
         <v>1</v>
       </c>
       <c r="D1501">
         <v>0</v>
       </c>
     </row>
     <row r="1502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1502" t="s">
         <v>1504</v>
       </c>
       <c r="B1502">
         <v>1</v>
       </c>
       <c r="C1502">
         <v>1</v>
       </c>
       <c r="D1502">
         <v>0</v>
       </c>
     </row>
     <row r="1503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1503" t="s">
         <v>1505</v>
       </c>
       <c r="B1503">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1503">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1503">
         <v>0</v>
       </c>
     </row>
     <row r="1504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1504" t="s">
         <v>1506</v>
       </c>
       <c r="B1504">
         <v>1</v>
       </c>
       <c r="C1504">
         <v>1</v>
       </c>
       <c r="D1504">
         <v>0</v>
       </c>
     </row>
     <row r="1505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1505" t="s">
         <v>1507</v>
       </c>
       <c r="B1505">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1505">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1505">
         <v>0</v>
       </c>
     </row>
     <row r="1506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1506" t="s">
         <v>1508</v>
       </c>
       <c r="B1506">
         <v>1</v>
       </c>
       <c r="C1506">
         <v>1</v>
       </c>
       <c r="D1506">
         <v>0</v>
       </c>
     </row>
     <row r="1507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1507" t="s">
         <v>1509</v>
       </c>
       <c r="B1507">
         <v>1</v>
@@ -29870,54 +29471,54 @@
         <v>1</v>
       </c>
       <c r="D1508">
         <v>0</v>
       </c>
     </row>
     <row r="1509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1509" t="s">
         <v>1511</v>
       </c>
       <c r="B1509">
         <v>1</v>
       </c>
       <c r="C1509">
         <v>1</v>
       </c>
       <c r="D1509">
         <v>0</v>
       </c>
     </row>
     <row r="1510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1510" t="s">
         <v>1512</v>
       </c>
       <c r="B1510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1510">
         <v>0</v>
       </c>
     </row>
     <row r="1511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1511" t="s">
         <v>1513</v>
       </c>
       <c r="B1511">
         <v>1</v>
       </c>
       <c r="C1511">
         <v>1</v>
       </c>
       <c r="D1511">
         <v>0</v>
       </c>
     </row>
     <row r="1512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1512" t="s">
         <v>1514</v>
       </c>
       <c r="B1512">
         <v>1</v>
@@ -29929,82 +29530,82 @@
         <v>0</v>
       </c>
     </row>
     <row r="1513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1513" t="s">
         <v>1515</v>
       </c>
       <c r="B1513">
         <v>1</v>
       </c>
       <c r="C1513">
         <v>1</v>
       </c>
       <c r="D1513">
         <v>0</v>
       </c>
     </row>
     <row r="1514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1514" t="s">
         <v>1516</v>
       </c>
       <c r="B1514">
         <v>1</v>
       </c>
       <c r="C1514">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1514">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1515" t="s">
         <v>1517</v>
       </c>
       <c r="B1515">
         <v>1</v>
       </c>
       <c r="C1515">
         <v>1</v>
       </c>
       <c r="D1515">
         <v>0</v>
       </c>
     </row>
     <row r="1516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1516" t="s">
         <v>1518</v>
       </c>
       <c r="B1516">
         <v>1</v>
       </c>
       <c r="C1516">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1516">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1517" t="s">
         <v>1519</v>
       </c>
       <c r="B1517">
         <v>1</v>
       </c>
       <c r="C1517">
         <v>1</v>
       </c>
       <c r="D1517">
         <v>0</v>
       </c>
     </row>
     <row r="1518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1518" t="s">
         <v>1520</v>
       </c>
       <c r="B1518">
         <v>1</v>
       </c>
       <c r="C1518">
         <v>1</v>
@@ -30027,191 +29628,191 @@
         <v>0</v>
       </c>
     </row>
     <row r="1520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1520" t="s">
         <v>1522</v>
       </c>
       <c r="B1520">
         <v>1</v>
       </c>
       <c r="C1520">
         <v>1</v>
       </c>
       <c r="D1520">
         <v>0</v>
       </c>
     </row>
     <row r="1521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1521" t="s">
         <v>1523</v>
       </c>
       <c r="B1521">
         <v>1</v>
       </c>
       <c r="C1521">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1521">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1522" t="s">
         <v>1524</v>
       </c>
       <c r="B1522">
         <v>1</v>
       </c>
       <c r="C1522">
         <v>1</v>
       </c>
       <c r="D1522">
         <v>0</v>
       </c>
     </row>
     <row r="1523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1523" t="s">
         <v>1525</v>
       </c>
       <c r="B1523">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1523">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1523">
         <v>0</v>
       </c>
     </row>
     <row r="1524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1524" t="s">
         <v>1526</v>
       </c>
       <c r="B1524">
         <v>1</v>
       </c>
       <c r="C1524">
         <v>1</v>
       </c>
       <c r="D1524">
         <v>0</v>
       </c>
     </row>
     <row r="1525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1525" t="s">
         <v>1527</v>
       </c>
       <c r="B1525">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1525">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1525">
         <v>0</v>
       </c>
     </row>
     <row r="1526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1526" t="s">
         <v>1528</v>
       </c>
       <c r="B1526">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1526">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1526">
         <v>0</v>
       </c>
     </row>
     <row r="1527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1527" t="s">
         <v>1529</v>
       </c>
       <c r="B1527">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1527">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1527">
         <v>0</v>
       </c>
     </row>
     <row r="1528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1528" t="s">
         <v>1530</v>
       </c>
       <c r="B1528">
         <v>1</v>
       </c>
       <c r="C1528">
         <v>1</v>
       </c>
       <c r="D1528">
         <v>0</v>
       </c>
     </row>
     <row r="1529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1529" t="s">
         <v>1531</v>
       </c>
       <c r="B1529">
         <v>1</v>
       </c>
       <c r="C1529">
         <v>1</v>
       </c>
       <c r="D1529">
         <v>0</v>
       </c>
     </row>
     <row r="1530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1530" t="s">
         <v>1532</v>
       </c>
       <c r="B1530">
         <v>1</v>
       </c>
       <c r="C1530">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1530">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1531" t="s">
         <v>1533</v>
       </c>
       <c r="B1531">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1531">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1531">
         <v>0</v>
       </c>
     </row>
     <row r="1532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1532" t="s">
         <v>1534</v>
       </c>
       <c r="B1532">
         <v>1</v>
       </c>
       <c r="C1532">
         <v>1</v>
       </c>
       <c r="D1532">
         <v>0</v>
       </c>
     </row>
     <row r="1533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1533" t="s">
         <v>1535</v>
       </c>
       <c r="B1533">
         <v>1</v>
@@ -30290,110 +29891,110 @@
         <v>1</v>
       </c>
       <c r="D1538">
         <v>0</v>
       </c>
     </row>
     <row r="1539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1539" t="s">
         <v>1541</v>
       </c>
       <c r="B1539">
         <v>1</v>
       </c>
       <c r="C1539">
         <v>1</v>
       </c>
       <c r="D1539">
         <v>0</v>
       </c>
     </row>
     <row r="1540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1540" t="s">
         <v>1542</v>
       </c>
       <c r="B1540">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1540">
         <v>1</v>
       </c>
       <c r="D1540">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1541" t="s">
         <v>1543</v>
       </c>
       <c r="B1541">
         <v>1</v>
       </c>
       <c r="C1541">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1541">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1542" t="s">
         <v>1544</v>
       </c>
       <c r="B1542">
         <v>1</v>
       </c>
       <c r="C1542">
         <v>1</v>
       </c>
       <c r="D1542">
         <v>0</v>
       </c>
     </row>
     <row r="1543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1543" t="s">
         <v>1545</v>
       </c>
       <c r="B1543">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1543">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1543">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1544" t="s">
         <v>1546</v>
       </c>
       <c r="B1544">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1544">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1544">
         <v>0</v>
       </c>
     </row>
     <row r="1545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1545" t="s">
         <v>1547</v>
       </c>
       <c r="B1545">
         <v>1</v>
       </c>
       <c r="C1545">
         <v>1</v>
       </c>
       <c r="D1545">
         <v>0</v>
       </c>
     </row>
     <row r="1546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1546" t="s">
         <v>1548</v>
       </c>
       <c r="B1546">
         <v>1</v>
@@ -30405,65 +30006,65 @@
         <v>0</v>
       </c>
     </row>
     <row r="1547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1547" t="s">
         <v>1549</v>
       </c>
       <c r="B1547">
         <v>1</v>
       </c>
       <c r="C1547">
         <v>1</v>
       </c>
       <c r="D1547">
         <v>0</v>
       </c>
     </row>
     <row r="1548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1548" t="s">
         <v>1550</v>
       </c>
       <c r="B1548">
         <v>1</v>
       </c>
       <c r="C1548">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1548">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1549" t="s">
         <v>1551</v>
       </c>
       <c r="B1549">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1549">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1549">
         <v>0</v>
       </c>
     </row>
     <row r="1550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1550" t="s">
         <v>1552</v>
       </c>
       <c r="B1550">
         <v>1</v>
       </c>
       <c r="C1550">
         <v>1</v>
       </c>
       <c r="D1550">
         <v>0</v>
       </c>
     </row>
     <row r="1551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1551" t="s">
         <v>1553</v>
       </c>
       <c r="B1551">
         <v>1</v>
@@ -30475,135 +30076,135 @@
         <v>0</v>
       </c>
     </row>
     <row r="1552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1552" t="s">
         <v>1554</v>
       </c>
       <c r="B1552">
         <v>1</v>
       </c>
       <c r="C1552">
         <v>1</v>
       </c>
       <c r="D1552">
         <v>0</v>
       </c>
     </row>
     <row r="1553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1553" t="s">
         <v>1555</v>
       </c>
       <c r="B1553">
         <v>1</v>
       </c>
       <c r="C1553">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1553">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1554" t="s">
         <v>1556</v>
       </c>
       <c r="B1554">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1554">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1554">
         <v>0</v>
       </c>
     </row>
     <row r="1555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1555" t="s">
         <v>1557</v>
       </c>
       <c r="B1555">
         <v>1</v>
       </c>
       <c r="C1555">
         <v>1</v>
       </c>
       <c r="D1555">
         <v>0</v>
       </c>
     </row>
     <row r="1556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1556" t="s">
         <v>1558</v>
       </c>
       <c r="B1556">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1556">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1556">
         <v>0</v>
       </c>
     </row>
     <row r="1557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1557" t="s">
         <v>1559</v>
       </c>
       <c r="B1557">
         <v>1</v>
       </c>
       <c r="C1557">
         <v>1</v>
       </c>
       <c r="D1557">
         <v>0</v>
       </c>
     </row>
     <row r="1558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1558" t="s">
         <v>1560</v>
       </c>
       <c r="B1558">
         <v>1</v>
       </c>
       <c r="C1558">
         <v>1</v>
       </c>
       <c r="D1558">
         <v>0</v>
       </c>
     </row>
     <row r="1559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1559" t="s">
         <v>1561</v>
       </c>
       <c r="B1559">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1559">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1559">
         <v>0</v>
       </c>
     </row>
     <row r="1560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1560" t="s">
         <v>1562</v>
       </c>
       <c r="B1560">
         <v>2</v>
       </c>
       <c r="C1560">
         <v>2</v>
       </c>
       <c r="D1560">
         <v>0</v>
       </c>
     </row>
     <row r="1561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1561" t="s">
         <v>1563</v>
       </c>
       <c r="B1561">
         <v>1</v>
@@ -30640,124 +30241,124 @@
         <v>1</v>
       </c>
       <c r="D1563">
         <v>0</v>
       </c>
     </row>
     <row r="1564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1564" t="s">
         <v>1566</v>
       </c>
       <c r="B1564">
         <v>1</v>
       </c>
       <c r="C1564">
         <v>1</v>
       </c>
       <c r="D1564">
         <v>0</v>
       </c>
     </row>
     <row r="1565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1565" t="s">
         <v>1567</v>
       </c>
       <c r="B1565">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1565">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1565">
         <v>0</v>
       </c>
     </row>
     <row r="1566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1566" t="s">
         <v>1568</v>
       </c>
       <c r="B1566">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1566">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1566">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1567" t="s">
         <v>1569</v>
       </c>
       <c r="B1567">
         <v>1</v>
       </c>
       <c r="C1567">
         <v>1</v>
       </c>
       <c r="D1567">
         <v>0</v>
       </c>
     </row>
     <row r="1568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1568" t="s">
         <v>1570</v>
       </c>
       <c r="B1568">
         <v>1</v>
       </c>
       <c r="C1568">
         <v>1</v>
       </c>
       <c r="D1568">
         <v>0</v>
       </c>
     </row>
     <row r="1569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1569" t="s">
         <v>1571</v>
       </c>
       <c r="B1569">
         <v>1</v>
       </c>
       <c r="C1569">
         <v>1</v>
       </c>
       <c r="D1569">
         <v>0</v>
       </c>
     </row>
     <row r="1570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1570" t="s">
         <v>1572</v>
       </c>
       <c r="B1570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1570">
         <v>0</v>
       </c>
     </row>
     <row r="1571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1571" t="s">
         <v>1573</v>
       </c>
       <c r="B1571">
         <v>1</v>
       </c>
       <c r="C1571">
         <v>1</v>
       </c>
       <c r="D1571">
         <v>0</v>
       </c>
     </row>
     <row r="1572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1572" t="s">
         <v>1574</v>
       </c>
       <c r="B1572">
         <v>1</v>
@@ -30797,205 +30398,205 @@
         <v>0</v>
       </c>
     </row>
     <row r="1575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1575" t="s">
         <v>1577</v>
       </c>
       <c r="B1575">
         <v>1</v>
       </c>
       <c r="C1575">
         <v>1</v>
       </c>
       <c r="D1575">
         <v>0</v>
       </c>
     </row>
     <row r="1576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1576" t="s">
         <v>1578</v>
       </c>
       <c r="B1576">
         <v>1</v>
       </c>
       <c r="C1576">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1576">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1577" t="s">
         <v>1579</v>
       </c>
       <c r="B1577">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1577">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1577">
         <v>0</v>
       </c>
     </row>
     <row r="1578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1578" t="s">
         <v>1580</v>
       </c>
       <c r="B1578">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1578">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1578">
         <v>0</v>
       </c>
     </row>
     <row r="1579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1579" t="s">
         <v>1581</v>
       </c>
       <c r="B1579">
         <v>2</v>
       </c>
       <c r="C1579">
         <v>2</v>
       </c>
       <c r="D1579">
         <v>0</v>
       </c>
     </row>
     <row r="1580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1580" t="s">
         <v>1582</v>
       </c>
       <c r="B1580">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1580">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1580">
         <v>0</v>
       </c>
     </row>
     <row r="1581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1581" t="s">
         <v>1583</v>
       </c>
       <c r="B1581">
         <v>1</v>
       </c>
       <c r="C1581">
         <v>1</v>
       </c>
       <c r="D1581">
         <v>0</v>
       </c>
     </row>
     <row r="1582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1582" t="s">
         <v>1584</v>
       </c>
       <c r="B1582">
         <v>1</v>
       </c>
       <c r="C1582">
         <v>1</v>
       </c>
       <c r="D1582">
         <v>0</v>
       </c>
     </row>
     <row r="1583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1583" t="s">
         <v>1585</v>
       </c>
       <c r="B1583">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1583">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1583">
         <v>0</v>
       </c>
     </row>
     <row r="1584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1584" t="s">
         <v>1586</v>
       </c>
       <c r="B1584">
         <v>1</v>
       </c>
       <c r="C1584">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1584">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1585" t="s">
         <v>1587</v>
       </c>
       <c r="B1585">
         <v>1</v>
       </c>
       <c r="C1585">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1585">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1586" t="s">
         <v>1588</v>
       </c>
       <c r="B1586">
         <v>1</v>
       </c>
       <c r="C1586">
         <v>1</v>
       </c>
       <c r="D1586">
         <v>0</v>
       </c>
     </row>
     <row r="1587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1587" t="s">
         <v>1589</v>
       </c>
       <c r="B1587">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1587">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1587">
         <v>0</v>
       </c>
     </row>
     <row r="1588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1588" t="s">
         <v>1590</v>
       </c>
       <c r="B1588">
         <v>1</v>
       </c>
       <c r="C1588">
         <v>1</v>
       </c>
       <c r="D1588">
         <v>0</v>
       </c>
     </row>
     <row r="1589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1589" t="s">
         <v>1591</v>
       </c>
       <c r="B1589">
         <v>1</v>
@@ -31004,208 +30605,208 @@
         <v>1</v>
       </c>
       <c r="D1589">
         <v>0</v>
       </c>
     </row>
     <row r="1590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1590" t="s">
         <v>1592</v>
       </c>
       <c r="B1590">
         <v>1</v>
       </c>
       <c r="C1590">
         <v>1</v>
       </c>
       <c r="D1590">
         <v>0</v>
       </c>
     </row>
     <row r="1591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1591" t="s">
         <v>1593</v>
       </c>
       <c r="B1591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1591">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1591">
         <v>0</v>
       </c>
     </row>
     <row r="1592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1592" t="s">
         <v>1594</v>
       </c>
       <c r="B1592">
         <v>1</v>
       </c>
       <c r="C1592">
         <v>1</v>
       </c>
       <c r="D1592">
         <v>0</v>
       </c>
     </row>
     <row r="1593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1593" t="s">
         <v>1595</v>
       </c>
       <c r="B1593">
         <v>1</v>
       </c>
       <c r="C1593">
         <v>1</v>
       </c>
       <c r="D1593">
         <v>0</v>
       </c>
     </row>
     <row r="1594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1594" t="s">
         <v>1596</v>
       </c>
       <c r="B1594">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1594">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1594">
         <v>0</v>
       </c>
     </row>
     <row r="1595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1595" t="s">
         <v>1597</v>
       </c>
       <c r="B1595">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1595">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1595">
         <v>0</v>
       </c>
     </row>
     <row r="1596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1596" t="s">
         <v>1598</v>
       </c>
       <c r="B1596">
         <v>1</v>
       </c>
       <c r="C1596">
         <v>1</v>
       </c>
       <c r="D1596">
         <v>0</v>
       </c>
     </row>
     <row r="1597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1597" t="s">
         <v>1599</v>
       </c>
       <c r="B1597">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1597">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1597">
         <v>0</v>
       </c>
     </row>
     <row r="1598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1598" t="s">
         <v>1600</v>
       </c>
       <c r="B1598">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1598">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1598">
         <v>0</v>
       </c>
     </row>
     <row r="1599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1599" t="s">
         <v>1601</v>
       </c>
       <c r="B1599">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1599">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1599">
         <v>0</v>
       </c>
     </row>
     <row r="1600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1600" t="s">
         <v>1602</v>
       </c>
       <c r="B1600">
         <v>1</v>
       </c>
       <c r="C1600">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1600">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1601" t="s">
         <v>1603</v>
       </c>
       <c r="B1601">
         <v>1</v>
       </c>
       <c r="C1601">
         <v>1</v>
       </c>
       <c r="D1601">
         <v>0</v>
       </c>
     </row>
     <row r="1602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1602" t="s">
         <v>1604</v>
       </c>
       <c r="B1602">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1602">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1602">
         <v>0</v>
       </c>
     </row>
     <row r="1603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1603" t="s">
         <v>1605</v>
       </c>
       <c r="B1603">
         <v>1</v>
       </c>
       <c r="C1603">
         <v>1</v>
       </c>
       <c r="D1603">
         <v>0</v>
       </c>
     </row>
     <row r="1604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1604" t="s">
         <v>1606</v>
       </c>
       <c r="B1604">
         <v>1</v>
@@ -31228,54 +30829,54 @@
         <v>1</v>
       </c>
       <c r="D1605">
         <v>0</v>
       </c>
     </row>
     <row r="1606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1606" t="s">
         <v>1608</v>
       </c>
       <c r="B1606">
         <v>1</v>
       </c>
       <c r="C1606">
         <v>1</v>
       </c>
       <c r="D1606">
         <v>0</v>
       </c>
     </row>
     <row r="1607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1607" t="s">
         <v>1609</v>
       </c>
       <c r="B1607">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1607">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1607">
         <v>0</v>
       </c>
     </row>
     <row r="1608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1608" t="s">
         <v>1610</v>
       </c>
       <c r="B1608">
         <v>1</v>
       </c>
       <c r="C1608">
         <v>1</v>
       </c>
       <c r="D1608">
         <v>0</v>
       </c>
     </row>
     <row r="1609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1609" t="s">
         <v>1611</v>
       </c>
       <c r="B1609">
         <v>1</v>
@@ -31298,155 +30899,155 @@
         <v>1</v>
       </c>
       <c r="D1610">
         <v>0</v>
       </c>
     </row>
     <row r="1611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1611" t="s">
         <v>1613</v>
       </c>
       <c r="B1611">
         <v>1</v>
       </c>
       <c r="C1611">
         <v>1</v>
       </c>
       <c r="D1611">
         <v>0</v>
       </c>
     </row>
     <row r="1612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1612" t="s">
         <v>1614</v>
       </c>
       <c r="B1612">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1612">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1612">
         <v>0</v>
       </c>
     </row>
     <row r="1613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1613" t="s">
         <v>1615</v>
       </c>
       <c r="B1613">
         <v>1</v>
       </c>
       <c r="C1613">
         <v>1</v>
       </c>
       <c r="D1613">
         <v>0</v>
       </c>
     </row>
     <row r="1614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1614" t="s">
         <v>1616</v>
       </c>
       <c r="B1614">
         <v>1</v>
       </c>
       <c r="C1614">
         <v>1</v>
       </c>
       <c r="D1614">
         <v>0</v>
       </c>
     </row>
     <row r="1615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1615" t="s">
         <v>1617</v>
       </c>
       <c r="B1615">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1615">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1615">
         <v>0</v>
       </c>
     </row>
     <row r="1616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1616" t="s">
         <v>1618</v>
       </c>
       <c r="B1616">
         <v>1</v>
       </c>
       <c r="C1616">
         <v>1</v>
       </c>
       <c r="D1616">
         <v>0</v>
       </c>
     </row>
     <row r="1617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1617" t="s">
         <v>1619</v>
       </c>
       <c r="B1617">
         <v>1</v>
       </c>
       <c r="C1617">
         <v>1</v>
       </c>
       <c r="D1617">
         <v>0</v>
       </c>
     </row>
     <row r="1618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1618" t="s">
         <v>1620</v>
       </c>
       <c r="B1618">
         <v>1</v>
       </c>
       <c r="C1618">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1618">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1619" t="s">
         <v>1621</v>
       </c>
       <c r="B1619">
         <v>1</v>
       </c>
       <c r="C1619">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1619">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1620" t="s">
         <v>1622</v>
       </c>
       <c r="B1620">
         <v>1</v>
       </c>
       <c r="C1620">
         <v>1</v>
       </c>
       <c r="D1620">
         <v>0</v>
       </c>
     </row>
     <row r="1621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1621" t="s">
         <v>1623</v>
       </c>
       <c r="B1621">
         <v>1</v>
       </c>
       <c r="C1621">
         <v>1</v>
@@ -31494,194 +31095,194 @@
         <v>1</v>
       </c>
       <c r="D1624">
         <v>0</v>
       </c>
     </row>
     <row r="1625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1625" t="s">
         <v>1627</v>
       </c>
       <c r="B1625">
         <v>1</v>
       </c>
       <c r="C1625">
         <v>1</v>
       </c>
       <c r="D1625">
         <v>0</v>
       </c>
     </row>
     <row r="1626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1626" t="s">
         <v>1628</v>
       </c>
       <c r="B1626">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1626">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1626">
         <v>0</v>
       </c>
     </row>
     <row r="1627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1627" t="s">
         <v>1629</v>
       </c>
       <c r="B1627">
         <v>1</v>
       </c>
       <c r="C1627">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1627">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1628" t="s">
         <v>1630</v>
       </c>
       <c r="B1628">
         <v>1</v>
       </c>
       <c r="C1628">
         <v>1</v>
       </c>
       <c r="D1628">
         <v>0</v>
       </c>
     </row>
     <row r="1629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1629" t="s">
         <v>1631</v>
       </c>
       <c r="B1629">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1629">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1629">
         <v>0</v>
       </c>
     </row>
     <row r="1630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1630" t="s">
         <v>1632</v>
       </c>
       <c r="B1630">
         <v>1</v>
       </c>
       <c r="C1630">
         <v>1</v>
       </c>
       <c r="D1630">
         <v>0</v>
       </c>
     </row>
     <row r="1631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1631" t="s">
         <v>1633</v>
       </c>
       <c r="B1631">
         <v>2</v>
       </c>
       <c r="C1631">
         <v>2</v>
       </c>
       <c r="D1631">
         <v>0</v>
       </c>
     </row>
     <row r="1632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1632" t="s">
         <v>1634</v>
       </c>
       <c r="B1632">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1632">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1632">
         <v>0</v>
       </c>
     </row>
     <row r="1633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1633" t="s">
         <v>1635</v>
       </c>
       <c r="B1633">
         <v>1</v>
       </c>
       <c r="C1633">
         <v>1</v>
       </c>
       <c r="D1633">
         <v>0</v>
       </c>
     </row>
     <row r="1634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1634" t="s">
         <v>1636</v>
       </c>
       <c r="B1634">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1634">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1634">
         <v>0</v>
       </c>
     </row>
     <row r="1635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1635" t="s">
         <v>1637</v>
       </c>
       <c r="B1635">
         <v>1</v>
       </c>
       <c r="C1635">
         <v>1</v>
       </c>
       <c r="D1635">
         <v>0</v>
       </c>
     </row>
     <row r="1636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1636" t="s">
         <v>1638</v>
       </c>
       <c r="B1636">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1636">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1636">
         <v>0</v>
       </c>
     </row>
     <row r="1637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1637" t="s">
         <v>1639</v>
       </c>
       <c r="B1637">
         <v>1</v>
       </c>
       <c r="C1637">
         <v>1</v>
       </c>
       <c r="D1637">
         <v>0</v>
       </c>
     </row>
     <row r="1638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1638" t="s">
         <v>1640</v>
       </c>
       <c r="B1638">
         <v>1</v>
@@ -31718,54 +31319,54 @@
         <v>1</v>
       </c>
       <c r="D1640">
         <v>0</v>
       </c>
     </row>
     <row r="1641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1641" t="s">
         <v>1643</v>
       </c>
       <c r="B1641">
         <v>1</v>
       </c>
       <c r="C1641">
         <v>1</v>
       </c>
       <c r="D1641">
         <v>0</v>
       </c>
     </row>
     <row r="1642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1642" t="s">
         <v>1644</v>
       </c>
       <c r="B1642">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1642">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1642">
         <v>0</v>
       </c>
     </row>
     <row r="1643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1643" t="s">
         <v>1645</v>
       </c>
       <c r="B1643">
         <v>1</v>
       </c>
       <c r="C1643">
         <v>1</v>
       </c>
       <c r="D1643">
         <v>0</v>
       </c>
     </row>
     <row r="1644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1644" t="s">
         <v>1646</v>
       </c>
       <c r="B1644">
         <v>1</v>
@@ -31830,82 +31431,82 @@
         <v>1</v>
       </c>
       <c r="D1648">
         <v>0</v>
       </c>
     </row>
     <row r="1649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1649" t="s">
         <v>1651</v>
       </c>
       <c r="B1649">
         <v>1</v>
       </c>
       <c r="C1649">
         <v>1</v>
       </c>
       <c r="D1649">
         <v>0</v>
       </c>
     </row>
     <row r="1650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1650" t="s">
         <v>1652</v>
       </c>
       <c r="B1650">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1650">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1650">
         <v>0</v>
       </c>
     </row>
     <row r="1651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1651" t="s">
         <v>1653</v>
       </c>
       <c r="B1651">
         <v>1</v>
       </c>
       <c r="C1651">
         <v>1</v>
       </c>
       <c r="D1651">
         <v>0</v>
       </c>
     </row>
     <row r="1652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1652" t="s">
         <v>1654</v>
       </c>
       <c r="B1652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1652">
         <v>0</v>
       </c>
     </row>
     <row r="1653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1653" t="s">
         <v>1655</v>
       </c>
       <c r="B1653">
         <v>1</v>
       </c>
       <c r="C1653">
         <v>1</v>
       </c>
       <c r="D1653">
         <v>0</v>
       </c>
     </row>
     <row r="1654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1654" t="s">
         <v>1656</v>
       </c>
       <c r="B1654">
         <v>1</v>
@@ -31914,281 +31515,281 @@
         <v>1</v>
       </c>
       <c r="D1654">
         <v>0</v>
       </c>
     </row>
     <row r="1655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1655" t="s">
         <v>1657</v>
       </c>
       <c r="B1655">
         <v>1</v>
       </c>
       <c r="C1655">
         <v>1</v>
       </c>
       <c r="D1655">
         <v>0</v>
       </c>
     </row>
     <row r="1656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1656" t="s">
         <v>1658</v>
       </c>
       <c r="B1656">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1656">
         <v>1</v>
       </c>
       <c r="D1656">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1657" t="s">
         <v>1659</v>
       </c>
       <c r="B1657">
         <v>1</v>
       </c>
       <c r="C1657">
         <v>1</v>
       </c>
       <c r="D1657">
         <v>0</v>
       </c>
     </row>
     <row r="1658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1658" t="s">
         <v>1660</v>
       </c>
       <c r="B1658">
         <v>1</v>
       </c>
       <c r="C1658">
         <v>1</v>
       </c>
       <c r="D1658">
         <v>0</v>
       </c>
     </row>
     <row r="1659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1659" t="s">
         <v>1661</v>
       </c>
       <c r="B1659">
         <v>1</v>
       </c>
       <c r="C1659">
         <v>1</v>
       </c>
       <c r="D1659">
         <v>0</v>
       </c>
     </row>
     <row r="1660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1660" t="s">
         <v>1662</v>
       </c>
       <c r="B1660">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1660">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1660">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1661" t="s">
         <v>1663</v>
       </c>
       <c r="B1661">
         <v>1</v>
       </c>
       <c r="C1661">
         <v>1</v>
       </c>
       <c r="D1661">
         <v>0</v>
       </c>
     </row>
     <row r="1662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1662" t="s">
         <v>1664</v>
       </c>
       <c r="B1662">
         <v>1</v>
       </c>
       <c r="C1662">
         <v>1</v>
       </c>
       <c r="D1662">
         <v>0</v>
       </c>
     </row>
     <row r="1663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1663" t="s">
         <v>1665</v>
       </c>
       <c r="B1663">
         <v>1</v>
       </c>
       <c r="C1663">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1663">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1664" t="s">
         <v>1666</v>
       </c>
       <c r="B1664">
         <v>1</v>
       </c>
       <c r="C1664">
         <v>1</v>
       </c>
       <c r="D1664">
         <v>0</v>
       </c>
     </row>
     <row r="1665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1665" t="s">
         <v>1667</v>
       </c>
       <c r="B1665">
         <v>1</v>
       </c>
       <c r="C1665">
         <v>1</v>
       </c>
       <c r="D1665">
         <v>0</v>
       </c>
     </row>
     <row r="1666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1666" t="s">
         <v>1668</v>
       </c>
       <c r="B1666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1666">
         <v>0</v>
       </c>
     </row>
     <row r="1667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1667" t="s">
         <v>1669</v>
       </c>
       <c r="B1667">
         <v>1</v>
       </c>
       <c r="C1667">
         <v>1</v>
       </c>
       <c r="D1667">
         <v>0</v>
       </c>
     </row>
     <row r="1668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1668" t="s">
         <v>1670</v>
       </c>
       <c r="B1668">
         <v>1</v>
       </c>
       <c r="C1668">
         <v>1</v>
       </c>
       <c r="D1668">
         <v>0</v>
       </c>
     </row>
     <row r="1669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1669" t="s">
         <v>1671</v>
       </c>
       <c r="B1669">
         <v>1</v>
       </c>
       <c r="C1669">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1669">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1670" t="s">
         <v>1672</v>
       </c>
       <c r="B1670">
         <v>1</v>
       </c>
       <c r="C1670">
         <v>1</v>
       </c>
       <c r="D1670">
         <v>0</v>
       </c>
     </row>
     <row r="1671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1671" t="s">
         <v>1673</v>
       </c>
       <c r="B1671">
         <v>1</v>
       </c>
       <c r="C1671">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1671">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1672" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1672" t="s">
         <v>1674</v>
       </c>
       <c r="B1672">
         <v>1</v>
       </c>
       <c r="C1672">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1672">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1673" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1673" t="s">
         <v>1675</v>
       </c>
       <c r="B1673">
         <v>1</v>
       </c>
       <c r="C1673">
         <v>1</v>
       </c>
       <c r="D1673">
         <v>0</v>
       </c>
     </row>
     <row r="1674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1674" t="s">
         <v>1676</v>
       </c>
       <c r="B1674">
         <v>1</v>
       </c>
       <c r="C1674">
         <v>1</v>
@@ -32222,194 +31823,194 @@
         <v>1</v>
       </c>
       <c r="D1676">
         <v>0</v>
       </c>
     </row>
     <row r="1677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1677" t="s">
         <v>1679</v>
       </c>
       <c r="B1677">
         <v>1</v>
       </c>
       <c r="C1677">
         <v>1</v>
       </c>
       <c r="D1677">
         <v>0</v>
       </c>
     </row>
     <row r="1678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1678" t="s">
         <v>1680</v>
       </c>
       <c r="B1678">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1678">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1678">
         <v>0</v>
       </c>
     </row>
     <row r="1679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1679" t="s">
         <v>1681</v>
       </c>
       <c r="B1679">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1679">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1679">
         <v>0</v>
       </c>
     </row>
     <row r="1680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1680" t="s">
         <v>1682</v>
       </c>
       <c r="B1680">
         <v>1</v>
       </c>
       <c r="C1680">
         <v>1</v>
       </c>
       <c r="D1680">
         <v>0</v>
       </c>
     </row>
     <row r="1681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1681" t="s">
         <v>1683</v>
       </c>
       <c r="B1681">
         <v>1</v>
       </c>
       <c r="C1681">
         <v>1</v>
       </c>
       <c r="D1681">
         <v>0</v>
       </c>
     </row>
     <row r="1682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1682" t="s">
         <v>1684</v>
       </c>
       <c r="B1682">
         <v>1</v>
       </c>
       <c r="C1682">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1682">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1683" t="s">
         <v>1685</v>
       </c>
       <c r="B1683">
         <v>1</v>
       </c>
       <c r="C1683">
         <v>1</v>
       </c>
       <c r="D1683">
         <v>0</v>
       </c>
     </row>
     <row r="1684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1684" t="s">
         <v>1686</v>
       </c>
       <c r="B1684">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1684">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1684">
         <v>0</v>
       </c>
     </row>
     <row r="1685" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1685" t="s">
         <v>1687</v>
       </c>
       <c r="B1685">
         <v>1</v>
       </c>
       <c r="C1685">
         <v>1</v>
       </c>
       <c r="D1685">
         <v>0</v>
       </c>
     </row>
     <row r="1686" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1686" t="s">
         <v>1688</v>
       </c>
       <c r="B1686">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1686">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1686">
         <v>0</v>
       </c>
     </row>
     <row r="1687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1687" t="s">
         <v>1689</v>
       </c>
       <c r="B1687">
         <v>1</v>
       </c>
       <c r="C1687">
         <v>1</v>
       </c>
       <c r="D1687">
         <v>0</v>
       </c>
     </row>
     <row r="1688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1688" t="s">
         <v>1690</v>
       </c>
       <c r="B1688">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1688">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1688">
         <v>0</v>
       </c>
     </row>
     <row r="1689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1689" t="s">
         <v>1691</v>
       </c>
       <c r="B1689">
         <v>1</v>
       </c>
       <c r="C1689">
         <v>1</v>
       </c>
       <c r="D1689">
         <v>0</v>
       </c>
     </row>
     <row r="1690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1690" t="s">
         <v>1692</v>
       </c>
       <c r="B1690">
         <v>1</v>
@@ -32432,68 +32033,68 @@
         <v>1</v>
       </c>
       <c r="D1691">
         <v>0</v>
       </c>
     </row>
     <row r="1692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1692" t="s">
         <v>1694</v>
       </c>
       <c r="B1692">
         <v>1</v>
       </c>
       <c r="C1692">
         <v>1</v>
       </c>
       <c r="D1692">
         <v>0</v>
       </c>
     </row>
     <row r="1693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1693" t="s">
         <v>1695</v>
       </c>
       <c r="B1693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1693">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1693">
         <v>0</v>
       </c>
     </row>
     <row r="1694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1694" t="s">
         <v>1696</v>
       </c>
       <c r="B1694">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1694">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1694">
         <v>0</v>
       </c>
     </row>
     <row r="1695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1695" t="s">
         <v>1697</v>
       </c>
       <c r="B1695">
         <v>1</v>
       </c>
       <c r="C1695">
         <v>1</v>
       </c>
       <c r="D1695">
         <v>0</v>
       </c>
     </row>
     <row r="1696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1696" t="s">
         <v>1698</v>
       </c>
       <c r="B1696">
         <v>1</v>
@@ -32572,54 +32173,54 @@
         <v>1</v>
       </c>
       <c r="D1701">
         <v>0</v>
       </c>
     </row>
     <row r="1702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1702" t="s">
         <v>1704</v>
       </c>
       <c r="B1702">
         <v>1</v>
       </c>
       <c r="C1702">
         <v>1</v>
       </c>
       <c r="D1702">
         <v>0</v>
       </c>
     </row>
     <row r="1703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1703" t="s">
         <v>1705</v>
       </c>
       <c r="B1703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1703">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1703">
         <v>0</v>
       </c>
     </row>
     <row r="1704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1704" t="s">
         <v>1706</v>
       </c>
       <c r="B1704">
         <v>1</v>
       </c>
       <c r="C1704">
         <v>1</v>
       </c>
       <c r="D1704">
         <v>0</v>
       </c>
     </row>
     <row r="1705" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1705" t="s">
         <v>1707</v>
       </c>
       <c r="B1705">
         <v>1</v>
@@ -32642,96 +32243,96 @@
         <v>1</v>
       </c>
       <c r="D1706">
         <v>0</v>
       </c>
     </row>
     <row r="1707" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1707" t="s">
         <v>1709</v>
       </c>
       <c r="B1707">
         <v>1</v>
       </c>
       <c r="C1707">
         <v>1</v>
       </c>
       <c r="D1707">
         <v>0</v>
       </c>
     </row>
     <row r="1708" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1708" t="s">
         <v>1710</v>
       </c>
       <c r="B1708">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1708">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1708">
         <v>0</v>
       </c>
     </row>
     <row r="1709" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1709" t="s">
         <v>1711</v>
       </c>
       <c r="B1709">
         <v>1</v>
       </c>
       <c r="C1709">
         <v>1</v>
       </c>
       <c r="D1709">
         <v>0</v>
       </c>
     </row>
     <row r="1710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1710" t="s">
         <v>1712</v>
       </c>
       <c r="B1710">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C1710">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1710">
         <v>0</v>
       </c>
     </row>
     <row r="1711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1711" t="s">
         <v>1713</v>
       </c>
       <c r="B1711">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1711">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1711">
         <v>0</v>
       </c>
     </row>
     <row r="1712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1712" t="s">
         <v>1714</v>
       </c>
       <c r="B1712">
         <v>1</v>
       </c>
       <c r="C1712">
         <v>1</v>
       </c>
       <c r="D1712">
         <v>0</v>
       </c>
     </row>
     <row r="1713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1713" t="s">
         <v>1715</v>
       </c>
       <c r="B1713">
         <v>1</v>
@@ -32740,236 +32341,236 @@
         <v>1</v>
       </c>
       <c r="D1713">
         <v>0</v>
       </c>
     </row>
     <row r="1714" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1714" t="s">
         <v>1716</v>
       </c>
       <c r="B1714">
         <v>1</v>
       </c>
       <c r="C1714">
         <v>1</v>
       </c>
       <c r="D1714">
         <v>0</v>
       </c>
     </row>
     <row r="1715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1715" t="s">
         <v>1717</v>
       </c>
       <c r="B1715">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1715">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1715">
         <v>0</v>
       </c>
     </row>
     <row r="1716" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1716" t="s">
         <v>1718</v>
       </c>
       <c r="B1716">
         <v>1</v>
       </c>
       <c r="C1716">
         <v>1</v>
       </c>
       <c r="D1716">
         <v>0</v>
       </c>
     </row>
     <row r="1717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1717" t="s">
         <v>1719</v>
       </c>
       <c r="B1717">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1717">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1717">
         <v>0</v>
       </c>
     </row>
     <row r="1718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1718" t="s">
         <v>1720</v>
       </c>
       <c r="B1718">
         <v>1</v>
       </c>
       <c r="C1718">
         <v>1</v>
       </c>
       <c r="D1718">
         <v>0</v>
       </c>
     </row>
     <row r="1719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1719" t="s">
         <v>1721</v>
       </c>
       <c r="B1719">
         <v>1</v>
       </c>
       <c r="C1719">
         <v>1</v>
       </c>
       <c r="D1719">
         <v>0</v>
       </c>
     </row>
     <row r="1720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1720" t="s">
         <v>1722</v>
       </c>
       <c r="B1720">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1720">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1720">
         <v>0</v>
       </c>
     </row>
     <row r="1721" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1721" t="s">
         <v>1723</v>
       </c>
       <c r="B1721">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1721">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1721">
         <v>0</v>
       </c>
     </row>
     <row r="1722" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1722" t="s">
         <v>1724</v>
       </c>
       <c r="B1722">
         <v>1</v>
       </c>
       <c r="C1722">
         <v>1</v>
       </c>
       <c r="D1722">
         <v>0</v>
       </c>
     </row>
     <row r="1723" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1723" t="s">
         <v>1725</v>
       </c>
       <c r="B1723">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1723">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1723">
         <v>0</v>
       </c>
     </row>
     <row r="1724" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1724" t="s">
         <v>1726</v>
       </c>
       <c r="B1724">
         <v>1</v>
       </c>
       <c r="C1724">
         <v>1</v>
       </c>
       <c r="D1724">
         <v>0</v>
       </c>
     </row>
     <row r="1725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1725" t="s">
         <v>1727</v>
       </c>
       <c r="B1725">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1725">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1725">
         <v>0</v>
       </c>
     </row>
     <row r="1726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1726" t="s">
         <v>1728</v>
       </c>
       <c r="B1726">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1726">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1726">
         <v>0</v>
       </c>
     </row>
     <row r="1727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1727" t="s">
         <v>1729</v>
       </c>
       <c r="B1727">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1727">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1727">
         <v>0</v>
       </c>
     </row>
     <row r="1728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1728" t="s">
         <v>1730</v>
       </c>
       <c r="B1728">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1728">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1728">
         <v>0</v>
       </c>
     </row>
     <row r="1729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1729" t="s">
         <v>1731</v>
       </c>
       <c r="B1729">
         <v>2</v>
       </c>
       <c r="C1729">
         <v>2</v>
       </c>
       <c r="D1729">
         <v>0</v>
       </c>
     </row>
     <row r="1730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1730" t="s">
         <v>1732</v>
       </c>
       <c r="B1730">
         <v>1</v>
@@ -32992,54 +32593,54 @@
         <v>1</v>
       </c>
       <c r="D1731">
         <v>0</v>
       </c>
     </row>
     <row r="1732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1732" t="s">
         <v>1734</v>
       </c>
       <c r="B1732">
         <v>1</v>
       </c>
       <c r="C1732">
         <v>1</v>
       </c>
       <c r="D1732">
         <v>0</v>
       </c>
     </row>
     <row r="1733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1733" t="s">
         <v>1735</v>
       </c>
       <c r="B1733">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1733">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1733">
         <v>0</v>
       </c>
     </row>
     <row r="1734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1734" t="s">
         <v>1736</v>
       </c>
       <c r="B1734">
         <v>1</v>
       </c>
       <c r="C1734">
         <v>1</v>
       </c>
       <c r="D1734">
         <v>0</v>
       </c>
     </row>
     <row r="1735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1735" t="s">
         <v>1737</v>
       </c>
       <c r="B1735">
         <v>1</v>
@@ -33062,54 +32663,54 @@
         <v>1</v>
       </c>
       <c r="D1736">
         <v>0</v>
       </c>
     </row>
     <row r="1737" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1737" t="s">
         <v>1739</v>
       </c>
       <c r="B1737">
         <v>1</v>
       </c>
       <c r="C1737">
         <v>1</v>
       </c>
       <c r="D1737">
         <v>0</v>
       </c>
     </row>
     <row r="1738" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1738" t="s">
         <v>1740</v>
       </c>
       <c r="B1738">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1738">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1738">
         <v>0</v>
       </c>
     </row>
     <row r="1739" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1739" t="s">
         <v>1741</v>
       </c>
       <c r="B1739">
         <v>2</v>
       </c>
       <c r="C1739">
         <v>2</v>
       </c>
       <c r="D1739">
         <v>0</v>
       </c>
     </row>
     <row r="1740" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1740" t="s">
         <v>1742</v>
       </c>
       <c r="B1740">
         <v>1</v>
@@ -33118,124 +32719,124 @@
         <v>1</v>
       </c>
       <c r="D1740">
         <v>0</v>
       </c>
     </row>
     <row r="1741" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1741" t="s">
         <v>1743</v>
       </c>
       <c r="B1741">
         <v>1</v>
       </c>
       <c r="C1741">
         <v>1</v>
       </c>
       <c r="D1741">
         <v>0</v>
       </c>
     </row>
     <row r="1742" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1742" t="s">
         <v>1744</v>
       </c>
       <c r="B1742">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1742">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1742">
         <v>0</v>
       </c>
     </row>
     <row r="1743" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1743" t="s">
         <v>1745</v>
       </c>
       <c r="B1743">
         <v>1</v>
       </c>
       <c r="C1743">
         <v>1</v>
       </c>
       <c r="D1743">
         <v>0</v>
       </c>
     </row>
     <row r="1744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1744" t="s">
         <v>1746</v>
       </c>
       <c r="B1744">
         <v>1</v>
       </c>
       <c r="C1744">
         <v>1</v>
       </c>
       <c r="D1744">
         <v>0</v>
       </c>
     </row>
     <row r="1745" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1745" t="s">
         <v>1747</v>
       </c>
       <c r="B1745">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1745">
         <v>2</v>
       </c>
       <c r="D1745">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1746" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1746" t="s">
         <v>1748</v>
       </c>
       <c r="B1746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1746">
         <v>0</v>
       </c>
     </row>
     <row r="1747" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1747" t="s">
         <v>1749</v>
       </c>
       <c r="B1747">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1747">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1747">
         <v>0</v>
       </c>
     </row>
     <row r="1748" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1748" t="s">
         <v>1750</v>
       </c>
       <c r="B1748">
         <v>1</v>
       </c>
       <c r="C1748">
         <v>1</v>
       </c>
       <c r="D1748">
         <v>0</v>
       </c>
     </row>
     <row r="1749" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1749" t="s">
         <v>1751</v>
       </c>
       <c r="B1749">
         <v>1</v>
@@ -33244,474 +32845,474 @@
         <v>1</v>
       </c>
       <c r="D1749">
         <v>0</v>
       </c>
     </row>
     <row r="1750" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1750" t="s">
         <v>1752</v>
       </c>
       <c r="B1750">
         <v>1</v>
       </c>
       <c r="C1750">
         <v>1</v>
       </c>
       <c r="D1750">
         <v>0</v>
       </c>
     </row>
     <row r="1751" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1751" t="s">
         <v>1753</v>
       </c>
       <c r="B1751">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1751">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1751">
         <v>0</v>
       </c>
     </row>
     <row r="1752" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1752" t="s">
         <v>1754</v>
       </c>
       <c r="B1752">
         <v>1</v>
       </c>
       <c r="C1752">
         <v>1</v>
       </c>
       <c r="D1752">
         <v>0</v>
       </c>
     </row>
     <row r="1753" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1753" t="s">
         <v>1755</v>
       </c>
       <c r="B1753">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1753">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1753">
         <v>0</v>
       </c>
     </row>
     <row r="1754" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1754" t="s">
         <v>1756</v>
       </c>
       <c r="B1754">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1754">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1754">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1755" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1755" t="s">
         <v>1757</v>
       </c>
       <c r="B1755">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1755">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1755">
         <v>0</v>
       </c>
     </row>
     <row r="1756" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1756" t="s">
         <v>1758</v>
       </c>
       <c r="B1756">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1756">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1756">
         <v>0</v>
       </c>
     </row>
     <row r="1757" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1757" t="s">
         <v>1759</v>
       </c>
       <c r="B1757">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1757">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1757">
         <v>0</v>
       </c>
     </row>
     <row r="1758" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1758" t="s">
         <v>1760</v>
       </c>
       <c r="B1758">
         <v>1</v>
       </c>
       <c r="C1758">
         <v>1</v>
       </c>
       <c r="D1758">
         <v>0</v>
       </c>
     </row>
     <row r="1759" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1759" t="s">
         <v>1761</v>
       </c>
       <c r="B1759">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1759">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1759">
         <v>0</v>
       </c>
     </row>
     <row r="1760" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1760" t="s">
         <v>1762</v>
       </c>
       <c r="B1760">
         <v>1</v>
       </c>
       <c r="C1760">
         <v>1</v>
       </c>
       <c r="D1760">
         <v>0</v>
       </c>
     </row>
     <row r="1761" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1761" t="s">
         <v>1763</v>
       </c>
       <c r="B1761">
         <v>1</v>
       </c>
       <c r="C1761">
         <v>1</v>
       </c>
       <c r="D1761">
         <v>0</v>
       </c>
     </row>
     <row r="1762" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1762" t="s">
         <v>1764</v>
       </c>
       <c r="B1762">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1762">
         <v>1</v>
       </c>
       <c r="D1762">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1763" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1763" t="s">
         <v>1765</v>
       </c>
       <c r="B1763">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1763">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1763">
         <v>0</v>
       </c>
     </row>
     <row r="1764" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1764" t="s">
         <v>1766</v>
       </c>
       <c r="B1764">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1764">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1764">
         <v>0</v>
       </c>
     </row>
     <row r="1765" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1765" t="s">
         <v>1767</v>
       </c>
       <c r="B1765">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1765">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1765">
         <v>0</v>
       </c>
     </row>
     <row r="1766" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1766" t="s">
         <v>1768</v>
       </c>
       <c r="B1766">
         <v>1</v>
       </c>
       <c r="C1766">
         <v>1</v>
       </c>
       <c r="D1766">
         <v>0</v>
       </c>
     </row>
     <row r="1767" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1767" t="s">
         <v>1769</v>
       </c>
       <c r="B1767">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1767">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1767">
         <v>0</v>
       </c>
     </row>
     <row r="1768" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1768" t="s">
         <v>1770</v>
       </c>
       <c r="B1768">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1768">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1768">
         <v>0</v>
       </c>
     </row>
     <row r="1769" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1769" t="s">
         <v>1771</v>
       </c>
       <c r="B1769">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1769">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1769">
         <v>0</v>
       </c>
     </row>
     <row r="1770" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1770" t="s">
         <v>1772</v>
       </c>
       <c r="B1770">
         <v>1</v>
       </c>
       <c r="C1770">
         <v>1</v>
       </c>
       <c r="D1770">
         <v>0</v>
       </c>
     </row>
     <row r="1771" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1771" t="s">
         <v>1773</v>
       </c>
       <c r="B1771">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1771">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1771">
         <v>0</v>
       </c>
     </row>
     <row r="1772" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1772" t="s">
         <v>1774</v>
       </c>
       <c r="B1772">
         <v>1</v>
       </c>
       <c r="C1772">
         <v>1</v>
       </c>
       <c r="D1772">
         <v>0</v>
       </c>
     </row>
     <row r="1773" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1773" t="s">
         <v>1775</v>
       </c>
       <c r="B1773">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1773">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1773">
         <v>0</v>
       </c>
     </row>
     <row r="1774" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1774" t="s">
         <v>1776</v>
       </c>
       <c r="B1774">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1774">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1774">
         <v>0</v>
       </c>
     </row>
     <row r="1775" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1775" t="s">
         <v>1777</v>
       </c>
       <c r="B1775">
         <v>1</v>
       </c>
       <c r="C1775">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1775">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1776" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1776" t="s">
         <v>1778</v>
       </c>
       <c r="B1776">
         <v>1</v>
       </c>
       <c r="C1776">
         <v>1</v>
       </c>
       <c r="D1776">
         <v>0</v>
       </c>
     </row>
     <row r="1777" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1777" t="s">
         <v>1779</v>
       </c>
       <c r="B1777">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1777">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1777">
         <v>0</v>
       </c>
     </row>
     <row r="1778" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1778" t="s">
         <v>1780</v>
       </c>
       <c r="B1778">
         <v>1</v>
       </c>
       <c r="C1778">
         <v>1</v>
       </c>
       <c r="D1778">
         <v>0</v>
       </c>
     </row>
     <row r="1779" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1779" t="s">
         <v>1781</v>
       </c>
       <c r="B1779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1779">
         <v>0</v>
       </c>
     </row>
     <row r="1780" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1780" t="s">
         <v>1782</v>
       </c>
       <c r="B1780">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1780">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1780">
         <v>0</v>
       </c>
     </row>
     <row r="1781" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1781" t="s">
         <v>1783</v>
       </c>
       <c r="B1781">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1781">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1781">
         <v>0</v>
       </c>
     </row>
     <row r="1782" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1782" t="s">
         <v>1784</v>
       </c>
       <c r="B1782">
         <v>2</v>
       </c>
       <c r="C1782">
         <v>2</v>
       </c>
       <c r="D1782">
         <v>0</v>
       </c>
     </row>
     <row r="1783" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1783" t="s">
         <v>1785</v>
       </c>
       <c r="B1783">
         <v>1</v>
@@ -33734,236 +33335,236 @@
         <v>1</v>
       </c>
       <c r="D1784">
         <v>0</v>
       </c>
     </row>
     <row r="1785" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1785" t="s">
         <v>1787</v>
       </c>
       <c r="B1785">
         <v>2</v>
       </c>
       <c r="C1785">
         <v>2</v>
       </c>
       <c r="D1785">
         <v>0</v>
       </c>
     </row>
     <row r="1786" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1786" t="s">
         <v>1788</v>
       </c>
       <c r="B1786">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C1786">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D1786">
         <v>0</v>
       </c>
     </row>
     <row r="1787" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1787" t="s">
         <v>1789</v>
       </c>
       <c r="B1787">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1787">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1787">
         <v>0</v>
       </c>
     </row>
     <row r="1788" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1788" t="s">
         <v>1790</v>
       </c>
       <c r="B1788">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1788">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1788">
         <v>0</v>
       </c>
     </row>
     <row r="1789" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1789" t="s">
         <v>1791</v>
       </c>
       <c r="B1789">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1789">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1789">
         <v>0</v>
       </c>
     </row>
     <row r="1790" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1790" t="s">
         <v>1792</v>
       </c>
       <c r="B1790">
         <v>1</v>
       </c>
       <c r="C1790">
         <v>1</v>
       </c>
       <c r="D1790">
         <v>0</v>
       </c>
     </row>
     <row r="1791" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1791" t="s">
         <v>1793</v>
       </c>
       <c r="B1791">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1791">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1791">
         <v>0</v>
       </c>
     </row>
     <row r="1792" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1792" t="s">
         <v>1794</v>
       </c>
       <c r="B1792">
         <v>1</v>
       </c>
       <c r="C1792">
         <v>1</v>
       </c>
       <c r="D1792">
         <v>0</v>
       </c>
     </row>
     <row r="1793" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1793" t="s">
         <v>1795</v>
       </c>
       <c r="B1793">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1793">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1793">
         <v>0</v>
       </c>
     </row>
     <row r="1794" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1794" t="s">
         <v>1796</v>
       </c>
       <c r="B1794">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1794">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1794">
         <v>0</v>
       </c>
     </row>
     <row r="1795" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1795" t="s">
         <v>1797</v>
       </c>
       <c r="B1795">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1795">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1795">
         <v>0</v>
       </c>
     </row>
     <row r="1796" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1796" t="s">
         <v>1798</v>
       </c>
       <c r="B1796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1796">
         <v>0</v>
       </c>
     </row>
     <row r="1797" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1797" t="s">
         <v>1799</v>
       </c>
       <c r="B1797">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1797">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1797">
         <v>0</v>
       </c>
     </row>
     <row r="1798" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1798" t="s">
         <v>1800</v>
       </c>
       <c r="B1798">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1798">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1798">
         <v>0</v>
       </c>
     </row>
     <row r="1799" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1799" t="s">
         <v>1801</v>
       </c>
       <c r="B1799">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1799">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1799">
         <v>0</v>
       </c>
     </row>
     <row r="1800" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1800" t="s">
         <v>1802</v>
       </c>
       <c r="B1800">
         <v>1</v>
       </c>
       <c r="C1800">
         <v>1</v>
       </c>
       <c r="D1800">
         <v>0</v>
       </c>
     </row>
     <row r="1801" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1801" t="s">
         <v>1803</v>
       </c>
       <c r="B1801">
         <v>1</v>
@@ -34014,684 +33615,684 @@
         <v>1</v>
       </c>
       <c r="D1804">
         <v>0</v>
       </c>
     </row>
     <row r="1805" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1805" t="s">
         <v>1807</v>
       </c>
       <c r="B1805">
         <v>1</v>
       </c>
       <c r="C1805">
         <v>1</v>
       </c>
       <c r="D1805">
         <v>0</v>
       </c>
     </row>
     <row r="1806" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1806" t="s">
         <v>1808</v>
       </c>
       <c r="B1806">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1806">
         <v>1</v>
       </c>
       <c r="D1806">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1807" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1807" t="s">
         <v>1809</v>
       </c>
       <c r="B1807">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1807">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1807">
         <v>0</v>
       </c>
     </row>
     <row r="1808" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1808" t="s">
         <v>1810</v>
       </c>
       <c r="B1808">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1808">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1808">
         <v>0</v>
       </c>
     </row>
     <row r="1809" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1809" t="s">
         <v>1811</v>
       </c>
       <c r="B1809">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1809">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1809">
         <v>0</v>
       </c>
     </row>
     <row r="1810" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1810" t="s">
         <v>1812</v>
       </c>
       <c r="B1810">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C1810">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1810">
         <v>0</v>
       </c>
     </row>
     <row r="1811" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1811" t="s">
         <v>1813</v>
       </c>
       <c r="B1811">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1811">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1811">
         <v>0</v>
       </c>
     </row>
     <row r="1812" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1812" t="s">
         <v>1814</v>
       </c>
       <c r="B1812">
         <v>1</v>
       </c>
       <c r="C1812">
         <v>1</v>
       </c>
       <c r="D1812">
         <v>0</v>
       </c>
     </row>
     <row r="1813" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1813" t="s">
         <v>1815</v>
       </c>
       <c r="B1813">
         <v>1</v>
       </c>
       <c r="C1813">
         <v>1</v>
       </c>
       <c r="D1813">
         <v>0</v>
       </c>
     </row>
     <row r="1814" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1814" t="s">
         <v>1816</v>
       </c>
       <c r="B1814">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1814">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1814">
         <v>0</v>
       </c>
     </row>
     <row r="1815" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1815" t="s">
         <v>1817</v>
       </c>
       <c r="B1815">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1815">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1815">
         <v>0</v>
       </c>
     </row>
     <row r="1816" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1816" t="s">
         <v>1818</v>
       </c>
       <c r="B1816">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1816">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1816">
         <v>0</v>
       </c>
     </row>
     <row r="1817" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1817" t="s">
         <v>1819</v>
       </c>
       <c r="B1817">
         <v>1</v>
       </c>
       <c r="C1817">
         <v>1</v>
       </c>
       <c r="D1817">
         <v>0</v>
       </c>
     </row>
     <row r="1818" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1818" t="s">
         <v>1820</v>
       </c>
       <c r="B1818">
         <v>1</v>
       </c>
       <c r="C1818">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1818">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1819" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1819" t="s">
         <v>1821</v>
       </c>
       <c r="B1819">
         <v>1</v>
       </c>
       <c r="C1819">
         <v>1</v>
       </c>
       <c r="D1819">
         <v>0</v>
       </c>
     </row>
     <row r="1820" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1820" t="s">
         <v>1822</v>
       </c>
       <c r="B1820">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1820">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1820">
         <v>0</v>
       </c>
     </row>
     <row r="1821" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1821" t="s">
         <v>1823</v>
       </c>
       <c r="B1821">
         <v>1</v>
       </c>
       <c r="C1821">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1821">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1822" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1822" t="s">
         <v>1824</v>
       </c>
       <c r="B1822">
         <v>1</v>
       </c>
       <c r="C1822">
         <v>1</v>
       </c>
       <c r="D1822">
         <v>0</v>
       </c>
     </row>
     <row r="1823" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1823" t="s">
         <v>1825</v>
       </c>
       <c r="B1823">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1823">
         <v>1</v>
       </c>
       <c r="D1823">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1824" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1824" t="s">
         <v>1826</v>
       </c>
       <c r="B1824">
         <v>1</v>
       </c>
       <c r="C1824">
         <v>1</v>
       </c>
       <c r="D1824">
         <v>0</v>
       </c>
     </row>
     <row r="1825" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1825" t="s">
         <v>1827</v>
       </c>
       <c r="B1825">
         <v>1</v>
       </c>
       <c r="C1825">
         <v>1</v>
       </c>
       <c r="D1825">
         <v>0</v>
       </c>
     </row>
     <row r="1826" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1826" t="s">
         <v>1828</v>
       </c>
       <c r="B1826">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1826">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1826">
         <v>0</v>
       </c>
     </row>
     <row r="1827" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1827" t="s">
         <v>1829</v>
       </c>
       <c r="B1827">
         <v>1</v>
       </c>
       <c r="C1827">
         <v>1</v>
       </c>
       <c r="D1827">
         <v>0</v>
       </c>
     </row>
     <row r="1828" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1828" t="s">
         <v>1830</v>
       </c>
       <c r="B1828">
         <v>1</v>
       </c>
       <c r="C1828">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1828">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1829" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1829" t="s">
         <v>1831</v>
       </c>
       <c r="B1829">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1829">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1829">
         <v>0</v>
       </c>
     </row>
     <row r="1830" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1830" t="s">
         <v>1832</v>
       </c>
       <c r="B1830">
         <v>1</v>
       </c>
       <c r="C1830">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1830">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1831" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1831" t="s">
         <v>1833</v>
       </c>
       <c r="B1831">
         <v>1</v>
       </c>
       <c r="C1831">
         <v>1</v>
       </c>
       <c r="D1831">
         <v>0</v>
       </c>
     </row>
     <row r="1832" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1832" t="s">
         <v>1834</v>
       </c>
       <c r="B1832">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1832">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1832">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1833" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1833" t="s">
         <v>1835</v>
       </c>
       <c r="B1833">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1833">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1833">
         <v>0</v>
       </c>
     </row>
     <row r="1834" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1834" t="s">
         <v>1836</v>
       </c>
       <c r="B1834">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1834">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1834">
         <v>0</v>
       </c>
     </row>
     <row r="1835" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1835" t="s">
         <v>1837</v>
       </c>
       <c r="B1835">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1835">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1835">
         <v>0</v>
       </c>
     </row>
     <row r="1836" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1836" t="s">
         <v>1838</v>
       </c>
       <c r="B1836">
         <v>1</v>
       </c>
       <c r="C1836">
         <v>1</v>
       </c>
       <c r="D1836">
         <v>0</v>
       </c>
     </row>
     <row r="1837" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1837" t="s">
         <v>1839</v>
       </c>
       <c r="B1837">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1837">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1837">
         <v>0</v>
       </c>
     </row>
     <row r="1838" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1838" t="s">
         <v>1840</v>
       </c>
       <c r="B1838">
         <v>1</v>
       </c>
       <c r="C1838">
         <v>1</v>
       </c>
       <c r="D1838">
         <v>0</v>
       </c>
     </row>
     <row r="1839" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1839" t="s">
         <v>1841</v>
       </c>
       <c r="B1839">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1839">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1839">
         <v>0</v>
       </c>
     </row>
     <row r="1840" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1840" t="s">
         <v>1842</v>
       </c>
       <c r="B1840">
         <v>1</v>
       </c>
       <c r="C1840">
         <v>1</v>
       </c>
       <c r="D1840">
         <v>0</v>
       </c>
     </row>
     <row r="1841" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1841" t="s">
         <v>1843</v>
       </c>
       <c r="B1841">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1841">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1841">
         <v>0</v>
       </c>
     </row>
     <row r="1842" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1842" t="s">
         <v>1844</v>
       </c>
       <c r="B1842">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1842">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1842">
         <v>0</v>
       </c>
     </row>
     <row r="1843" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1843" t="s">
         <v>1845</v>
       </c>
       <c r="B1843">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1843">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1843">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1844" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1844" t="s">
         <v>1846</v>
       </c>
       <c r="B1844">
         <v>1</v>
       </c>
       <c r="C1844">
         <v>1</v>
       </c>
       <c r="D1844">
         <v>0</v>
       </c>
     </row>
     <row r="1845" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1845" t="s">
         <v>1847</v>
       </c>
       <c r="B1845">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1845">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1845">
         <v>0</v>
       </c>
     </row>
     <row r="1846" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1846" t="s">
         <v>1848</v>
       </c>
       <c r="B1846">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1846">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1846">
         <v>0</v>
       </c>
     </row>
     <row r="1847" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1847" t="s">
         <v>1849</v>
       </c>
       <c r="B1847">
         <v>1</v>
       </c>
       <c r="C1847">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1847">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1848" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1848" t="s">
         <v>1850</v>
       </c>
       <c r="B1848">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1848">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1848">
         <v>0</v>
       </c>
     </row>
     <row r="1849" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1849" t="s">
         <v>1851</v>
       </c>
       <c r="B1849">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1849">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1849">
         <v>0</v>
       </c>
     </row>
     <row r="1850" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1850" t="s">
         <v>1852</v>
       </c>
       <c r="B1850">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1850">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1850">
         <v>0</v>
       </c>
     </row>
     <row r="1851" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1851" t="s">
         <v>1853</v>
       </c>
       <c r="B1851">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1851">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1851">
         <v>0</v>
       </c>
     </row>
     <row r="1852" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1852" t="s">
         <v>1854</v>
       </c>
       <c r="B1852">
         <v>1</v>
       </c>
       <c r="C1852">
         <v>1</v>
       </c>
       <c r="D1852">
         <v>0</v>
       </c>
     </row>
     <row r="1853" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1853" t="s">
         <v>1855</v>
       </c>
       <c r="B1853">
         <v>1</v>
@@ -34714,110 +34315,110 @@
         <v>1</v>
       </c>
       <c r="D1854">
         <v>0</v>
       </c>
     </row>
     <row r="1855" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1855" t="s">
         <v>1857</v>
       </c>
       <c r="B1855">
         <v>1</v>
       </c>
       <c r="C1855">
         <v>1</v>
       </c>
       <c r="D1855">
         <v>0</v>
       </c>
     </row>
     <row r="1856" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1856" t="s">
         <v>1858</v>
       </c>
       <c r="B1856">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1856">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1856">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1857" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1857" t="s">
         <v>1859</v>
       </c>
       <c r="B1857">
         <v>1</v>
       </c>
       <c r="C1857">
         <v>1</v>
       </c>
       <c r="D1857">
         <v>0</v>
       </c>
     </row>
     <row r="1858" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1858" t="s">
         <v>1860</v>
       </c>
       <c r="B1858">
         <v>1</v>
       </c>
       <c r="C1858">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1858">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1859" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1859" t="s">
         <v>1861</v>
       </c>
       <c r="B1859">
         <v>1</v>
       </c>
       <c r="C1859">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1859">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1860" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1860" t="s">
         <v>1862</v>
       </c>
       <c r="B1860">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1860">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1860">
         <v>0</v>
       </c>
     </row>
     <row r="1861" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1861" t="s">
         <v>1863</v>
       </c>
       <c r="B1861">
         <v>1</v>
       </c>
       <c r="C1861">
         <v>1</v>
       </c>
       <c r="D1861">
         <v>0</v>
       </c>
     </row>
     <row r="1862" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1862" t="s">
         <v>1864</v>
       </c>
       <c r="B1862">
         <v>1</v>
@@ -34826,278 +34427,278 @@
         <v>1</v>
       </c>
       <c r="D1862">
         <v>0</v>
       </c>
     </row>
     <row r="1863" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1863" t="s">
         <v>1865</v>
       </c>
       <c r="B1863">
         <v>1</v>
       </c>
       <c r="C1863">
         <v>1</v>
       </c>
       <c r="D1863">
         <v>0</v>
       </c>
     </row>
     <row r="1864" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1864" t="s">
         <v>1866</v>
       </c>
       <c r="B1864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1864">
         <v>0</v>
       </c>
     </row>
     <row r="1865" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1865" t="s">
         <v>1867</v>
       </c>
       <c r="B1865">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1865">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1865">
         <v>0</v>
       </c>
     </row>
     <row r="1866" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1866" t="s">
         <v>1868</v>
       </c>
       <c r="B1866">
         <v>1</v>
       </c>
       <c r="C1866">
         <v>1</v>
       </c>
       <c r="D1866">
         <v>0</v>
       </c>
     </row>
     <row r="1867" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1867" t="s">
         <v>1869</v>
       </c>
       <c r="B1867">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1867">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1867">
         <v>0</v>
       </c>
     </row>
     <row r="1868" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1868" t="s">
         <v>1870</v>
       </c>
       <c r="B1868">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1868">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1868">
         <v>0</v>
       </c>
     </row>
     <row r="1869" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1869" t="s">
         <v>1871</v>
       </c>
       <c r="B1869">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1869">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1869">
         <v>0</v>
       </c>
     </row>
     <row r="1870" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1870" t="s">
         <v>1872</v>
       </c>
       <c r="B1870">
         <v>1</v>
       </c>
       <c r="C1870">
         <v>1</v>
       </c>
       <c r="D1870">
         <v>0</v>
       </c>
     </row>
     <row r="1871" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1871" t="s">
         <v>1873</v>
       </c>
       <c r="B1871">
         <v>1</v>
       </c>
       <c r="C1871">
         <v>1</v>
       </c>
       <c r="D1871">
         <v>0</v>
       </c>
     </row>
     <row r="1872" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1872" t="s">
         <v>1874</v>
       </c>
       <c r="B1872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1872">
         <v>0</v>
       </c>
     </row>
     <row r="1873" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1873" t="s">
         <v>1875</v>
       </c>
       <c r="B1873">
         <v>1</v>
       </c>
       <c r="C1873">
         <v>1</v>
       </c>
       <c r="D1873">
         <v>0</v>
       </c>
     </row>
     <row r="1874" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1874" t="s">
         <v>1876</v>
       </c>
       <c r="B1874">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1874">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1874">
         <v>0</v>
       </c>
     </row>
     <row r="1875" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1875" t="s">
         <v>1877</v>
       </c>
       <c r="B1875">
         <v>1</v>
       </c>
       <c r="C1875">
         <v>1</v>
       </c>
       <c r="D1875">
         <v>0</v>
       </c>
     </row>
     <row r="1876" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1876" t="s">
         <v>1878</v>
       </c>
       <c r="B1876">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1876">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1876">
         <v>0</v>
       </c>
     </row>
     <row r="1877" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1877" t="s">
         <v>1879</v>
       </c>
       <c r="B1877">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1877">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1877">
         <v>0</v>
       </c>
     </row>
     <row r="1878" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1878" t="s">
         <v>1880</v>
       </c>
       <c r="B1878">
         <v>1</v>
       </c>
       <c r="C1878">
         <v>1</v>
       </c>
       <c r="D1878">
         <v>0</v>
       </c>
     </row>
     <row r="1879" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1879" t="s">
         <v>1881</v>
       </c>
       <c r="B1879">
         <v>1</v>
       </c>
       <c r="C1879">
         <v>1</v>
       </c>
       <c r="D1879">
         <v>0</v>
       </c>
     </row>
     <row r="1880" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1880" t="s">
         <v>1882</v>
       </c>
       <c r="B1880">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1880">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1880">
         <v>0</v>
       </c>
     </row>
     <row r="1881" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1881" t="s">
         <v>1883</v>
       </c>
       <c r="B1881">
         <v>2</v>
       </c>
       <c r="C1881">
         <v>2</v>
       </c>
       <c r="D1881">
         <v>0</v>
       </c>
     </row>
     <row r="1882" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1882" t="s">
         <v>1884</v>
       </c>
       <c r="B1882">
         <v>1</v>
@@ -35106,96 +34707,96 @@
         <v>1</v>
       </c>
       <c r="D1882">
         <v>0</v>
       </c>
     </row>
     <row r="1883" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1883" t="s">
         <v>1885</v>
       </c>
       <c r="B1883">
         <v>1</v>
       </c>
       <c r="C1883">
         <v>1</v>
       </c>
       <c r="D1883">
         <v>0</v>
       </c>
     </row>
     <row r="1884" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1884" t="s">
         <v>1886</v>
       </c>
       <c r="B1884">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1884">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1884">
         <v>0</v>
       </c>
     </row>
     <row r="1885" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1885" t="s">
         <v>1887</v>
       </c>
       <c r="B1885">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1885">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1885">
         <v>0</v>
       </c>
     </row>
     <row r="1886" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1886" t="s">
         <v>1888</v>
       </c>
       <c r="B1886">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1886">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1886">
         <v>0</v>
       </c>
     </row>
     <row r="1887" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1887" t="s">
         <v>1889</v>
       </c>
       <c r="B1887">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1887">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1887">
         <v>0</v>
       </c>
     </row>
     <row r="1888" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1888" t="s">
         <v>1890</v>
       </c>
       <c r="B1888">
         <v>1</v>
       </c>
       <c r="C1888">
         <v>1</v>
       </c>
       <c r="D1888">
         <v>0</v>
       </c>
     </row>
     <row r="1889" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1889" t="s">
         <v>1891</v>
       </c>
       <c r="B1889">
         <v>1</v>
@@ -35218,68 +34819,68 @@
         <v>1</v>
       </c>
       <c r="D1890">
         <v>0</v>
       </c>
     </row>
     <row r="1891" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1891" t="s">
         <v>1893</v>
       </c>
       <c r="B1891">
         <v>1</v>
       </c>
       <c r="C1891">
         <v>1</v>
       </c>
       <c r="D1891">
         <v>0</v>
       </c>
     </row>
     <row r="1892" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1892" t="s">
         <v>1894</v>
       </c>
       <c r="B1892">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1892">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1892">
         <v>0</v>
       </c>
     </row>
     <row r="1893" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1893" t="s">
         <v>1895</v>
       </c>
       <c r="B1893">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1893">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1893">
         <v>0</v>
       </c>
     </row>
     <row r="1894" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1894" t="s">
         <v>1896</v>
       </c>
       <c r="B1894">
         <v>1</v>
       </c>
       <c r="C1894">
         <v>1</v>
       </c>
       <c r="D1894">
         <v>0</v>
       </c>
     </row>
     <row r="1895" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1895" t="s">
         <v>1897</v>
       </c>
       <c r="B1895">
         <v>1</v>
@@ -35302,362 +34903,362 @@
         <v>1</v>
       </c>
       <c r="D1896">
         <v>0</v>
       </c>
     </row>
     <row r="1897" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1897" t="s">
         <v>1899</v>
       </c>
       <c r="B1897">
         <v>1</v>
       </c>
       <c r="C1897">
         <v>1</v>
       </c>
       <c r="D1897">
         <v>0</v>
       </c>
     </row>
     <row r="1898" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1898" t="s">
         <v>1900</v>
       </c>
       <c r="B1898">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1898">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1898">
         <v>0</v>
       </c>
     </row>
     <row r="1899" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1899" t="s">
         <v>1901</v>
       </c>
       <c r="B1899">
         <v>1</v>
       </c>
       <c r="C1899">
         <v>1</v>
       </c>
       <c r="D1899">
         <v>0</v>
       </c>
     </row>
     <row r="1900" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1900" t="s">
         <v>1902</v>
       </c>
       <c r="B1900">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1900">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1900">
         <v>0</v>
       </c>
     </row>
     <row r="1901" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1901" t="s">
         <v>1903</v>
       </c>
       <c r="B1901">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1901">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1901">
         <v>0</v>
       </c>
     </row>
     <row r="1902" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1902" t="s">
         <v>1904</v>
       </c>
       <c r="B1902">
         <v>1</v>
       </c>
       <c r="C1902">
         <v>1</v>
       </c>
       <c r="D1902">
         <v>0</v>
       </c>
     </row>
     <row r="1903" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1903" t="s">
         <v>1905</v>
       </c>
       <c r="B1903">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1903">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1903">
         <v>0</v>
       </c>
     </row>
     <row r="1904" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1904" t="s">
         <v>1906</v>
       </c>
       <c r="B1904">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1904">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1904">
         <v>0</v>
       </c>
     </row>
     <row r="1905" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1905" t="s">
         <v>1907</v>
       </c>
       <c r="B1905">
         <v>1</v>
       </c>
       <c r="C1905">
         <v>1</v>
       </c>
       <c r="D1905">
         <v>0</v>
       </c>
     </row>
     <row r="1906" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1906" t="s">
         <v>1908</v>
       </c>
       <c r="B1906">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1906">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1906">
         <v>0</v>
       </c>
     </row>
     <row r="1907" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1907" t="s">
         <v>1909</v>
       </c>
       <c r="B1907">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1907">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1907">
         <v>0</v>
       </c>
     </row>
     <row r="1908" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1908" t="s">
         <v>1910</v>
       </c>
       <c r="B1908">
         <v>1</v>
       </c>
       <c r="C1908">
         <v>1</v>
       </c>
       <c r="D1908">
         <v>0</v>
       </c>
     </row>
     <row r="1909" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1909" t="s">
         <v>1911</v>
       </c>
       <c r="B1909">
         <v>1</v>
       </c>
       <c r="C1909">
         <v>1</v>
       </c>
       <c r="D1909">
         <v>0</v>
       </c>
     </row>
     <row r="1910" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1910" t="s">
         <v>1912</v>
       </c>
       <c r="B1910">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1910">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1910">
         <v>0</v>
       </c>
     </row>
     <row r="1911" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1911" t="s">
         <v>1913</v>
       </c>
       <c r="B1911">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1911">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1911">
         <v>0</v>
       </c>
     </row>
     <row r="1912" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1912" t="s">
         <v>1914</v>
       </c>
       <c r="B1912">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1912">
         <v>1</v>
       </c>
       <c r="D1912">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1913" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1913" t="s">
         <v>1915</v>
       </c>
       <c r="B1913">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1913">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1913">
         <v>0</v>
       </c>
     </row>
     <row r="1914" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1914" t="s">
         <v>1916</v>
       </c>
       <c r="B1914">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1914">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1914">
         <v>0</v>
       </c>
     </row>
     <row r="1915" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1915" t="s">
         <v>1917</v>
       </c>
       <c r="B1915">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1915">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1915">
         <v>0</v>
       </c>
     </row>
     <row r="1916" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1916" t="s">
         <v>1918</v>
       </c>
       <c r="B1916">
         <v>1</v>
       </c>
       <c r="C1916">
         <v>1</v>
       </c>
       <c r="D1916">
         <v>0</v>
       </c>
     </row>
     <row r="1917" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1917" t="s">
         <v>1919</v>
       </c>
       <c r="B1917">
         <v>1</v>
       </c>
       <c r="C1917">
         <v>1</v>
       </c>
       <c r="D1917">
         <v>0</v>
       </c>
     </row>
     <row r="1918" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1918" t="s">
         <v>1920</v>
       </c>
       <c r="B1918">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1918">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1918">
         <v>0</v>
       </c>
     </row>
     <row r="1919" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1919" t="s">
         <v>1921</v>
       </c>
       <c r="B1919">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1919">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1919">
         <v>0</v>
       </c>
     </row>
     <row r="1920" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1920" t="s">
         <v>1922</v>
       </c>
       <c r="B1920">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1920">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1920">
         <v>0</v>
       </c>
     </row>
     <row r="1921" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1921" t="s">
         <v>1923</v>
       </c>
       <c r="B1921">
         <v>1</v>
       </c>
       <c r="C1921">
         <v>1</v>
       </c>
       <c r="D1921">
         <v>0</v>
       </c>
     </row>
     <row r="1922" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1922" t="s">
         <v>1924</v>
       </c>
       <c r="B1922">
         <v>1</v>
@@ -35666,418 +35267,418 @@
         <v>1</v>
       </c>
       <c r="D1922">
         <v>0</v>
       </c>
     </row>
     <row r="1923" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1923" t="s">
         <v>1925</v>
       </c>
       <c r="B1923">
         <v>2</v>
       </c>
       <c r="C1923">
         <v>2</v>
       </c>
       <c r="D1923">
         <v>0</v>
       </c>
     </row>
     <row r="1924" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1924" t="s">
         <v>1926</v>
       </c>
       <c r="B1924">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1924">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1924">
         <v>0</v>
       </c>
     </row>
     <row r="1925" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1925" t="s">
         <v>1927</v>
       </c>
       <c r="B1925">
         <v>2</v>
       </c>
       <c r="C1925">
         <v>2</v>
       </c>
       <c r="D1925">
         <v>0</v>
       </c>
     </row>
     <row r="1926" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1926" t="s">
         <v>1928</v>
       </c>
       <c r="B1926">
         <v>2</v>
       </c>
       <c r="C1926">
         <v>2</v>
       </c>
       <c r="D1926">
         <v>0</v>
       </c>
     </row>
     <row r="1927" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1927" t="s">
         <v>1929</v>
       </c>
       <c r="B1927">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1927">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1927">
         <v>0</v>
       </c>
     </row>
     <row r="1928" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1928" t="s">
         <v>1930</v>
       </c>
       <c r="B1928">
         <v>1</v>
       </c>
       <c r="C1928">
         <v>1</v>
       </c>
       <c r="D1928">
         <v>0</v>
       </c>
     </row>
     <row r="1929" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1929" t="s">
         <v>1931</v>
       </c>
       <c r="B1929">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1929">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1929">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1930" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1930" t="s">
         <v>1932</v>
       </c>
       <c r="B1930">
         <v>2</v>
       </c>
       <c r="C1930">
         <v>2</v>
       </c>
       <c r="D1930">
         <v>0</v>
       </c>
     </row>
     <row r="1931" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1931" t="s">
         <v>1933</v>
       </c>
       <c r="B1931">
         <v>1</v>
       </c>
       <c r="C1931">
         <v>1</v>
       </c>
       <c r="D1931">
         <v>0</v>
       </c>
     </row>
     <row r="1932" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1932" t="s">
         <v>1934</v>
       </c>
       <c r="B1932">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1932">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1932">
         <v>0</v>
       </c>
     </row>
     <row r="1933" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1933" t="s">
         <v>1935</v>
       </c>
       <c r="B1933">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1933">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1933">
         <v>0</v>
       </c>
     </row>
     <row r="1934" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1934" t="s">
         <v>1936</v>
       </c>
       <c r="B1934">
         <v>2</v>
       </c>
       <c r="C1934">
         <v>2</v>
       </c>
       <c r="D1934">
         <v>0</v>
       </c>
     </row>
     <row r="1935" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1935" t="s">
         <v>1937</v>
       </c>
       <c r="B1935">
         <v>1</v>
       </c>
       <c r="C1935">
         <v>1</v>
       </c>
       <c r="D1935">
         <v>0</v>
       </c>
     </row>
     <row r="1936" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1936" t="s">
         <v>1938</v>
       </c>
       <c r="B1936">
         <v>1</v>
       </c>
       <c r="C1936">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1936">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1937" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1937" t="s">
         <v>1939</v>
       </c>
       <c r="B1937">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1937">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1937">
         <v>0</v>
       </c>
     </row>
     <row r="1938" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1938" t="s">
         <v>1940</v>
       </c>
       <c r="B1938">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1938">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1938">
         <v>0</v>
       </c>
     </row>
     <row r="1939" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1939" t="s">
         <v>1941</v>
       </c>
       <c r="B1939">
         <v>2</v>
       </c>
       <c r="C1939">
         <v>2</v>
       </c>
       <c r="D1939">
         <v>0</v>
       </c>
     </row>
     <row r="1940" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1940" t="s">
         <v>1942</v>
       </c>
       <c r="B1940">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1940">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1940">
         <v>0</v>
       </c>
     </row>
     <row r="1941" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1941" t="s">
         <v>1943</v>
       </c>
       <c r="B1941">
         <v>1</v>
       </c>
       <c r="C1941">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1941">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1942" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1942" t="s">
         <v>1944</v>
       </c>
       <c r="B1942">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1942">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1942">
         <v>0</v>
       </c>
     </row>
     <row r="1943" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1943" t="s">
         <v>1945</v>
       </c>
       <c r="B1943">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1943">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1943">
         <v>0</v>
       </c>
     </row>
     <row r="1944" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1944" t="s">
         <v>1946</v>
       </c>
       <c r="B1944">
         <v>1</v>
       </c>
       <c r="C1944">
         <v>1</v>
       </c>
       <c r="D1944">
         <v>0</v>
       </c>
     </row>
     <row r="1945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1945" t="s">
         <v>1947</v>
       </c>
       <c r="B1945">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1945">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1945">
         <v>0</v>
       </c>
     </row>
     <row r="1946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1946" t="s">
         <v>1948</v>
       </c>
       <c r="B1946">
         <v>2</v>
       </c>
       <c r="C1946">
         <v>2</v>
       </c>
       <c r="D1946">
         <v>0</v>
       </c>
     </row>
     <row r="1947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1947" t="s">
         <v>1949</v>
       </c>
       <c r="B1947">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1947">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1947">
         <v>0</v>
       </c>
     </row>
     <row r="1948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1948" t="s">
         <v>1950</v>
       </c>
       <c r="B1948">
         <v>1</v>
       </c>
       <c r="C1948">
         <v>1</v>
       </c>
       <c r="D1948">
         <v>0</v>
       </c>
     </row>
     <row r="1949" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1949" t="s">
         <v>1951</v>
       </c>
       <c r="B1949">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1949">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1949">
         <v>0</v>
       </c>
     </row>
     <row r="1950" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1950" t="s">
         <v>1952</v>
       </c>
       <c r="B1950">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1950">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1950">
         <v>0</v>
       </c>
     </row>
     <row r="1951" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1951" t="s">
         <v>1953</v>
       </c>
       <c r="B1951">
         <v>2</v>
       </c>
       <c r="C1951">
         <v>2</v>
       </c>
       <c r="D1951">
         <v>0</v>
       </c>
     </row>
     <row r="1952" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1952" t="s">
         <v>1954</v>
       </c>
       <c r="B1952">
         <v>1</v>
@@ -36086,194 +35687,194 @@
         <v>1</v>
       </c>
       <c r="D1952">
         <v>0</v>
       </c>
     </row>
     <row r="1953" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1953" t="s">
         <v>1955</v>
       </c>
       <c r="B1953">
         <v>1</v>
       </c>
       <c r="C1953">
         <v>1</v>
       </c>
       <c r="D1953">
         <v>0</v>
       </c>
     </row>
     <row r="1954" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1954" t="s">
         <v>1956</v>
       </c>
       <c r="B1954">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1954">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1954">
         <v>0</v>
       </c>
     </row>
     <row r="1955" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1955" t="s">
         <v>1957</v>
       </c>
       <c r="B1955">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1955">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1955">
         <v>0</v>
       </c>
     </row>
     <row r="1956" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1956" t="s">
         <v>1958</v>
       </c>
       <c r="B1956">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1956">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1956">
         <v>0</v>
       </c>
     </row>
     <row r="1957" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1957" t="s">
         <v>1959</v>
       </c>
       <c r="B1957">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1957">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1957">
         <v>0</v>
       </c>
     </row>
     <row r="1958" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1958" t="s">
         <v>1960</v>
       </c>
       <c r="B1958">
         <v>1</v>
       </c>
       <c r="C1958">
         <v>1</v>
       </c>
       <c r="D1958">
         <v>0</v>
       </c>
     </row>
     <row r="1959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1959" t="s">
         <v>1961</v>
       </c>
       <c r="B1959">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1959">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1959">
         <v>0</v>
       </c>
     </row>
     <row r="1960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1960" t="s">
         <v>1962</v>
       </c>
       <c r="B1960">
         <v>2</v>
       </c>
       <c r="C1960">
         <v>2</v>
       </c>
       <c r="D1960">
         <v>0</v>
       </c>
     </row>
     <row r="1961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1961" t="s">
         <v>1963</v>
       </c>
       <c r="B1961">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1961">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1961">
         <v>0</v>
       </c>
     </row>
     <row r="1962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1962" t="s">
         <v>1964</v>
       </c>
       <c r="B1962">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1962">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1962">
         <v>0</v>
       </c>
     </row>
     <row r="1963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1963" t="s">
         <v>1965</v>
       </c>
       <c r="B1963">
         <v>2</v>
       </c>
       <c r="C1963">
         <v>2</v>
       </c>
       <c r="D1963">
         <v>0</v>
       </c>
     </row>
     <row r="1964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1964" t="s">
         <v>1966</v>
       </c>
       <c r="B1964">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1964">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1964">
         <v>0</v>
       </c>
     </row>
     <row r="1965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1965" t="s">
         <v>1967</v>
       </c>
       <c r="B1965">
         <v>2</v>
       </c>
       <c r="C1965">
         <v>2</v>
       </c>
       <c r="D1965">
         <v>0</v>
       </c>
     </row>
     <row r="1966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1966" t="s">
         <v>1968</v>
       </c>
       <c r="B1966">
         <v>2</v>
@@ -36282,68 +35883,68 @@
         <v>2</v>
       </c>
       <c r="D1966">
         <v>0</v>
       </c>
     </row>
     <row r="1967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1967" t="s">
         <v>1969</v>
       </c>
       <c r="B1967">
         <v>2</v>
       </c>
       <c r="C1967">
         <v>2</v>
       </c>
       <c r="D1967">
         <v>0</v>
       </c>
     </row>
     <row r="1968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1968" t="s">
         <v>1970</v>
       </c>
       <c r="B1968">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1968">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1968">
         <v>0</v>
       </c>
     </row>
     <row r="1969" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1969" t="s">
         <v>1971</v>
       </c>
       <c r="B1969">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1969">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1969">
         <v>0</v>
       </c>
     </row>
     <row r="1970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1970" t="s">
         <v>1972</v>
       </c>
       <c r="B1970">
         <v>1</v>
       </c>
       <c r="C1970">
         <v>1</v>
       </c>
       <c r="D1970">
         <v>0</v>
       </c>
     </row>
     <row r="1971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1971" t="s">
         <v>1973</v>
       </c>
       <c r="B1971">
         <v>1</v>
@@ -36352,152 +35953,152 @@
         <v>1</v>
       </c>
       <c r="D1971">
         <v>0</v>
       </c>
     </row>
     <row r="1972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1972" t="s">
         <v>1974</v>
       </c>
       <c r="B1972">
         <v>1</v>
       </c>
       <c r="C1972">
         <v>1</v>
       </c>
       <c r="D1972">
         <v>0</v>
       </c>
     </row>
     <row r="1973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1973" t="s">
         <v>1975</v>
       </c>
       <c r="B1973">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1973">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1973">
         <v>0</v>
       </c>
     </row>
     <row r="1974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1974" t="s">
         <v>1976</v>
       </c>
       <c r="B1974">
         <v>2</v>
       </c>
       <c r="C1974">
         <v>2</v>
       </c>
       <c r="D1974">
         <v>0</v>
       </c>
     </row>
     <row r="1975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1975" t="s">
         <v>1977</v>
       </c>
       <c r="B1975">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1975">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1975">
         <v>0</v>
       </c>
     </row>
     <row r="1976" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1976" t="s">
         <v>1978</v>
       </c>
       <c r="B1976">
         <v>2</v>
       </c>
       <c r="C1976">
         <v>2</v>
       </c>
       <c r="D1976">
         <v>0</v>
       </c>
     </row>
     <row r="1977" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1977" t="s">
         <v>1979</v>
       </c>
       <c r="B1977">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1977">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1977">
         <v>0</v>
       </c>
     </row>
     <row r="1978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1978" t="s">
         <v>1980</v>
       </c>
       <c r="B1978">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1978">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1978">
         <v>0</v>
       </c>
     </row>
     <row r="1979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1979" t="s">
         <v>1981</v>
       </c>
       <c r="B1979">
         <v>1</v>
       </c>
       <c r="C1979">
         <v>1</v>
       </c>
       <c r="D1979">
         <v>0</v>
       </c>
     </row>
     <row r="1980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1980" t="s">
         <v>1982</v>
       </c>
       <c r="B1980">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1980">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1980">
         <v>0</v>
       </c>
     </row>
     <row r="1981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1981" t="s">
         <v>1983</v>
       </c>
       <c r="B1981">
         <v>1</v>
       </c>
       <c r="C1981">
         <v>1</v>
       </c>
       <c r="D1981">
         <v>0</v>
       </c>
     </row>
     <row r="1982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1982" t="s">
         <v>1984</v>
       </c>
       <c r="B1982">
         <v>1</v>
@@ -36506,306 +36107,306 @@
         <v>1</v>
       </c>
       <c r="D1982">
         <v>0</v>
       </c>
     </row>
     <row r="1983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1983" t="s">
         <v>1985</v>
       </c>
       <c r="B1983">
         <v>2</v>
       </c>
       <c r="C1983">
         <v>2</v>
       </c>
       <c r="D1983">
         <v>0</v>
       </c>
     </row>
     <row r="1984" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1984" t="s">
         <v>1986</v>
       </c>
       <c r="B1984">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1984">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1984">
         <v>0</v>
       </c>
     </row>
     <row r="1985" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1985" t="s">
         <v>1987</v>
       </c>
       <c r="B1985">
         <v>1</v>
       </c>
       <c r="C1985">
         <v>1</v>
       </c>
       <c r="D1985">
         <v>0</v>
       </c>
     </row>
     <row r="1986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1986" t="s">
         <v>1988</v>
       </c>
       <c r="B1986">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1986">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1986">
         <v>0</v>
       </c>
     </row>
     <row r="1987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1987" t="s">
         <v>1989</v>
       </c>
       <c r="B1987">
         <v>1</v>
       </c>
       <c r="C1987">
         <v>1</v>
       </c>
       <c r="D1987">
         <v>0</v>
       </c>
     </row>
     <row r="1988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1988" t="s">
         <v>1990</v>
       </c>
       <c r="B1988">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C1988">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1988">
         <v>0</v>
       </c>
     </row>
     <row r="1989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1989" t="s">
         <v>1991</v>
       </c>
       <c r="B1989">
         <v>1</v>
       </c>
       <c r="C1989">
         <v>1</v>
       </c>
       <c r="D1989">
         <v>0</v>
       </c>
     </row>
     <row r="1990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1990" t="s">
         <v>1992</v>
       </c>
       <c r="B1990">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1990">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1990">
         <v>0</v>
       </c>
     </row>
     <row r="1991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1991" t="s">
         <v>1993</v>
       </c>
       <c r="B1991">
         <v>2</v>
       </c>
       <c r="C1991">
         <v>2</v>
       </c>
       <c r="D1991">
         <v>0</v>
       </c>
     </row>
     <row r="1992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1992" t="s">
         <v>1994</v>
       </c>
       <c r="B1992">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1992">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1992">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1993" t="s">
         <v>1995</v>
       </c>
       <c r="B1993">
         <v>1</v>
       </c>
       <c r="C1993">
         <v>1</v>
       </c>
       <c r="D1993">
         <v>0</v>
       </c>
     </row>
     <row r="1994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1994" t="s">
         <v>1996</v>
       </c>
       <c r="B1994">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1994">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1994">
         <v>0</v>
       </c>
     </row>
     <row r="1995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1995" t="s">
         <v>1997</v>
       </c>
       <c r="B1995">
         <v>1</v>
       </c>
       <c r="C1995">
         <v>1</v>
       </c>
       <c r="D1995">
         <v>0</v>
       </c>
     </row>
     <row r="1996" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1996" t="s">
         <v>1998</v>
       </c>
       <c r="B1996">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1996">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1996">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1997" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1997" t="s">
         <v>1999</v>
       </c>
       <c r="B1997">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1997">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1997">
         <v>0</v>
       </c>
     </row>
     <row r="1998" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1998" t="s">
         <v>2000</v>
       </c>
       <c r="B1998">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1998">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1998">
         <v>0</v>
       </c>
     </row>
     <row r="1999" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1999" t="s">
         <v>2001</v>
       </c>
       <c r="B1999">
         <v>1</v>
       </c>
       <c r="C1999">
         <v>1</v>
       </c>
       <c r="D1999">
         <v>0</v>
       </c>
     </row>
     <row r="2000" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2000" t="s">
         <v>2002</v>
       </c>
       <c r="B2000">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2000">
         <v>1</v>
       </c>
       <c r="D2000">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2001" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2001" t="s">
         <v>2003</v>
       </c>
       <c r="B2001">
         <v>1</v>
       </c>
       <c r="C2001">
         <v>1</v>
       </c>
       <c r="D2001">
         <v>0</v>
       </c>
     </row>
     <row r="2002" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2002" t="s">
         <v>2004</v>
       </c>
       <c r="B2002">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2002">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2002">
         <v>0</v>
       </c>
     </row>
     <row r="2003" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2003" t="s">
         <v>2005</v>
       </c>
       <c r="B2003">
         <v>2</v>
       </c>
       <c r="C2003">
         <v>2</v>
       </c>
       <c r="D2003">
         <v>0</v>
       </c>
     </row>
     <row r="2004" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2004" t="s">
         <v>2006</v>
       </c>
       <c r="B2004">
         <v>1</v>
@@ -36814,421 +36415,421 @@
         <v>1</v>
       </c>
       <c r="D2004">
         <v>0</v>
       </c>
     </row>
     <row r="2005" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2005" t="s">
         <v>2007</v>
       </c>
       <c r="B2005">
         <v>2</v>
       </c>
       <c r="C2005">
         <v>2</v>
       </c>
       <c r="D2005">
         <v>0</v>
       </c>
     </row>
     <row r="2006" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2006" t="s">
         <v>2008</v>
       </c>
       <c r="B2006">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2006">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2006">
         <v>0</v>
       </c>
     </row>
     <row r="2007" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2007" t="s">
         <v>2009</v>
       </c>
       <c r="B2007">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2007">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2007">
         <v>0</v>
       </c>
     </row>
     <row r="2008" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2008" t="s">
         <v>2010</v>
       </c>
       <c r="B2008">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2008">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2008">
         <v>0</v>
       </c>
     </row>
     <row r="2009" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2009" t="s">
         <v>2011</v>
       </c>
       <c r="B2009">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2009">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2009">
         <v>0</v>
       </c>
     </row>
     <row r="2010" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2010" t="s">
         <v>2012</v>
       </c>
       <c r="B2010">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2010">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2010">
         <v>0</v>
       </c>
     </row>
     <row r="2011" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2011" t="s">
         <v>2013</v>
       </c>
       <c r="B2011">
         <v>2</v>
       </c>
       <c r="C2011">
         <v>2</v>
       </c>
       <c r="D2011">
         <v>0</v>
       </c>
     </row>
     <row r="2012" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2012" t="s">
         <v>2014</v>
       </c>
       <c r="B2012">
         <v>2</v>
       </c>
       <c r="C2012">
         <v>2</v>
       </c>
       <c r="D2012">
         <v>0</v>
       </c>
     </row>
     <row r="2013" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2013" t="s">
         <v>2015</v>
       </c>
       <c r="B2013">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2013">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2013">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2014" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2014" t="s">
         <v>2016</v>
       </c>
       <c r="B2014">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2014">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2014">
         <v>0</v>
       </c>
     </row>
     <row r="2015" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2015" t="s">
         <v>2017</v>
       </c>
       <c r="B2015">
         <v>1</v>
       </c>
       <c r="C2015">
         <v>1</v>
       </c>
       <c r="D2015">
         <v>0</v>
       </c>
     </row>
     <row r="2016" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2016" t="s">
         <v>2018</v>
       </c>
       <c r="B2016">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2016">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2016">
         <v>0</v>
       </c>
     </row>
     <row r="2017" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2017" t="s">
         <v>2019</v>
       </c>
       <c r="B2017">
         <v>1</v>
       </c>
       <c r="C2017">
         <v>1</v>
       </c>
       <c r="D2017">
         <v>0</v>
       </c>
     </row>
     <row r="2018" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2018" t="s">
         <v>2020</v>
       </c>
       <c r="B2018">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2018">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2018">
         <v>0</v>
       </c>
     </row>
     <row r="2019" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2019" t="s">
         <v>2021</v>
       </c>
       <c r="B2019">
         <v>2</v>
       </c>
       <c r="C2019">
         <v>2</v>
       </c>
       <c r="D2019">
         <v>0</v>
       </c>
     </row>
     <row r="2020" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2020" t="s">
         <v>2022</v>
       </c>
       <c r="B2020">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2020">
         <v>2</v>
       </c>
       <c r="D2020">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2021" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2021" t="s">
         <v>2023</v>
       </c>
       <c r="B2021">
         <v>1</v>
       </c>
       <c r="C2021">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2021">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2022" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2022" t="s">
         <v>2024</v>
       </c>
       <c r="B2022">
         <v>1</v>
       </c>
       <c r="C2022">
         <v>1</v>
       </c>
       <c r="D2022">
         <v>0</v>
       </c>
     </row>
     <row r="2023" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2023" t="s">
         <v>2025</v>
       </c>
       <c r="B2023">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2023">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2023">
         <v>0</v>
       </c>
     </row>
     <row r="2024" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2024" t="s">
         <v>2026</v>
       </c>
       <c r="B2024">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2024">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2024">
         <v>0</v>
       </c>
     </row>
     <row r="2025" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2025" t="s">
         <v>2027</v>
       </c>
       <c r="B2025">
         <v>2</v>
       </c>
       <c r="C2025">
         <v>2</v>
       </c>
       <c r="D2025">
         <v>0</v>
       </c>
     </row>
     <row r="2026" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2026" t="s">
         <v>2028</v>
       </c>
       <c r="B2026">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2026">
         <v>1</v>
       </c>
       <c r="D2026">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2027" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2027" t="s">
         <v>2029</v>
       </c>
       <c r="B2027">
         <v>1</v>
       </c>
       <c r="C2027">
         <v>1</v>
       </c>
       <c r="D2027">
         <v>0</v>
       </c>
     </row>
     <row r="2028" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2028" t="s">
         <v>2030</v>
       </c>
       <c r="B2028">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2028">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2028">
         <v>0</v>
       </c>
     </row>
     <row r="2029" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2029" t="s">
         <v>2031</v>
       </c>
       <c r="B2029">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2029">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2029">
         <v>0</v>
       </c>
     </row>
     <row r="2030" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2030" t="s">
         <v>2032</v>
       </c>
       <c r="B2030">
         <v>1</v>
       </c>
       <c r="C2030">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2030">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2031" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2031" t="s">
         <v>2033</v>
       </c>
       <c r="B2031">
         <v>1</v>
       </c>
       <c r="C2031">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2031">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2032" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2032" t="s">
         <v>2034</v>
       </c>
       <c r="B2032">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2032">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2032">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2033" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2033" t="s">
         <v>2035</v>
       </c>
       <c r="B2033">
         <v>1</v>
       </c>
       <c r="C2033">
         <v>1</v>
       </c>
       <c r="D2033">
         <v>0</v>
       </c>
     </row>
     <row r="2034" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2034" t="s">
         <v>2036</v>
       </c>
       <c r="B2034">
         <v>2</v>
       </c>
       <c r="C2034">
         <v>2</v>
@@ -37248,320 +36849,320 @@
         <v>1</v>
       </c>
       <c r="D2035">
         <v>0</v>
       </c>
     </row>
     <row r="2036" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2036" t="s">
         <v>2038</v>
       </c>
       <c r="B2036">
         <v>1</v>
       </c>
       <c r="C2036">
         <v>1</v>
       </c>
       <c r="D2036">
         <v>0</v>
       </c>
     </row>
     <row r="2037" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2037" t="s">
         <v>2039</v>
       </c>
       <c r="B2037">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C2037">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D2037">
         <v>0</v>
       </c>
     </row>
     <row r="2038" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2038" t="s">
         <v>2040</v>
       </c>
       <c r="B2038">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2038">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2038">
         <v>0</v>
       </c>
     </row>
     <row r="2039" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2039" t="s">
         <v>2041</v>
       </c>
       <c r="B2039">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2039">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2039">
         <v>0</v>
       </c>
     </row>
     <row r="2040" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2040" t="s">
         <v>2042</v>
       </c>
       <c r="B2040">
         <v>1</v>
       </c>
       <c r="C2040">
         <v>1</v>
       </c>
       <c r="D2040">
         <v>0</v>
       </c>
     </row>
     <row r="2041" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2041" t="s">
         <v>2043</v>
       </c>
       <c r="B2041">
         <v>1</v>
       </c>
       <c r="C2041">
         <v>1</v>
       </c>
       <c r="D2041">
         <v>0</v>
       </c>
     </row>
     <row r="2042" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2042" t="s">
         <v>2044</v>
       </c>
       <c r="B2042">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2042">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2042">
         <v>0</v>
       </c>
     </row>
     <row r="2043" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2043" t="s">
         <v>2045</v>
       </c>
       <c r="B2043">
         <v>1</v>
       </c>
       <c r="C2043">
         <v>1</v>
       </c>
       <c r="D2043">
         <v>0</v>
       </c>
     </row>
     <row r="2044" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2044" t="s">
         <v>2046</v>
       </c>
       <c r="B2044">
         <v>2</v>
       </c>
       <c r="C2044">
         <v>2</v>
       </c>
       <c r="D2044">
         <v>0</v>
       </c>
     </row>
     <row r="2045" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2045" t="s">
         <v>2047</v>
       </c>
       <c r="B2045">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2045">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2045">
         <v>0</v>
       </c>
     </row>
     <row r="2046" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2046" t="s">
         <v>2048</v>
       </c>
       <c r="B2046">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2046">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2046">
         <v>0</v>
       </c>
     </row>
     <row r="2047" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2047" t="s">
         <v>2049</v>
       </c>
       <c r="B2047">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2047">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2047">
         <v>0</v>
       </c>
     </row>
     <row r="2048" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2048" t="s">
         <v>2050</v>
       </c>
       <c r="B2048">
         <v>1</v>
       </c>
       <c r="C2048">
         <v>1</v>
       </c>
       <c r="D2048">
         <v>0</v>
       </c>
     </row>
     <row r="2049" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2049" t="s">
         <v>2051</v>
       </c>
       <c r="B2049">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2049">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2049">
         <v>0</v>
       </c>
     </row>
     <row r="2050" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2050" t="s">
         <v>2052</v>
       </c>
       <c r="B2050">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2050">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2050">
         <v>0</v>
       </c>
     </row>
     <row r="2051" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2051" t="s">
         <v>2053</v>
       </c>
       <c r="B2051">
         <v>2</v>
       </c>
       <c r="C2051">
         <v>2</v>
       </c>
       <c r="D2051">
         <v>0</v>
       </c>
     </row>
     <row r="2052" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2052" t="s">
         <v>2054</v>
       </c>
       <c r="B2052">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2052">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2052">
         <v>0</v>
       </c>
     </row>
     <row r="2053" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2053" t="s">
         <v>2055</v>
       </c>
       <c r="B2053">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2053">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2053">
         <v>0</v>
       </c>
     </row>
     <row r="2054" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2054" t="s">
         <v>2056</v>
       </c>
       <c r="B2054">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2054">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2054">
         <v>0</v>
       </c>
     </row>
     <row r="2055" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2055" t="s">
         <v>2057</v>
       </c>
       <c r="B2055">
         <v>1</v>
       </c>
       <c r="C2055">
         <v>1</v>
       </c>
       <c r="D2055">
         <v>0</v>
       </c>
     </row>
     <row r="2056" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2056" t="s">
         <v>2058</v>
       </c>
       <c r="B2056">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2056">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2056">
         <v>0</v>
       </c>
     </row>
     <row r="2057" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2057" t="s">
         <v>2059</v>
       </c>
       <c r="B2057">
         <v>1</v>
       </c>
       <c r="C2057">
         <v>1</v>
       </c>
       <c r="D2057">
         <v>0</v>
       </c>
     </row>
     <row r="2058" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2058" t="s">
         <v>2060</v>
       </c>
       <c r="B2058">
         <v>2</v>
@@ -37584,1202 +37185,1202 @@
         <v>2</v>
       </c>
       <c r="D2059">
         <v>0</v>
       </c>
     </row>
     <row r="2060" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2060" t="s">
         <v>2062</v>
       </c>
       <c r="B2060">
         <v>1</v>
       </c>
       <c r="C2060">
         <v>1</v>
       </c>
       <c r="D2060">
         <v>0</v>
       </c>
     </row>
     <row r="2061" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2061" t="s">
         <v>2063</v>
       </c>
       <c r="B2061">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2061">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2061">
         <v>0</v>
       </c>
     </row>
     <row r="2062" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2062" t="s">
         <v>2064</v>
       </c>
       <c r="B2062">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2062">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D2062">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2063" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2063" t="s">
         <v>2065</v>
       </c>
       <c r="B2063">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2063">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2063">
         <v>0</v>
       </c>
     </row>
     <row r="2064" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2064" t="s">
         <v>2066</v>
       </c>
       <c r="B2064">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2064">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2064">
         <v>0</v>
       </c>
     </row>
     <row r="2065" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2065" t="s">
         <v>2067</v>
       </c>
       <c r="B2065">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2065">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2065">
         <v>0</v>
       </c>
     </row>
     <row r="2066" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2066" t="s">
         <v>2068</v>
       </c>
       <c r="B2066">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2066">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2066">
         <v>0</v>
       </c>
     </row>
     <row r="2067" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2067" t="s">
         <v>2069</v>
       </c>
       <c r="B2067">
         <v>1</v>
       </c>
       <c r="C2067">
         <v>1</v>
       </c>
       <c r="D2067">
         <v>0</v>
       </c>
     </row>
     <row r="2068" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2068" t="s">
         <v>2070</v>
       </c>
       <c r="B2068">
         <v>1</v>
       </c>
       <c r="C2068">
         <v>1</v>
       </c>
       <c r="D2068">
         <v>0</v>
       </c>
     </row>
     <row r="2069" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2069" t="s">
         <v>2071</v>
       </c>
       <c r="B2069">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2069">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2069">
         <v>0</v>
       </c>
     </row>
     <row r="2070" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2070" t="s">
         <v>2072</v>
       </c>
       <c r="B2070">
         <v>1</v>
       </c>
       <c r="C2070">
         <v>1</v>
       </c>
       <c r="D2070">
         <v>0</v>
       </c>
     </row>
     <row r="2071" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2071" t="s">
         <v>2073</v>
       </c>
       <c r="B2071">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2071">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2071">
         <v>0</v>
       </c>
     </row>
     <row r="2072" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2072" t="s">
         <v>2074</v>
       </c>
       <c r="B2072">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2072">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2072">
         <v>0</v>
       </c>
     </row>
     <row r="2073" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2073" t="s">
         <v>2075</v>
       </c>
       <c r="B2073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2073">
         <v>0</v>
       </c>
     </row>
     <row r="2074" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2074" t="s">
         <v>2076</v>
       </c>
       <c r="B2074">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2074">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2074">
         <v>0</v>
       </c>
     </row>
     <row r="2075" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2075" t="s">
         <v>2077</v>
       </c>
       <c r="B2075">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C2075">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D2075">
         <v>0</v>
       </c>
     </row>
     <row r="2076" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2076" t="s">
         <v>2078</v>
       </c>
       <c r="B2076">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2076">
         <v>1</v>
       </c>
       <c r="D2076">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2077" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2077" t="s">
         <v>2079</v>
       </c>
       <c r="B2077">
         <v>1</v>
       </c>
       <c r="C2077">
         <v>1</v>
       </c>
       <c r="D2077">
         <v>0</v>
       </c>
     </row>
     <row r="2078" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2078" t="s">
         <v>2080</v>
       </c>
       <c r="B2078">
         <v>2</v>
       </c>
       <c r="C2078">
         <v>2</v>
       </c>
       <c r="D2078">
         <v>0</v>
       </c>
     </row>
     <row r="2079" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2079" t="s">
         <v>2081</v>
       </c>
       <c r="B2079">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2079">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2079">
         <v>0</v>
       </c>
     </row>
     <row r="2080" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2080" t="s">
         <v>2082</v>
       </c>
       <c r="B2080">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2080">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2080">
         <v>0</v>
       </c>
     </row>
     <row r="2081" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2081" t="s">
         <v>2083</v>
       </c>
       <c r="B2081">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2081">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2081">
         <v>0</v>
       </c>
     </row>
     <row r="2082" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2082" t="s">
         <v>2084</v>
       </c>
       <c r="B2082">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2082">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2082">
         <v>0</v>
       </c>
     </row>
     <row r="2083" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2083" t="s">
         <v>2085</v>
       </c>
       <c r="B2083">
         <v>1</v>
       </c>
       <c r="C2083">
         <v>1</v>
       </c>
       <c r="D2083">
         <v>0</v>
       </c>
     </row>
     <row r="2084" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2084" t="s">
         <v>2086</v>
       </c>
       <c r="B2084">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2084">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2084">
         <v>0</v>
       </c>
     </row>
     <row r="2085" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2085" t="s">
         <v>2087</v>
       </c>
       <c r="B2085">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2085">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2085">
         <v>0</v>
       </c>
     </row>
     <row r="2086" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2086" t="s">
         <v>2088</v>
       </c>
       <c r="B2086">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2086">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2086">
         <v>0</v>
       </c>
     </row>
     <row r="2087" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2087" t="s">
         <v>2089</v>
       </c>
       <c r="B2087">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2087">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2087">
         <v>0</v>
       </c>
     </row>
     <row r="2088" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2088" t="s">
         <v>2090</v>
       </c>
       <c r="B2088">
         <v>2</v>
       </c>
       <c r="C2088">
         <v>2</v>
       </c>
       <c r="D2088">
         <v>0</v>
       </c>
     </row>
     <row r="2089" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2089" t="s">
         <v>2091</v>
       </c>
       <c r="B2089">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2089">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2089">
         <v>0</v>
       </c>
     </row>
     <row r="2090" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2090" t="s">
         <v>2092</v>
       </c>
       <c r="B2090">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2090">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2090">
         <v>0</v>
       </c>
     </row>
     <row r="2091" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2091" t="s">
         <v>2093</v>
       </c>
       <c r="B2091">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2091">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2091">
         <v>0</v>
       </c>
     </row>
     <row r="2092" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2092" t="s">
         <v>2094</v>
       </c>
       <c r="B2092">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2092">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2092">
         <v>0</v>
       </c>
     </row>
     <row r="2093" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2093" t="s">
         <v>2095</v>
       </c>
       <c r="B2093">
         <v>2</v>
       </c>
       <c r="C2093">
         <v>2</v>
       </c>
       <c r="D2093">
         <v>0</v>
       </c>
     </row>
     <row r="2094" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2094" t="s">
         <v>2096</v>
       </c>
       <c r="B2094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2094">
         <v>0</v>
       </c>
     </row>
     <row r="2095" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2095" t="s">
         <v>2097</v>
       </c>
       <c r="B2095">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2095">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2095">
         <v>0</v>
       </c>
     </row>
     <row r="2096" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2096" t="s">
         <v>2098</v>
       </c>
       <c r="B2096">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2096">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2096">
         <v>0</v>
       </c>
     </row>
     <row r="2097" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2097" t="s">
         <v>2099</v>
       </c>
       <c r="B2097">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2097">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2097">
         <v>0</v>
       </c>
     </row>
     <row r="2098" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2098" t="s">
         <v>2100</v>
       </c>
       <c r="B2098">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2098">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2098">
         <v>0</v>
       </c>
     </row>
     <row r="2099" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2099" t="s">
         <v>2101</v>
       </c>
       <c r="B2099">
         <v>1</v>
       </c>
       <c r="C2099">
         <v>1</v>
       </c>
       <c r="D2099">
         <v>0</v>
       </c>
     </row>
     <row r="2100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2100" t="s">
         <v>2102</v>
       </c>
       <c r="B2100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2100">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2100">
         <v>0</v>
       </c>
     </row>
     <row r="2101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2101" t="s">
         <v>2103</v>
       </c>
       <c r="B2101">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C2101">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D2101">
         <v>0</v>
       </c>
     </row>
     <row r="2102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2102" t="s">
         <v>2104</v>
       </c>
       <c r="B2102">
         <v>1</v>
       </c>
       <c r="C2102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2102">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2103" t="s">
         <v>2105</v>
       </c>
       <c r="B2103">
         <v>1</v>
       </c>
       <c r="C2103">
         <v>1</v>
       </c>
       <c r="D2103">
         <v>0</v>
       </c>
     </row>
     <row r="2104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2104" t="s">
         <v>2106</v>
       </c>
       <c r="B2104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2104">
         <v>0</v>
       </c>
     </row>
     <row r="2105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2105" t="s">
         <v>2107</v>
       </c>
       <c r="B2105">
         <v>1</v>
       </c>
       <c r="C2105">
         <v>1</v>
       </c>
       <c r="D2105">
         <v>0</v>
       </c>
     </row>
     <row r="2106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2106" t="s">
         <v>2108</v>
       </c>
       <c r="B2106">
         <v>2</v>
       </c>
       <c r="C2106">
         <v>2</v>
       </c>
       <c r="D2106">
         <v>0</v>
       </c>
     </row>
     <row r="2107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2107" t="s">
         <v>2109</v>
       </c>
       <c r="B2107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2107">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2107">
         <v>0</v>
       </c>
     </row>
     <row r="2108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2108" t="s">
         <v>2110</v>
       </c>
       <c r="B2108">
         <v>2</v>
       </c>
       <c r="C2108">
         <v>2</v>
       </c>
       <c r="D2108">
         <v>0</v>
       </c>
     </row>
     <row r="2109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2109" t="s">
         <v>2111</v>
       </c>
       <c r="B2109">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2109">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2109">
         <v>0</v>
       </c>
     </row>
     <row r="2110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2110" t="s">
         <v>2112</v>
       </c>
       <c r="B2110">
         <v>1</v>
       </c>
       <c r="C2110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2110">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2111" t="s">
         <v>2113</v>
       </c>
       <c r="B2111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2111">
         <v>0</v>
       </c>
     </row>
     <row r="2112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2112" t="s">
         <v>2114</v>
       </c>
       <c r="B2112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2112">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2112">
         <v>0</v>
       </c>
     </row>
     <row r="2113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2113" t="s">
         <v>2115</v>
       </c>
       <c r="B2113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2113">
         <v>0</v>
       </c>
     </row>
     <row r="2114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2114" t="s">
         <v>2116</v>
       </c>
       <c r="B2114">
         <v>2</v>
       </c>
       <c r="C2114">
         <v>2</v>
       </c>
       <c r="D2114">
         <v>0</v>
       </c>
     </row>
     <row r="2115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2115" t="s">
         <v>2117</v>
       </c>
       <c r="B2115">
         <v>1</v>
       </c>
       <c r="C2115">
         <v>1</v>
       </c>
       <c r="D2115">
         <v>0</v>
       </c>
     </row>
     <row r="2116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2116" t="s">
         <v>2118</v>
       </c>
       <c r="B2116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2116">
         <v>0</v>
       </c>
     </row>
     <row r="2117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2117" t="s">
         <v>2119</v>
       </c>
       <c r="B2117">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2117">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2117">
         <v>0</v>
       </c>
     </row>
     <row r="2118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2118" t="s">
         <v>2120</v>
       </c>
       <c r="B2118">
         <v>1</v>
       </c>
       <c r="C2118">
         <v>1</v>
       </c>
       <c r="D2118">
         <v>0</v>
       </c>
     </row>
     <row r="2119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2119" t="s">
         <v>2121</v>
       </c>
       <c r="B2119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2119">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2119">
         <v>0</v>
       </c>
     </row>
     <row r="2120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2120" t="s">
         <v>2122</v>
       </c>
       <c r="B2120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2120">
         <v>0</v>
       </c>
     </row>
     <row r="2121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2121" t="s">
         <v>2123</v>
       </c>
       <c r="B2121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2121">
         <v>0</v>
       </c>
     </row>
     <row r="2122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2122" t="s">
         <v>2124</v>
       </c>
       <c r="B2122">
         <v>1</v>
       </c>
       <c r="C2122">
         <v>1</v>
       </c>
       <c r="D2122">
         <v>0</v>
       </c>
     </row>
     <row r="2123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2123" t="s">
         <v>2125</v>
       </c>
       <c r="B2123">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2123">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D2123">
         <v>0</v>
       </c>
     </row>
     <row r="2124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2124" t="s">
         <v>2126</v>
       </c>
       <c r="B2124">
         <v>1</v>
       </c>
       <c r="C2124">
         <v>1</v>
       </c>
       <c r="D2124">
         <v>0</v>
       </c>
     </row>
     <row r="2125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2125" t="s">
         <v>2127</v>
       </c>
       <c r="B2125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2125">
         <v>0</v>
       </c>
     </row>
     <row r="2126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2126" t="s">
         <v>2128</v>
       </c>
       <c r="B2126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2126">
         <v>0</v>
       </c>
     </row>
     <row r="2127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2127" t="s">
         <v>2129</v>
       </c>
       <c r="B2127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2127">
         <v>0</v>
       </c>
     </row>
     <row r="2128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2128" t="s">
         <v>2130</v>
       </c>
       <c r="B2128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C2128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D2128">
         <v>0</v>
       </c>
     </row>
     <row r="2129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2129" t="s">
         <v>2131</v>
       </c>
       <c r="B2129">
         <v>1</v>
       </c>
       <c r="C2129">
         <v>1</v>
       </c>
       <c r="D2129">
         <v>0</v>
       </c>
     </row>
     <row r="2130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2130" t="s">
         <v>2132</v>
       </c>
       <c r="B2130">
         <v>2</v>
       </c>
       <c r="C2130">
         <v>2</v>
       </c>
       <c r="D2130">
         <v>0</v>
       </c>
     </row>
     <row r="2131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2131" t="s">
         <v>2133</v>
       </c>
       <c r="B2131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2131">
         <v>0</v>
       </c>
     </row>
     <row r="2132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2132" t="s">
         <v>2134</v>
       </c>
       <c r="B2132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2132">
         <v>0</v>
       </c>
     </row>
     <row r="2133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2133" t="s">
         <v>2135</v>
       </c>
       <c r="B2133">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C2133">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D2133">
         <v>0</v>
       </c>
     </row>
     <row r="2134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2134" t="s">
         <v>2136</v>
       </c>
       <c r="B2134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2134">
         <v>0</v>
       </c>
     </row>
     <row r="2135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2135" t="s">
         <v>2137</v>
       </c>
       <c r="B2135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2135">
         <v>0</v>
       </c>
     </row>
     <row r="2136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2136" t="s">
         <v>2138</v>
       </c>
       <c r="B2136">
         <v>1</v>
       </c>
       <c r="C2136">
         <v>1</v>
       </c>
       <c r="D2136">
         <v>0</v>
       </c>
     </row>
     <row r="2137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2137" t="s">
         <v>2139</v>
       </c>
       <c r="B2137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2137">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D2137">
         <v>0</v>
       </c>
     </row>
     <row r="2138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2138" t="s">
         <v>2140</v>
       </c>
       <c r="B2138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2138">
         <v>0</v>
       </c>
     </row>
     <row r="2139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2139" t="s">
         <v>2141</v>
       </c>
       <c r="B2139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2139">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2139">
         <v>0</v>
       </c>
     </row>
     <row r="2140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2140" t="s">
         <v>2142</v>
       </c>
       <c r="B2140">
         <v>2</v>
       </c>
       <c r="C2140">
         <v>2</v>
       </c>
       <c r="D2140">
         <v>0</v>
       </c>
     </row>
     <row r="2141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2141" t="s">
         <v>2143</v>
       </c>
       <c r="B2141">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2141">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D2141">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2142" t="s">
         <v>2144</v>
       </c>
       <c r="B2142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2142">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2142">
         <v>0</v>
       </c>
     </row>
     <row r="2143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2143" t="s">
         <v>2145</v>
       </c>
       <c r="B2143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2143">
         <v>0</v>
       </c>
     </row>
     <row r="2144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2144" t="s">
         <v>2146</v>
       </c>
       <c r="B2144">
         <v>1</v>
       </c>
       <c r="C2144">
         <v>1</v>
       </c>
       <c r="D2144">
         <v>0</v>
       </c>
     </row>
     <row r="2145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2145" t="s">
         <v>2147</v>
       </c>
       <c r="B2145">
         <v>1</v>
@@ -38830,222 +38431,222 @@
         <v>1</v>
       </c>
       <c r="D2148">
         <v>0</v>
       </c>
     </row>
     <row r="2149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2149" t="s">
         <v>2151</v>
       </c>
       <c r="B2149">
         <v>1</v>
       </c>
       <c r="C2149">
         <v>1</v>
       </c>
       <c r="D2149">
         <v>0</v>
       </c>
     </row>
     <row r="2150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2150" t="s">
         <v>2152</v>
       </c>
       <c r="B2150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2150">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2150">
         <v>0</v>
       </c>
     </row>
     <row r="2151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2151" t="s">
         <v>2153</v>
       </c>
       <c r="B2151">
         <v>2</v>
       </c>
       <c r="C2151">
         <v>2</v>
       </c>
       <c r="D2151">
         <v>0</v>
       </c>
     </row>
     <row r="2152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2152" t="s">
         <v>2154</v>
       </c>
       <c r="B2152">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2152">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2152">
         <v>0</v>
       </c>
     </row>
     <row r="2153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2153" t="s">
         <v>2155</v>
       </c>
       <c r="B2153">
         <v>1</v>
       </c>
       <c r="C2153">
         <v>1</v>
       </c>
       <c r="D2153">
         <v>0</v>
       </c>
     </row>
     <row r="2154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2154" t="s">
         <v>2156</v>
       </c>
       <c r="B2154">
         <v>2</v>
       </c>
       <c r="C2154">
         <v>2</v>
       </c>
       <c r="D2154">
         <v>0</v>
       </c>
     </row>
     <row r="2155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2155" t="s">
         <v>2157</v>
       </c>
       <c r="B2155">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2155">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D2155">
         <v>0</v>
       </c>
     </row>
     <row r="2156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2156" t="s">
         <v>2158</v>
       </c>
       <c r="B2156">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2156">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2156">
         <v>0</v>
       </c>
     </row>
     <row r="2157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2157" t="s">
         <v>2159</v>
       </c>
       <c r="B2157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2157">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2157">
         <v>0</v>
       </c>
     </row>
     <row r="2158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2158" t="s">
         <v>2160</v>
       </c>
       <c r="B2158">
         <v>2</v>
       </c>
       <c r="C2158">
         <v>2</v>
       </c>
       <c r="D2158">
         <v>0</v>
       </c>
     </row>
     <row r="2159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2159" t="s">
         <v>2161</v>
       </c>
       <c r="B2159">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2159">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2159">
         <v>0</v>
       </c>
     </row>
     <row r="2160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2160" t="s">
         <v>2162</v>
       </c>
       <c r="B2160">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2160">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2160">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2161" t="s">
         <v>2163</v>
       </c>
       <c r="B2161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2161">
         <v>0</v>
       </c>
     </row>
     <row r="2162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2162" t="s">
         <v>2164</v>
       </c>
       <c r="B2162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2162">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2162">
         <v>0</v>
       </c>
     </row>
     <row r="2163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2163" t="s">
         <v>2165</v>
       </c>
       <c r="B2163">
         <v>2</v>
       </c>
       <c r="C2163">
         <v>2</v>
       </c>
       <c r="D2163">
         <v>0</v>
       </c>
     </row>
     <row r="2164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2164" t="s">
         <v>2166</v>
       </c>
       <c r="B2164">
         <v>2</v>
@@ -39057,149 +38658,149 @@
         <v>0</v>
       </c>
     </row>
     <row r="2165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2165" t="s">
         <v>2167</v>
       </c>
       <c r="B2165">
         <v>2</v>
       </c>
       <c r="C2165">
         <v>2</v>
       </c>
       <c r="D2165">
         <v>0</v>
       </c>
     </row>
     <row r="2166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2166" t="s">
         <v>2168</v>
       </c>
       <c r="B2166">
         <v>1</v>
       </c>
       <c r="C2166">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2166">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2167" t="s">
         <v>2169</v>
       </c>
       <c r="B2167">
         <v>1</v>
       </c>
       <c r="C2167">
         <v>1</v>
       </c>
       <c r="D2167">
         <v>0</v>
       </c>
     </row>
     <row r="2168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2168" t="s">
         <v>2170</v>
       </c>
       <c r="B2168">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2168">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2168">
         <v>0</v>
       </c>
     </row>
     <row r="2169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2169" t="s">
         <v>2171</v>
       </c>
       <c r="B2169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2169">
         <v>0</v>
       </c>
     </row>
     <row r="2170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2170" t="s">
         <v>2172</v>
       </c>
       <c r="B2170">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2170">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2170">
         <v>0</v>
       </c>
     </row>
     <row r="2171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2171" t="s">
         <v>2173</v>
       </c>
       <c r="B2171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2171">
         <v>0</v>
       </c>
     </row>
     <row r="2172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2172" t="s">
         <v>2174</v>
       </c>
       <c r="B2172">
         <v>1</v>
       </c>
       <c r="C2172">
         <v>1</v>
       </c>
       <c r="D2172">
         <v>0</v>
       </c>
     </row>
     <row r="2173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2173" t="s">
         <v>2175</v>
       </c>
       <c r="B2173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2173">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2173">
         <v>0</v>
       </c>
     </row>
     <row r="2174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2174" t="s">
         <v>2176</v>
       </c>
       <c r="B2174">
         <v>1</v>
       </c>
       <c r="C2174">
         <v>1</v>
       </c>
       <c r="D2174">
         <v>0</v>
       </c>
     </row>
     <row r="2175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2175" t="s">
         <v>2177</v>
       </c>
       <c r="B2175">
         <v>1</v>
@@ -39236,127 +38837,127 @@
         <v>1</v>
       </c>
       <c r="D2177">
         <v>0</v>
       </c>
     </row>
     <row r="2178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2178" t="s">
         <v>2180</v>
       </c>
       <c r="B2178">
         <v>1</v>
       </c>
       <c r="C2178">
         <v>1</v>
       </c>
       <c r="D2178">
         <v>0</v>
       </c>
     </row>
     <row r="2179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2179" t="s">
         <v>2181</v>
       </c>
       <c r="B2179">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2179">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2179">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2180" t="s">
         <v>2182</v>
       </c>
       <c r="B2180">
         <v>1</v>
       </c>
       <c r="C2180">
         <v>1</v>
       </c>
       <c r="D2180">
         <v>0</v>
       </c>
     </row>
     <row r="2181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2181" t="s">
         <v>2183</v>
       </c>
       <c r="B2181">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2181">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2181">
         <v>0</v>
       </c>
     </row>
     <row r="2182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2182" t="s">
         <v>2184</v>
       </c>
       <c r="B2182">
         <v>1</v>
       </c>
       <c r="C2182">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2182">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2183" t="s">
         <v>2185</v>
       </c>
       <c r="B2183">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2183">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D2183">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2184" t="s">
         <v>2186</v>
       </c>
       <c r="B2184">
         <v>1</v>
       </c>
       <c r="C2184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2184">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2185" t="s">
         <v>2187</v>
       </c>
       <c r="B2185">
         <v>1</v>
       </c>
       <c r="C2185">
         <v>1</v>
       </c>
       <c r="D2185">
         <v>0</v>
       </c>
     </row>
     <row r="2186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2186" t="s">
         <v>2188</v>
       </c>
       <c r="B2186">
         <v>1</v>
       </c>
       <c r="C2186">
         <v>1</v>
@@ -39365,793 +38966,793 @@
         <v>0</v>
       </c>
     </row>
     <row r="2187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2187" t="s">
         <v>2189</v>
       </c>
       <c r="B2187">
         <v>1</v>
       </c>
       <c r="C2187">
         <v>1</v>
       </c>
       <c r="D2187">
         <v>0</v>
       </c>
     </row>
     <row r="2188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2188" t="s">
         <v>2190</v>
       </c>
       <c r="B2188">
         <v>1</v>
       </c>
       <c r="C2188">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2188">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2189" t="s">
         <v>2191</v>
       </c>
       <c r="B2189">
         <v>1</v>
       </c>
       <c r="C2189">
         <v>1</v>
       </c>
       <c r="D2189">
         <v>0</v>
       </c>
     </row>
     <row r="2190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2190" t="s">
         <v>2192</v>
       </c>
       <c r="B2190">
         <v>1</v>
       </c>
       <c r="C2190">
         <v>1</v>
       </c>
       <c r="D2190">
         <v>0</v>
       </c>
     </row>
     <row r="2191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2191" t="s">
         <v>2193</v>
       </c>
       <c r="B2191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2191">
         <v>0</v>
       </c>
     </row>
     <row r="2192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2192" t="s">
         <v>2194</v>
       </c>
       <c r="B2192">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2192">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2192">
         <v>0</v>
       </c>
     </row>
     <row r="2193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2193" t="s">
         <v>2195</v>
       </c>
       <c r="B2193">
         <v>1</v>
       </c>
       <c r="C2193">
         <v>1</v>
       </c>
       <c r="D2193">
         <v>0</v>
       </c>
     </row>
     <row r="2194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2194" t="s">
         <v>2196</v>
       </c>
       <c r="B2194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2194">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2194">
         <v>0</v>
       </c>
     </row>
     <row r="2195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2195" t="s">
         <v>2197</v>
       </c>
       <c r="B2195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2195">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2195">
         <v>0</v>
       </c>
     </row>
     <row r="2196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2196" t="s">
         <v>2198</v>
       </c>
       <c r="B2196">
         <v>1</v>
       </c>
       <c r="C2196">
         <v>1</v>
       </c>
       <c r="D2196">
         <v>0</v>
       </c>
     </row>
     <row r="2197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2197" t="s">
         <v>2199</v>
       </c>
       <c r="B2197">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2197">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2197">
         <v>0</v>
       </c>
     </row>
     <row r="2198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2198" t="s">
         <v>2200</v>
       </c>
       <c r="B2198">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2198">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2198">
         <v>0</v>
       </c>
     </row>
     <row r="2199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2199" t="s">
         <v>2201</v>
       </c>
       <c r="B2199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2199">
         <v>0</v>
       </c>
     </row>
     <row r="2200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2200" t="s">
         <v>2202</v>
       </c>
       <c r="B2200">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2200">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2200">
         <v>0</v>
       </c>
     </row>
     <row r="2201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2201" t="s">
         <v>2203</v>
       </c>
       <c r="B2201">
         <v>1</v>
       </c>
       <c r="C2201">
         <v>1</v>
       </c>
       <c r="D2201">
         <v>0</v>
       </c>
     </row>
     <row r="2202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2202" t="s">
         <v>2204</v>
       </c>
       <c r="B2202">
         <v>2</v>
       </c>
       <c r="C2202">
         <v>2</v>
       </c>
       <c r="D2202">
         <v>0</v>
       </c>
     </row>
     <row r="2203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2203" t="s">
         <v>2205</v>
       </c>
       <c r="B2203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2203">
         <v>0</v>
       </c>
     </row>
     <row r="2204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2204" t="s">
         <v>2206</v>
       </c>
       <c r="B2204">
         <v>2</v>
       </c>
       <c r="C2204">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D2204">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2205" t="s">
         <v>2207</v>
       </c>
       <c r="B2205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2205">
         <v>0</v>
       </c>
     </row>
     <row r="2206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2206" t="s">
         <v>2208</v>
       </c>
       <c r="B2206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2206">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2206">
         <v>0</v>
       </c>
     </row>
     <row r="2207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2207" t="s">
         <v>2209</v>
       </c>
       <c r="B2207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2207">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2207">
         <v>0</v>
       </c>
     </row>
     <row r="2208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2208" t="s">
         <v>2210</v>
       </c>
       <c r="B2208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2208">
         <v>0</v>
       </c>
     </row>
     <row r="2209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2209" t="s">
         <v>2211</v>
       </c>
       <c r="B2209">
         <v>1</v>
       </c>
       <c r="C2209">
         <v>1</v>
       </c>
       <c r="D2209">
         <v>0</v>
       </c>
     </row>
     <row r="2210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2210" t="s">
         <v>2212</v>
       </c>
       <c r="B2210">
         <v>1</v>
       </c>
       <c r="C2210">
         <v>1</v>
       </c>
       <c r="D2210">
         <v>0</v>
       </c>
     </row>
     <row r="2211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2211" t="s">
         <v>2213</v>
       </c>
       <c r="B2211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2211">
         <v>0</v>
       </c>
     </row>
     <row r="2212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2212" t="s">
         <v>2214</v>
       </c>
       <c r="B2212">
         <v>1</v>
       </c>
       <c r="C2212">
         <v>1</v>
       </c>
       <c r="D2212">
         <v>0</v>
       </c>
     </row>
     <row r="2213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2213" t="s">
         <v>2215</v>
       </c>
       <c r="B2213">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2213">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2213">
         <v>0</v>
       </c>
     </row>
     <row r="2214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2214" t="s">
         <v>2216</v>
       </c>
       <c r="B2214">
         <v>1</v>
       </c>
       <c r="C2214">
         <v>1</v>
       </c>
       <c r="D2214">
         <v>0</v>
       </c>
     </row>
     <row r="2215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2215" t="s">
         <v>2217</v>
       </c>
       <c r="B2215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2215">
         <v>0</v>
       </c>
     </row>
     <row r="2216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2216" t="s">
         <v>2218</v>
       </c>
       <c r="B2216">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2216">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2216">
         <v>0</v>
       </c>
     </row>
     <row r="2217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2217" t="s">
         <v>2219</v>
       </c>
       <c r="B2217">
         <v>1</v>
       </c>
       <c r="C2217">
         <v>1</v>
       </c>
       <c r="D2217">
         <v>0</v>
       </c>
     </row>
     <row r="2218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2218" t="s">
         <v>2220</v>
       </c>
       <c r="B2218">
         <v>1</v>
       </c>
       <c r="C2218">
         <v>1</v>
       </c>
       <c r="D2218">
         <v>0</v>
       </c>
     </row>
     <row r="2219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2219" t="s">
         <v>2221</v>
       </c>
       <c r="B2219">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="C2219">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D2219">
         <v>0</v>
       </c>
     </row>
     <row r="2220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2220" t="s">
         <v>2222</v>
       </c>
       <c r="B2220">
         <v>1</v>
       </c>
       <c r="C2220">
         <v>1</v>
       </c>
       <c r="D2220">
         <v>0</v>
       </c>
     </row>
     <row r="2221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2221" t="s">
         <v>2223</v>
       </c>
       <c r="B2221">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2221">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2222" t="s">
         <v>2224</v>
       </c>
       <c r="B2222">
         <v>2</v>
       </c>
       <c r="C2222">
         <v>2</v>
       </c>
       <c r="D2222">
         <v>0</v>
       </c>
     </row>
     <row r="2223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2223" t="s">
         <v>2225</v>
       </c>
       <c r="B2223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2223">
         <v>0</v>
       </c>
     </row>
     <row r="2224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2224" t="s">
         <v>2226</v>
       </c>
       <c r="B2224">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2224">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2224">
         <v>0</v>
       </c>
     </row>
     <row r="2225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2225" t="s">
         <v>2227</v>
       </c>
       <c r="B2225">
         <v>2</v>
       </c>
       <c r="C2225">
         <v>2</v>
       </c>
       <c r="D2225">
         <v>0</v>
       </c>
     </row>
     <row r="2226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2226" t="s">
         <v>2228</v>
       </c>
       <c r="B2226">
         <v>1</v>
       </c>
       <c r="C2226">
         <v>1</v>
       </c>
       <c r="D2226">
         <v>0</v>
       </c>
     </row>
     <row r="2227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2227" t="s">
         <v>2229</v>
       </c>
       <c r="B2227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2227">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2227">
         <v>0</v>
       </c>
     </row>
     <row r="2228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2228" t="s">
         <v>2230</v>
       </c>
       <c r="B2228">
         <v>1</v>
       </c>
       <c r="C2228">
         <v>1</v>
       </c>
       <c r="D2228">
         <v>0</v>
       </c>
     </row>
     <row r="2229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2229" t="s">
         <v>2231</v>
       </c>
       <c r="B2229">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2229">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2229">
         <v>0</v>
       </c>
     </row>
     <row r="2230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2230" t="s">
         <v>2232</v>
       </c>
       <c r="B2230">
         <v>1</v>
       </c>
       <c r="C2230">
         <v>1</v>
       </c>
       <c r="D2230">
         <v>0</v>
       </c>
     </row>
     <row r="2231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2231" t="s">
         <v>2233</v>
       </c>
       <c r="B2231">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2231">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2231">
         <v>0</v>
       </c>
     </row>
     <row r="2232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2232" t="s">
         <v>2234</v>
       </c>
       <c r="B2232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2232">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D2232">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2233" t="s">
         <v>2235</v>
       </c>
       <c r="B2233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2233">
         <v>0</v>
       </c>
     </row>
     <row r="2234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2234" t="s">
         <v>2236</v>
       </c>
       <c r="B2234">
         <v>2</v>
       </c>
       <c r="C2234">
         <v>2</v>
       </c>
       <c r="D2234">
         <v>0</v>
       </c>
     </row>
     <row r="2235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2235" t="s">
         <v>2237</v>
       </c>
       <c r="B2235">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2235">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2235">
         <v>0</v>
       </c>
     </row>
     <row r="2236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2236" t="s">
         <v>2238</v>
       </c>
       <c r="B2236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2236">
         <v>0</v>
       </c>
     </row>
     <row r="2237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2237" t="s">
         <v>2239</v>
       </c>
       <c r="B2237">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2237">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2237">
         <v>0</v>
       </c>
     </row>
     <row r="2238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2238" t="s">
         <v>2240</v>
       </c>
       <c r="B2238">
         <v>2</v>
       </c>
       <c r="C2238">
         <v>2</v>
       </c>
       <c r="D2238">
         <v>0</v>
       </c>
     </row>
     <row r="2239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2239" t="s">
         <v>2241</v>
       </c>
       <c r="B2239">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2239">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2239">
         <v>0</v>
       </c>
     </row>
     <row r="2240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2240" t="s">
         <v>2242</v>
       </c>
       <c r="B2240">
         <v>2</v>
       </c>
       <c r="C2240">
         <v>2</v>
       </c>
       <c r="D2240">
         <v>0</v>
       </c>
     </row>
     <row r="2241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2241" t="s">
         <v>2243</v>
       </c>
       <c r="B2241">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2241">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2241">
         <v>0</v>
       </c>
     </row>
     <row r="2242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2242" t="s">
         <v>2244</v>
       </c>
       <c r="B2242">
         <v>1</v>
       </c>
       <c r="C2242">
         <v>1</v>
       </c>
       <c r="D2242">
         <v>0</v>
       </c>
     </row>
     <row r="2243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2243" t="s">
         <v>2245</v>
       </c>
       <c r="B2243">
         <v>3</v>
@@ -40191,345 +39792,345 @@
         <v>0</v>
       </c>
     </row>
     <row r="2246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2246" t="s">
         <v>2248</v>
       </c>
       <c r="B2246">
         <v>1</v>
       </c>
       <c r="C2246">
         <v>1</v>
       </c>
       <c r="D2246">
         <v>0</v>
       </c>
     </row>
     <row r="2247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2247" t="s">
         <v>2249</v>
       </c>
       <c r="B2247">
         <v>1</v>
       </c>
       <c r="C2247">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2247">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2248" t="s">
         <v>2250</v>
       </c>
       <c r="B2248">
         <v>1</v>
       </c>
       <c r="C2248">
         <v>1</v>
       </c>
       <c r="D2248">
         <v>0</v>
       </c>
     </row>
     <row r="2249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2249" t="s">
         <v>2251</v>
       </c>
       <c r="B2249">
         <v>1</v>
       </c>
       <c r="C2249">
         <v>1</v>
       </c>
       <c r="D2249">
         <v>0</v>
       </c>
     </row>
     <row r="2250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2250" t="s">
         <v>2252</v>
       </c>
       <c r="B2250">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2250">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2250">
         <v>0</v>
       </c>
     </row>
     <row r="2251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2251" t="s">
         <v>2253</v>
       </c>
       <c r="B2251">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2251">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2251">
         <v>0</v>
       </c>
     </row>
     <row r="2252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2252" t="s">
         <v>2254</v>
       </c>
       <c r="B2252">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2252">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2252">
         <v>0</v>
       </c>
     </row>
     <row r="2253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2253" t="s">
         <v>2255</v>
       </c>
       <c r="B2253">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2253">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2253">
         <v>0</v>
       </c>
     </row>
     <row r="2254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2254" t="s">
         <v>2256</v>
       </c>
       <c r="B2254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2254">
         <v>0</v>
       </c>
     </row>
     <row r="2255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2255" t="s">
         <v>2257</v>
       </c>
       <c r="B2255">
         <v>1</v>
       </c>
       <c r="C2255">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2255">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2256" t="s">
         <v>2258</v>
       </c>
       <c r="B2256">
         <v>1</v>
       </c>
       <c r="C2256">
         <v>1</v>
       </c>
       <c r="D2256">
         <v>0</v>
       </c>
     </row>
     <row r="2257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2257" t="s">
         <v>2259</v>
       </c>
       <c r="B2257">
         <v>2</v>
       </c>
       <c r="C2257">
         <v>2</v>
       </c>
       <c r="D2257">
         <v>0</v>
       </c>
     </row>
     <row r="2258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2258" t="s">
         <v>2260</v>
       </c>
       <c r="B2258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2258">
         <v>0</v>
       </c>
     </row>
     <row r="2259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2259" t="s">
         <v>2261</v>
       </c>
       <c r="B2259">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2259">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2259">
         <v>0</v>
       </c>
     </row>
     <row r="2260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2260" t="s">
         <v>2262</v>
       </c>
       <c r="B2260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2260">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2260">
         <v>0</v>
       </c>
     </row>
     <row r="2261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2261" t="s">
         <v>2263</v>
       </c>
       <c r="B2261">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2261">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2261">
         <v>0</v>
       </c>
     </row>
     <row r="2262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2262" t="s">
         <v>2264</v>
       </c>
       <c r="B2262">
         <v>1</v>
       </c>
       <c r="C2262">
         <v>1</v>
       </c>
       <c r="D2262">
         <v>0</v>
       </c>
     </row>
     <row r="2263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2263" t="s">
         <v>2265</v>
       </c>
       <c r="B2263">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2263">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2263">
         <v>0</v>
       </c>
     </row>
     <row r="2264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2264" t="s">
         <v>2266</v>
       </c>
       <c r="B2264">
         <v>1</v>
       </c>
       <c r="C2264">
         <v>1</v>
       </c>
       <c r="D2264">
         <v>0</v>
       </c>
     </row>
     <row r="2265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2265" t="s">
         <v>2267</v>
       </c>
       <c r="B2265">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2265">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2265">
         <v>0</v>
       </c>
     </row>
     <row r="2266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2266" t="s">
         <v>2268</v>
       </c>
       <c r="B2266">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2266">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2266">
         <v>0</v>
       </c>
     </row>
     <row r="2267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2267" t="s">
         <v>2269</v>
       </c>
       <c r="B2267">
         <v>1</v>
       </c>
       <c r="C2267">
         <v>1</v>
       </c>
       <c r="D2267">
         <v>0</v>
       </c>
     </row>
     <row r="2268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2268" t="s">
         <v>2270</v>
       </c>
       <c r="B2268">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2268">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2268">
         <v>0</v>
       </c>
     </row>
     <row r="2269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2269" t="s">
         <v>2271</v>
       </c>
       <c r="B2269">
         <v>1</v>
       </c>
       <c r="C2269">
         <v>1</v>
       </c>
       <c r="D2269">
         <v>0</v>
       </c>
     </row>
     <row r="2270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2270" t="s">
         <v>2272</v>
       </c>
       <c r="B2270">
         <v>1</v>
@@ -40538,54 +40139,54 @@
         <v>1</v>
       </c>
       <c r="D2270">
         <v>0</v>
       </c>
     </row>
     <row r="2271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2271" t="s">
         <v>2273</v>
       </c>
       <c r="B2271">
         <v>2</v>
       </c>
       <c r="C2271">
         <v>2</v>
       </c>
       <c r="D2271">
         <v>0</v>
       </c>
     </row>
     <row r="2272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2272" t="s">
         <v>2274</v>
       </c>
       <c r="B2272">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2272">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2272">
         <v>0</v>
       </c>
     </row>
     <row r="2273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2273" t="s">
         <v>2275</v>
       </c>
       <c r="B2273">
         <v>1</v>
       </c>
       <c r="C2273">
         <v>1</v>
       </c>
       <c r="D2273">
         <v>0</v>
       </c>
     </row>
     <row r="2274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2274" t="s">
         <v>2276</v>
       </c>
       <c r="B2274">
         <v>1</v>
@@ -40594,68 +40195,68 @@
         <v>1</v>
       </c>
       <c r="D2274">
         <v>0</v>
       </c>
     </row>
     <row r="2275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2275" t="s">
         <v>2277</v>
       </c>
       <c r="B2275">
         <v>1</v>
       </c>
       <c r="C2275">
         <v>1</v>
       </c>
       <c r="D2275">
         <v>0</v>
       </c>
     </row>
     <row r="2276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2276" t="s">
         <v>2278</v>
       </c>
       <c r="B2276">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2276">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2276">
         <v>0</v>
       </c>
     </row>
     <row r="2277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2277" t="s">
         <v>2279</v>
       </c>
       <c r="B2277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2277">
         <v>0</v>
       </c>
     </row>
     <row r="2278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2278" t="s">
         <v>2280</v>
       </c>
       <c r="B2278">
         <v>1</v>
       </c>
       <c r="C2278">
         <v>1</v>
       </c>
       <c r="D2278">
         <v>0</v>
       </c>
     </row>
     <row r="2279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2279" t="s">
         <v>2281</v>
       </c>
       <c r="B2279">
         <v>1</v>
@@ -40678,404 +40279,404 @@
         <v>1</v>
       </c>
       <c r="D2280">
         <v>0</v>
       </c>
     </row>
     <row r="2281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2281" t="s">
         <v>2283</v>
       </c>
       <c r="B2281">
         <v>1</v>
       </c>
       <c r="C2281">
         <v>1</v>
       </c>
       <c r="D2281">
         <v>0</v>
       </c>
     </row>
     <row r="2282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2282" t="s">
         <v>2284</v>
       </c>
       <c r="B2282">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2282">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2282">
         <v>0</v>
       </c>
     </row>
     <row r="2283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2283" t="s">
         <v>2285</v>
       </c>
       <c r="B2283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2283">
         <v>0</v>
       </c>
     </row>
     <row r="2284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2284" t="s">
         <v>2286</v>
       </c>
       <c r="B2284">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2284">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2284">
         <v>0</v>
       </c>
     </row>
     <row r="2285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2285" t="s">
         <v>2287</v>
       </c>
       <c r="B2285">
         <v>2</v>
       </c>
       <c r="C2285">
         <v>2</v>
       </c>
       <c r="D2285">
         <v>0</v>
       </c>
     </row>
     <row r="2286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2286" t="s">
         <v>2288</v>
       </c>
       <c r="B2286">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2286">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2286">
         <v>0</v>
       </c>
     </row>
     <row r="2287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2287" t="s">
         <v>2289</v>
       </c>
       <c r="B2287">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2287">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2287">
         <v>0</v>
       </c>
     </row>
     <row r="2288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2288" t="s">
         <v>2290</v>
       </c>
       <c r="B2288">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2288">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2288">
         <v>0</v>
       </c>
     </row>
     <row r="2289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2289" t="s">
         <v>2291</v>
       </c>
       <c r="B2289">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2289">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2289">
         <v>0</v>
       </c>
     </row>
     <row r="2290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2290" t="s">
         <v>2292</v>
       </c>
       <c r="B2290">
         <v>1</v>
       </c>
       <c r="C2290">
         <v>1</v>
       </c>
       <c r="D2290">
         <v>0</v>
       </c>
     </row>
     <row r="2291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2291" t="s">
         <v>2293</v>
       </c>
       <c r="B2291">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2291">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2291">
         <v>0</v>
       </c>
     </row>
     <row r="2292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2292" t="s">
         <v>2294</v>
       </c>
       <c r="B2292">
         <v>1</v>
       </c>
       <c r="C2292">
         <v>1</v>
       </c>
       <c r="D2292">
         <v>0</v>
       </c>
     </row>
     <row r="2293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2293" t="s">
         <v>2295</v>
       </c>
       <c r="B2293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2293">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2293">
         <v>0</v>
       </c>
     </row>
     <row r="2294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2294" t="s">
         <v>2296</v>
       </c>
       <c r="B2294">
         <v>2</v>
       </c>
       <c r="C2294">
         <v>2</v>
       </c>
       <c r="D2294">
         <v>0</v>
       </c>
     </row>
     <row r="2295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2295" t="s">
         <v>2297</v>
       </c>
       <c r="B2295">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2295">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2295">
         <v>0</v>
       </c>
     </row>
     <row r="2296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2296" t="s">
         <v>2298</v>
       </c>
       <c r="B2296">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2296">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2296">
         <v>0</v>
       </c>
     </row>
     <row r="2297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2297" t="s">
         <v>2299</v>
       </c>
       <c r="B2297">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2297">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2297">
         <v>0</v>
       </c>
     </row>
     <row r="2298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2298" t="s">
         <v>2300</v>
       </c>
       <c r="B2298">
         <v>2</v>
       </c>
       <c r="C2298">
         <v>2</v>
       </c>
       <c r="D2298">
         <v>0</v>
       </c>
     </row>
     <row r="2299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2299" t="s">
         <v>2301</v>
       </c>
       <c r="B2299">
         <v>1</v>
       </c>
       <c r="C2299">
         <v>1</v>
       </c>
       <c r="D2299">
         <v>0</v>
       </c>
     </row>
     <row r="2300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2300" t="s">
         <v>2302</v>
       </c>
       <c r="B2300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2300">
         <v>0</v>
       </c>
     </row>
     <row r="2301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2301" t="s">
         <v>2303</v>
       </c>
       <c r="B2301">
         <v>1</v>
       </c>
       <c r="C2301">
         <v>1</v>
       </c>
       <c r="D2301">
         <v>0</v>
       </c>
     </row>
     <row r="2302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2302" t="s">
         <v>2304</v>
       </c>
       <c r="B2302">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2302">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2302">
         <v>0</v>
       </c>
     </row>
     <row r="2303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2303" t="s">
         <v>2305</v>
       </c>
       <c r="B2303">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C2303">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D2303">
         <v>0</v>
       </c>
     </row>
     <row r="2304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2304" t="s">
         <v>2306</v>
       </c>
       <c r="B2304">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2304">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2304">
         <v>0</v>
       </c>
     </row>
     <row r="2305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2305" t="s">
         <v>2307</v>
       </c>
       <c r="B2305">
         <v>1</v>
       </c>
       <c r="C2305">
         <v>1</v>
       </c>
       <c r="D2305">
         <v>0</v>
       </c>
     </row>
     <row r="2306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2306" t="s">
         <v>2308</v>
       </c>
       <c r="B2306">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2306">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2306">
         <v>0</v>
       </c>
     </row>
     <row r="2307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2307" t="s">
         <v>2309</v>
       </c>
       <c r="B2307">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2307">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2307">
         <v>0</v>
       </c>
     </row>
     <row r="2308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2308" t="s">
         <v>2310</v>
       </c>
       <c r="B2308">
         <v>1</v>
       </c>
       <c r="C2308">
         <v>1</v>
       </c>
       <c r="D2308">
         <v>0</v>
       </c>
     </row>
     <row r="2309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2309" t="s">
         <v>2311</v>
       </c>
       <c r="B2309">
         <v>2</v>
@@ -41084,488 +40685,488 @@
         <v>2</v>
       </c>
       <c r="D2309">
         <v>0</v>
       </c>
     </row>
     <row r="2310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2310" t="s">
         <v>2312</v>
       </c>
       <c r="B2310">
         <v>1</v>
       </c>
       <c r="C2310">
         <v>1</v>
       </c>
       <c r="D2310">
         <v>0</v>
       </c>
     </row>
     <row r="2311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2311" t="s">
         <v>2313</v>
       </c>
       <c r="B2311">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2311">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D2311">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2312" t="s">
         <v>2314</v>
       </c>
       <c r="B2312">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2312">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2312">
         <v>0</v>
       </c>
     </row>
     <row r="2313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2313" t="s">
         <v>2315</v>
       </c>
       <c r="B2313">
         <v>1</v>
       </c>
       <c r="C2313">
         <v>1</v>
       </c>
       <c r="D2313">
         <v>0</v>
       </c>
     </row>
     <row r="2314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2314" t="s">
         <v>2316</v>
       </c>
       <c r="B2314">
         <v>2</v>
       </c>
       <c r="C2314">
         <v>2</v>
       </c>
       <c r="D2314">
         <v>0</v>
       </c>
     </row>
     <row r="2315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2315" t="s">
         <v>2317</v>
       </c>
       <c r="B2315">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2315">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2315">
         <v>0</v>
       </c>
     </row>
     <row r="2316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2316" t="s">
         <v>2318</v>
       </c>
       <c r="B2316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2316">
         <v>0</v>
       </c>
     </row>
     <row r="2317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2317" t="s">
         <v>2319</v>
       </c>
       <c r="B2317">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2317">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2317">
         <v>0</v>
       </c>
     </row>
     <row r="2318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2318" t="s">
         <v>2320</v>
       </c>
       <c r="B2318">
         <v>1</v>
       </c>
       <c r="C2318">
         <v>1</v>
       </c>
       <c r="D2318">
         <v>0</v>
       </c>
     </row>
     <row r="2319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2319" t="s">
         <v>2321</v>
       </c>
       <c r="B2319">
         <v>1</v>
       </c>
       <c r="C2319">
         <v>1</v>
       </c>
       <c r="D2319">
         <v>0</v>
       </c>
     </row>
     <row r="2320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2320" t="s">
         <v>2322</v>
       </c>
       <c r="B2320">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2320">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2320">
         <v>0</v>
       </c>
     </row>
     <row r="2321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2321" t="s">
         <v>2323</v>
       </c>
       <c r="B2321">
         <v>1</v>
       </c>
       <c r="C2321">
         <v>1</v>
       </c>
       <c r="D2321">
         <v>0</v>
       </c>
     </row>
     <row r="2322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2322" t="s">
         <v>2324</v>
       </c>
       <c r="B2322">
         <v>1</v>
       </c>
       <c r="C2322">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2322">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2323" t="s">
         <v>2325</v>
       </c>
       <c r="B2323">
         <v>1</v>
       </c>
       <c r="C2323">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2323">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2324" t="s">
         <v>2326</v>
       </c>
       <c r="B2324">
         <v>1</v>
       </c>
       <c r="C2324">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2324">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2325" t="s">
         <v>2327</v>
       </c>
       <c r="B2325">
         <v>1</v>
       </c>
       <c r="C2325">
         <v>1</v>
       </c>
       <c r="D2325">
         <v>0</v>
       </c>
     </row>
     <row r="2326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2326" t="s">
         <v>2328</v>
       </c>
       <c r="B2326">
         <v>1</v>
       </c>
       <c r="C2326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2326">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2327" t="s">
         <v>2329</v>
       </c>
       <c r="B2327">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2327">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2327">
         <v>0</v>
       </c>
     </row>
     <row r="2328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2328" t="s">
         <v>2330</v>
       </c>
       <c r="B2328">
         <v>1</v>
       </c>
       <c r="C2328">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2328">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2329" t="s">
         <v>2331</v>
       </c>
       <c r="B2329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2329">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2329">
         <v>0</v>
       </c>
     </row>
     <row r="2330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2330" t="s">
         <v>2332</v>
       </c>
       <c r="B2330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2330">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2330">
         <v>0</v>
       </c>
     </row>
     <row r="2331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2331" t="s">
         <v>2333</v>
       </c>
       <c r="B2331">
         <v>1</v>
       </c>
       <c r="C2331">
         <v>1</v>
       </c>
       <c r="D2331">
         <v>0</v>
       </c>
     </row>
     <row r="2332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2332" t="s">
         <v>2334</v>
       </c>
       <c r="B2332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2332">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2332">
         <v>0</v>
       </c>
     </row>
     <row r="2333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2333" t="s">
         <v>2335</v>
       </c>
       <c r="B2333">
         <v>2</v>
       </c>
       <c r="C2333">
         <v>2</v>
       </c>
       <c r="D2333">
         <v>0</v>
       </c>
     </row>
     <row r="2334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2334" t="s">
         <v>2336</v>
       </c>
       <c r="B2334">
         <v>1</v>
       </c>
       <c r="C2334">
         <v>1</v>
       </c>
       <c r="D2334">
         <v>0</v>
       </c>
     </row>
     <row r="2335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2335" t="s">
         <v>2337</v>
       </c>
       <c r="B2335">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2335">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2335">
         <v>0</v>
       </c>
     </row>
     <row r="2336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2336" t="s">
         <v>2338</v>
       </c>
       <c r="B2336">
         <v>1</v>
       </c>
       <c r="C2336">
         <v>1</v>
       </c>
       <c r="D2336">
         <v>0</v>
       </c>
     </row>
     <row r="2337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2337" t="s">
         <v>2339</v>
       </c>
       <c r="B2337">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2337">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2337">
         <v>0</v>
       </c>
     </row>
     <row r="2338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2338" t="s">
         <v>2340</v>
       </c>
       <c r="B2338">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2338">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2338">
         <v>0</v>
       </c>
     </row>
     <row r="2339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2339" t="s">
         <v>2341</v>
       </c>
       <c r="B2339">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2339">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2339">
         <v>0</v>
       </c>
     </row>
     <row r="2340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2340" t="s">
         <v>2342</v>
       </c>
       <c r="B2340">
         <v>2</v>
       </c>
       <c r="C2340">
         <v>2</v>
       </c>
       <c r="D2340">
         <v>0</v>
       </c>
     </row>
     <row r="2341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2341" t="s">
         <v>2343</v>
       </c>
       <c r="B2341">
         <v>2</v>
       </c>
       <c r="C2341">
         <v>2</v>
       </c>
       <c r="D2341">
         <v>0</v>
       </c>
     </row>
     <row r="2342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2342" t="s">
         <v>2344</v>
       </c>
       <c r="B2342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2342">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2342">
         <v>0</v>
       </c>
     </row>
     <row r="2343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2343" t="s">
         <v>2345</v>
       </c>
       <c r="B2343">
         <v>1</v>
       </c>
       <c r="C2343">
         <v>1</v>
       </c>
       <c r="D2343">
         <v>0</v>
       </c>
     </row>
     <row r="2344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2344" t="s">
         <v>2346</v>
       </c>
       <c r="B2344">
         <v>2</v>
@@ -41574,278 +41175,278 @@
         <v>2</v>
       </c>
       <c r="D2344">
         <v>0</v>
       </c>
     </row>
     <row r="2345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2345" t="s">
         <v>2347</v>
       </c>
       <c r="B2345">
         <v>1</v>
       </c>
       <c r="C2345">
         <v>1</v>
       </c>
       <c r="D2345">
         <v>0</v>
       </c>
     </row>
     <row r="2346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2346" t="s">
         <v>2348</v>
       </c>
       <c r="B2346">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2346">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2347" t="s">
         <v>2349</v>
       </c>
       <c r="B2347">
         <v>1</v>
       </c>
       <c r="C2347">
         <v>1</v>
       </c>
       <c r="D2347">
         <v>0</v>
       </c>
     </row>
     <row r="2348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2348" t="s">
         <v>2350</v>
       </c>
       <c r="B2348">
         <v>1</v>
       </c>
       <c r="C2348">
         <v>1</v>
       </c>
       <c r="D2348">
         <v>0</v>
       </c>
     </row>
     <row r="2349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2349" t="s">
         <v>2351</v>
       </c>
       <c r="B2349">
         <v>1</v>
       </c>
       <c r="C2349">
         <v>1</v>
       </c>
       <c r="D2349">
         <v>0</v>
       </c>
     </row>
     <row r="2350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2350" t="s">
         <v>2352</v>
       </c>
       <c r="B2350">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2350">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2350">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2351" t="s">
         <v>2353</v>
       </c>
       <c r="B2351">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2351">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2351">
         <v>0</v>
       </c>
     </row>
     <row r="2352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2352" t="s">
         <v>2354</v>
       </c>
       <c r="B2352">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2352">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2352">
         <v>0</v>
       </c>
     </row>
     <row r="2353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2353" t="s">
         <v>2355</v>
       </c>
       <c r="B2353">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2353">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2353">
         <v>0</v>
       </c>
     </row>
     <row r="2354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2354" t="s">
         <v>2356</v>
       </c>
       <c r="B2354">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2354">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2354">
         <v>0</v>
       </c>
     </row>
     <row r="2355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2355" t="s">
         <v>2357</v>
       </c>
       <c r="B2355">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2355">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2355">
         <v>0</v>
       </c>
     </row>
     <row r="2356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2356" t="s">
         <v>2358</v>
       </c>
       <c r="B2356">
         <v>1</v>
       </c>
       <c r="C2356">
         <v>1</v>
       </c>
       <c r="D2356">
         <v>0</v>
       </c>
     </row>
     <row r="2357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2357" t="s">
         <v>2359</v>
       </c>
       <c r="B2357">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2357">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2357">
         <v>0</v>
       </c>
     </row>
     <row r="2358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2358" t="s">
         <v>2360</v>
       </c>
       <c r="B2358">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2358">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2358">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2359" t="s">
         <v>2361</v>
       </c>
       <c r="B2359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2359">
         <v>0</v>
       </c>
     </row>
     <row r="2360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2360" t="s">
         <v>2362</v>
       </c>
       <c r="B2360">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2360">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D2360">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2361" t="s">
         <v>2363</v>
       </c>
       <c r="B2361">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2361">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2361">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2362" t="s">
         <v>2364</v>
       </c>
       <c r="B2362">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2362">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2362">
         <v>0</v>
       </c>
     </row>
     <row r="2363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2363" t="s">
         <v>2365</v>
       </c>
       <c r="B2363">
         <v>1</v>
       </c>
       <c r="C2363">
         <v>1</v>
       </c>
       <c r="D2363">
         <v>0</v>
       </c>
     </row>
     <row r="2364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2364" t="s">
         <v>2366</v>
       </c>
       <c r="B2364">
         <v>1</v>
@@ -41854,194 +41455,194 @@
         <v>1</v>
       </c>
       <c r="D2364">
         <v>0</v>
       </c>
     </row>
     <row r="2365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2365" t="s">
         <v>2367</v>
       </c>
       <c r="B2365">
         <v>2</v>
       </c>
       <c r="C2365">
         <v>2</v>
       </c>
       <c r="D2365">
         <v>0</v>
       </c>
     </row>
     <row r="2366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2366" t="s">
         <v>2368</v>
       </c>
       <c r="B2366">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2366">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2366">
         <v>0</v>
       </c>
     </row>
     <row r="2367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2367" t="s">
         <v>2369</v>
       </c>
       <c r="B2367">
         <v>1</v>
       </c>
       <c r="C2367">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2367">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2368" t="s">
         <v>2370</v>
       </c>
       <c r="B2368">
         <v>1</v>
       </c>
       <c r="C2368">
         <v>1</v>
       </c>
       <c r="D2368">
         <v>0</v>
       </c>
     </row>
     <row r="2369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2369" t="s">
         <v>2371</v>
       </c>
       <c r="B2369">
         <v>2</v>
       </c>
       <c r="C2369">
         <v>2</v>
       </c>
       <c r="D2369">
         <v>0</v>
       </c>
     </row>
     <row r="2370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2370" t="s">
         <v>2372</v>
       </c>
       <c r="B2370">
         <v>3</v>
       </c>
       <c r="C2370">
         <v>3</v>
       </c>
       <c r="D2370">
         <v>0</v>
       </c>
     </row>
     <row r="2371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2371" t="s">
         <v>2373</v>
       </c>
       <c r="B2371">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2371">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2371">
         <v>0</v>
       </c>
     </row>
     <row r="2372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2372" t="s">
         <v>2374</v>
       </c>
       <c r="B2372">
         <v>1</v>
       </c>
       <c r="C2372">
         <v>1</v>
       </c>
       <c r="D2372">
         <v>0</v>
       </c>
     </row>
     <row r="2373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2373" t="s">
         <v>2375</v>
       </c>
       <c r="B2373">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2373">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2373">
         <v>0</v>
       </c>
     </row>
     <row r="2374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2374" t="s">
         <v>2376</v>
       </c>
       <c r="B2374">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2374">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2374">
         <v>0</v>
       </c>
     </row>
     <row r="2375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2375" t="s">
         <v>2377</v>
       </c>
       <c r="B2375">
         <v>1</v>
       </c>
       <c r="C2375">
         <v>1</v>
       </c>
       <c r="D2375">
         <v>0</v>
       </c>
     </row>
     <row r="2376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2376" t="s">
         <v>2378</v>
       </c>
       <c r="B2376">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2376">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2376">
         <v>0</v>
       </c>
     </row>
     <row r="2377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2377" t="s">
         <v>2379</v>
       </c>
       <c r="B2377">
         <v>1</v>
       </c>
       <c r="C2377">
         <v>1</v>
       </c>
       <c r="D2377">
         <v>0</v>
       </c>
     </row>
     <row r="2378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2378" t="s">
         <v>2380</v>
       </c>
       <c r="B2378">
         <v>1</v>
@@ -42078,138 +41679,138 @@
         <v>1</v>
       </c>
       <c r="D2380">
         <v>0</v>
       </c>
     </row>
     <row r="2381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2381" t="s">
         <v>2383</v>
       </c>
       <c r="B2381">
         <v>1</v>
       </c>
       <c r="C2381">
         <v>1</v>
       </c>
       <c r="D2381">
         <v>0</v>
       </c>
     </row>
     <row r="2382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2382" t="s">
         <v>2384</v>
       </c>
       <c r="B2382">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2382">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2382">
         <v>0</v>
       </c>
     </row>
     <row r="2383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2383" t="s">
         <v>2385</v>
       </c>
       <c r="B2383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2383">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2383">
         <v>0</v>
       </c>
     </row>
     <row r="2384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2384" t="s">
         <v>2386</v>
       </c>
       <c r="B2384">
         <v>1</v>
       </c>
       <c r="C2384">
         <v>1</v>
       </c>
       <c r="D2384">
         <v>0</v>
       </c>
     </row>
     <row r="2385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2385" t="s">
         <v>2387</v>
       </c>
       <c r="B2385">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2385">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2385">
         <v>0</v>
       </c>
     </row>
     <row r="2386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2386" t="s">
         <v>2388</v>
       </c>
       <c r="B2386">
         <v>1</v>
       </c>
       <c r="C2386">
         <v>1</v>
       </c>
       <c r="D2386">
         <v>0</v>
       </c>
     </row>
     <row r="2387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2387" t="s">
         <v>2389</v>
       </c>
       <c r="B2387">
         <v>1</v>
       </c>
       <c r="C2387">
         <v>1</v>
       </c>
       <c r="D2387">
         <v>0</v>
       </c>
     </row>
     <row r="2388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2388" t="s">
         <v>2390</v>
       </c>
       <c r="B2388">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2388">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2388">
         <v>0</v>
       </c>
     </row>
     <row r="2389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2389" t="s">
         <v>2391</v>
       </c>
       <c r="B2389">
         <v>1</v>
       </c>
       <c r="C2389">
         <v>1</v>
       </c>
       <c r="D2389">
         <v>0</v>
       </c>
     </row>
     <row r="2390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2390" t="s">
         <v>2392</v>
       </c>
       <c r="B2390">
         <v>1</v>
@@ -42232,586 +41833,586 @@
         <v>1</v>
       </c>
       <c r="D2391">
         <v>0</v>
       </c>
     </row>
     <row r="2392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2392" t="s">
         <v>2394</v>
       </c>
       <c r="B2392">
         <v>1</v>
       </c>
       <c r="C2392">
         <v>1</v>
       </c>
       <c r="D2392">
         <v>0</v>
       </c>
     </row>
     <row r="2393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2393" t="s">
         <v>2395</v>
       </c>
       <c r="B2393">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2393">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2393">
         <v>0</v>
       </c>
     </row>
     <row r="2394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2394" t="s">
         <v>2396</v>
       </c>
       <c r="B2394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2394">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2394">
         <v>0</v>
       </c>
     </row>
     <row r="2395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2395" t="s">
         <v>2397</v>
       </c>
       <c r="B2395">
         <v>1</v>
       </c>
       <c r="C2395">
         <v>1</v>
       </c>
       <c r="D2395">
         <v>0</v>
       </c>
     </row>
     <row r="2396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2396" t="s">
         <v>2398</v>
       </c>
       <c r="B2396">
         <v>1</v>
       </c>
       <c r="C2396">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2396">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2397" t="s">
         <v>2399</v>
       </c>
       <c r="B2397">
         <v>1</v>
       </c>
       <c r="C2397">
         <v>1</v>
       </c>
       <c r="D2397">
         <v>0</v>
       </c>
     </row>
     <row r="2398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2398" t="s">
         <v>2400</v>
       </c>
       <c r="B2398">
         <v>1</v>
       </c>
       <c r="C2398">
         <v>1</v>
       </c>
       <c r="D2398">
         <v>0</v>
       </c>
     </row>
     <row r="2399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2399" t="s">
         <v>2401</v>
       </c>
       <c r="B2399">
         <v>1</v>
       </c>
       <c r="C2399">
         <v>1</v>
       </c>
       <c r="D2399">
         <v>0</v>
       </c>
     </row>
     <row r="2400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2400" t="s">
         <v>2402</v>
       </c>
       <c r="B2400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2400">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2400">
         <v>0</v>
       </c>
     </row>
     <row r="2401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2401" t="s">
         <v>2403</v>
       </c>
       <c r="B2401">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2401">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2401">
         <v>0</v>
       </c>
     </row>
     <row r="2402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2402" t="s">
         <v>2404</v>
       </c>
       <c r="B2402">
         <v>1</v>
       </c>
       <c r="C2402">
         <v>1</v>
       </c>
       <c r="D2402">
         <v>0</v>
       </c>
     </row>
     <row r="2403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2403" t="s">
         <v>2405</v>
       </c>
       <c r="B2403">
         <v>1</v>
       </c>
       <c r="C2403">
         <v>1</v>
       </c>
       <c r="D2403">
         <v>0</v>
       </c>
     </row>
     <row r="2404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2404" t="s">
         <v>2406</v>
       </c>
       <c r="B2404">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2404">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2404">
         <v>0</v>
       </c>
     </row>
     <row r="2405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2405" t="s">
         <v>2407</v>
       </c>
       <c r="B2405">
         <v>1</v>
       </c>
       <c r="C2405">
         <v>1</v>
       </c>
       <c r="D2405">
         <v>0</v>
       </c>
     </row>
     <row r="2406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2406" t="s">
         <v>2408</v>
       </c>
       <c r="B2406">
         <v>1</v>
       </c>
       <c r="C2406">
         <v>1</v>
       </c>
       <c r="D2406">
         <v>0</v>
       </c>
     </row>
     <row r="2407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2407" t="s">
         <v>2409</v>
       </c>
       <c r="B2407">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2407">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2407">
         <v>0</v>
       </c>
     </row>
     <row r="2408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2408" t="s">
         <v>2410</v>
       </c>
       <c r="B2408">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2408">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2408">
         <v>0</v>
       </c>
     </row>
     <row r="2409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2409" t="s">
         <v>2411</v>
       </c>
       <c r="B2409">
         <v>1</v>
       </c>
       <c r="C2409">
         <v>1</v>
       </c>
       <c r="D2409">
         <v>0</v>
       </c>
     </row>
     <row r="2410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2410" t="s">
         <v>2412</v>
       </c>
       <c r="B2410">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2410">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2410">
         <v>0</v>
       </c>
     </row>
     <row r="2411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2411" t="s">
         <v>2413</v>
       </c>
       <c r="B2411">
         <v>1</v>
       </c>
       <c r="C2411">
         <v>1</v>
       </c>
       <c r="D2411">
         <v>0</v>
       </c>
     </row>
     <row r="2412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2412" t="s">
         <v>2414</v>
       </c>
       <c r="B2412">
         <v>1</v>
       </c>
       <c r="C2412">
         <v>1</v>
       </c>
       <c r="D2412">
         <v>0</v>
       </c>
     </row>
     <row r="2413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2413" t="s">
         <v>2415</v>
       </c>
       <c r="B2413">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2413">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2413">
         <v>0</v>
       </c>
     </row>
     <row r="2414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2414" t="s">
         <v>2416</v>
       </c>
       <c r="B2414">
         <v>1</v>
       </c>
       <c r="C2414">
         <v>1</v>
       </c>
       <c r="D2414">
         <v>0</v>
       </c>
     </row>
     <row r="2415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2415" t="s">
         <v>2417</v>
       </c>
       <c r="B2415">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2415">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2415">
         <v>0</v>
       </c>
     </row>
     <row r="2416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2416" t="s">
         <v>2418</v>
       </c>
       <c r="B2416">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2416">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2416">
         <v>0</v>
       </c>
     </row>
     <row r="2417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2417" t="s">
         <v>2419</v>
       </c>
       <c r="B2417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2417">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2417">
         <v>0</v>
       </c>
     </row>
     <row r="2418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2418" t="s">
         <v>2420</v>
       </c>
       <c r="B2418">
         <v>2</v>
       </c>
       <c r="C2418">
         <v>2</v>
       </c>
       <c r="D2418">
         <v>0</v>
       </c>
     </row>
     <row r="2419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2419" t="s">
         <v>2421</v>
       </c>
       <c r="B2419">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2419">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2419">
         <v>0</v>
       </c>
     </row>
     <row r="2420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2420" t="s">
         <v>2422</v>
       </c>
       <c r="B2420">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2420">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2420">
         <v>0</v>
       </c>
     </row>
     <row r="2421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2421" t="s">
         <v>2423</v>
       </c>
       <c r="B2421">
         <v>1</v>
       </c>
       <c r="C2421">
         <v>1</v>
       </c>
       <c r="D2421">
         <v>0</v>
       </c>
     </row>
     <row r="2422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2422" t="s">
         <v>2424</v>
       </c>
       <c r="B2422">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2422">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2422">
         <v>0</v>
       </c>
     </row>
     <row r="2423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2423" t="s">
         <v>2425</v>
       </c>
       <c r="B2423">
         <v>1</v>
       </c>
       <c r="C2423">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2423">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2424" t="s">
         <v>2426</v>
       </c>
       <c r="B2424">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2424">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2424">
         <v>0</v>
       </c>
     </row>
     <row r="2425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2425" t="s">
         <v>2427</v>
       </c>
       <c r="B2425">
         <v>1</v>
       </c>
       <c r="C2425">
         <v>1</v>
       </c>
       <c r="D2425">
         <v>0</v>
       </c>
     </row>
     <row r="2426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2426" t="s">
         <v>2428</v>
       </c>
       <c r="B2426">
         <v>1</v>
       </c>
       <c r="C2426">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2426">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2427" t="s">
         <v>2429</v>
       </c>
       <c r="B2427">
         <v>1</v>
       </c>
       <c r="C2427">
         <v>1</v>
       </c>
       <c r="D2427">
         <v>0</v>
       </c>
     </row>
     <row r="2428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2428" t="s">
         <v>2430</v>
       </c>
       <c r="B2428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2428">
         <v>0</v>
       </c>
     </row>
     <row r="2429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2429" t="s">
         <v>2431</v>
       </c>
       <c r="B2429">
         <v>1</v>
       </c>
       <c r="C2429">
         <v>1</v>
       </c>
       <c r="D2429">
         <v>0</v>
       </c>
     </row>
     <row r="2430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2430" t="s">
         <v>2432</v>
       </c>
       <c r="B2430">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2430">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D2430">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2431" t="s">
         <v>2433</v>
       </c>
       <c r="B2431">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2431">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2431">
         <v>0</v>
       </c>
     </row>
     <row r="2432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2432" t="s">
         <v>2434</v>
       </c>
       <c r="B2432">
         <v>1</v>
       </c>
       <c r="C2432">
         <v>1</v>
       </c>
       <c r="D2432">
         <v>0</v>
       </c>
     </row>
     <row r="2433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2433" t="s">
         <v>2435</v>
       </c>
       <c r="B2433">
         <v>1</v>
@@ -42820,124 +42421,124 @@
         <v>1</v>
       </c>
       <c r="D2433">
         <v>0</v>
       </c>
     </row>
     <row r="2434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2434" t="s">
         <v>2436</v>
       </c>
       <c r="B2434">
         <v>1</v>
       </c>
       <c r="C2434">
         <v>1</v>
       </c>
       <c r="D2434">
         <v>0</v>
       </c>
     </row>
     <row r="2435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2435" t="s">
         <v>2437</v>
       </c>
       <c r="B2435">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2435">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2435">
         <v>0</v>
       </c>
     </row>
     <row r="2436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2436" t="s">
         <v>2438</v>
       </c>
       <c r="B2436">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2436">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2436">
         <v>0</v>
       </c>
     </row>
     <row r="2437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2437" t="s">
         <v>2439</v>
       </c>
       <c r="B2437">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2437">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D2437">
         <v>0</v>
       </c>
     </row>
     <row r="2438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2438" t="s">
         <v>2440</v>
       </c>
       <c r="B2438">
         <v>1</v>
       </c>
       <c r="C2438">
         <v>1</v>
       </c>
       <c r="D2438">
         <v>0</v>
       </c>
     </row>
     <row r="2439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2439" t="s">
         <v>2441</v>
       </c>
       <c r="B2439">
         <v>1</v>
       </c>
       <c r="C2439">
         <v>1</v>
       </c>
       <c r="D2439">
         <v>0</v>
       </c>
     </row>
     <row r="2440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2440" t="s">
         <v>2442</v>
       </c>
       <c r="B2440">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2440">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2440">
         <v>0</v>
       </c>
     </row>
     <row r="2441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2441" t="s">
         <v>2443</v>
       </c>
       <c r="B2441">
         <v>1</v>
       </c>
       <c r="C2441">
         <v>1</v>
       </c>
       <c r="D2441">
         <v>0</v>
       </c>
     </row>
     <row r="2442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2442" t="s">
         <v>2444</v>
       </c>
       <c r="B2442">
         <v>1</v>
@@ -42963,107 +42564,107 @@
         <v>0</v>
       </c>
     </row>
     <row r="2444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2444" t="s">
         <v>2446</v>
       </c>
       <c r="B2444">
         <v>1</v>
       </c>
       <c r="C2444">
         <v>1</v>
       </c>
       <c r="D2444">
         <v>0</v>
       </c>
     </row>
     <row r="2445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2445" t="s">
         <v>2447</v>
       </c>
       <c r="B2445">
         <v>1</v>
       </c>
       <c r="C2445">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2445">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2446" t="s">
         <v>2448</v>
       </c>
       <c r="B2446">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2446">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D2446">
         <v>0</v>
       </c>
     </row>
     <row r="2447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2447" t="s">
         <v>2449</v>
       </c>
       <c r="B2447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2447">
         <v>0</v>
       </c>
     </row>
     <row r="2448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2448" t="s">
         <v>2450</v>
       </c>
       <c r="B2448">
         <v>1</v>
       </c>
       <c r="C2448">
         <v>1</v>
       </c>
       <c r="D2448">
         <v>0</v>
       </c>
     </row>
     <row r="2449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2449" t="s">
         <v>2451</v>
       </c>
       <c r="B2449">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2449">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2449">
         <v>0</v>
       </c>
     </row>
     <row r="2450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2450" t="s">
         <v>2452</v>
       </c>
       <c r="B2450">
         <v>1</v>
       </c>
       <c r="C2450">
         <v>1</v>
       </c>
       <c r="D2450">
         <v>0</v>
       </c>
     </row>
     <row r="2451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2451" t="s">
         <v>2453</v>
       </c>
       <c r="B2451">
         <v>1</v>
@@ -43072,124 +42673,124 @@
         <v>1</v>
       </c>
       <c r="D2451">
         <v>0</v>
       </c>
     </row>
     <row r="2452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2452" t="s">
         <v>2454</v>
       </c>
       <c r="B2452">
         <v>1</v>
       </c>
       <c r="C2452">
         <v>1</v>
       </c>
       <c r="D2452">
         <v>0</v>
       </c>
     </row>
     <row r="2453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2453" t="s">
         <v>2455</v>
       </c>
       <c r="B2453">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2453">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2453">
         <v>0</v>
       </c>
     </row>
     <row r="2454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2454" t="s">
         <v>2456</v>
       </c>
       <c r="B2454">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2454">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2454">
         <v>0</v>
       </c>
     </row>
     <row r="2455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2455" t="s">
         <v>2457</v>
       </c>
       <c r="B2455">
         <v>1</v>
       </c>
       <c r="C2455">
         <v>1</v>
       </c>
       <c r="D2455">
         <v>0</v>
       </c>
     </row>
     <row r="2456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2456" t="s">
         <v>2458</v>
       </c>
       <c r="B2456">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2456">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2456">
         <v>0</v>
       </c>
     </row>
     <row r="2457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2457" t="s">
         <v>2459</v>
       </c>
       <c r="B2457">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2457">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2457">
         <v>0</v>
       </c>
     </row>
     <row r="2458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2458" t="s">
         <v>2460</v>
       </c>
       <c r="B2458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2458">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2458">
         <v>0</v>
       </c>
     </row>
     <row r="2459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2459" t="s">
         <v>2461</v>
       </c>
       <c r="B2459">
         <v>2</v>
       </c>
       <c r="C2459">
         <v>2</v>
       </c>
       <c r="D2459">
         <v>0</v>
       </c>
     </row>
     <row r="2460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2460" t="s">
         <v>2462</v>
       </c>
       <c r="B2460">
         <v>2</v>
@@ -43198,418 +42799,418 @@
         <v>2</v>
       </c>
       <c r="D2460">
         <v>0</v>
       </c>
     </row>
     <row r="2461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2461" t="s">
         <v>2463</v>
       </c>
       <c r="B2461">
         <v>1</v>
       </c>
       <c r="C2461">
         <v>1</v>
       </c>
       <c r="D2461">
         <v>0</v>
       </c>
     </row>
     <row r="2462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2462" t="s">
         <v>2464</v>
       </c>
       <c r="B2462">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2462">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2462">
         <v>0</v>
       </c>
     </row>
     <row r="2463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2463" t="s">
         <v>2465</v>
       </c>
       <c r="B2463">
         <v>1</v>
       </c>
       <c r="C2463">
         <v>1</v>
       </c>
       <c r="D2463">
         <v>0</v>
       </c>
     </row>
     <row r="2464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2464" t="s">
         <v>2466</v>
       </c>
       <c r="B2464">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2464">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2464">
         <v>0</v>
       </c>
     </row>
     <row r="2465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2465" t="s">
         <v>2467</v>
       </c>
       <c r="B2465">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C2465">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2465">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2466" t="s">
         <v>2468</v>
       </c>
       <c r="B2466">
         <v>1</v>
       </c>
       <c r="C2466">
         <v>1</v>
       </c>
       <c r="D2466">
         <v>0</v>
       </c>
     </row>
     <row r="2467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2467" t="s">
         <v>2469</v>
       </c>
       <c r="B2467">
         <v>1</v>
       </c>
       <c r="C2467">
         <v>1</v>
       </c>
       <c r="D2467">
         <v>0</v>
       </c>
     </row>
     <row r="2468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2468" t="s">
         <v>2470</v>
       </c>
       <c r="B2468">
         <v>1</v>
       </c>
       <c r="C2468">
         <v>1</v>
       </c>
       <c r="D2468">
         <v>0</v>
       </c>
     </row>
     <row r="2469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2469" t="s">
         <v>2471</v>
       </c>
       <c r="B2469">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2469">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D2469">
         <v>0</v>
       </c>
     </row>
     <row r="2470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2470" t="s">
         <v>2472</v>
       </c>
       <c r="B2470">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2470">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2470">
         <v>0</v>
       </c>
     </row>
     <row r="2471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2471" t="s">
         <v>2473</v>
       </c>
       <c r="B2471">
         <v>1</v>
       </c>
       <c r="C2471">
         <v>1</v>
       </c>
       <c r="D2471">
         <v>0</v>
       </c>
     </row>
     <row r="2472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2472" t="s">
         <v>2474</v>
       </c>
       <c r="B2472">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2472">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2472">
         <v>0</v>
       </c>
     </row>
     <row r="2473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2473" t="s">
         <v>2475</v>
       </c>
       <c r="B2473">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2473">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2473">
         <v>0</v>
       </c>
     </row>
     <row r="2474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2474" t="s">
         <v>2476</v>
       </c>
       <c r="B2474">
         <v>1</v>
       </c>
       <c r="C2474">
         <v>1</v>
       </c>
       <c r="D2474">
         <v>0</v>
       </c>
     </row>
     <row r="2475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2475" t="s">
         <v>2477</v>
       </c>
       <c r="B2475">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2475">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2475">
         <v>0</v>
       </c>
     </row>
     <row r="2476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2476" t="s">
         <v>2478</v>
       </c>
       <c r="B2476">
         <v>1</v>
       </c>
       <c r="C2476">
         <v>1</v>
       </c>
       <c r="D2476">
         <v>0</v>
       </c>
     </row>
     <row r="2477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2477" t="s">
         <v>2479</v>
       </c>
       <c r="B2477">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2477">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2477">
         <v>0</v>
       </c>
     </row>
     <row r="2478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2478" t="s">
         <v>2480</v>
       </c>
       <c r="B2478">
         <v>1</v>
       </c>
       <c r="C2478">
         <v>1</v>
       </c>
       <c r="D2478">
         <v>0</v>
       </c>
     </row>
     <row r="2479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2479" t="s">
         <v>2481</v>
       </c>
       <c r="B2479">
         <v>2</v>
       </c>
       <c r="C2479">
         <v>2</v>
       </c>
       <c r="D2479">
         <v>0</v>
       </c>
     </row>
     <row r="2480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2480" t="s">
         <v>2482</v>
       </c>
       <c r="B2480">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2480">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2480">
         <v>0</v>
       </c>
     </row>
     <row r="2481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2481" t="s">
         <v>2483</v>
       </c>
       <c r="B2481">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2481">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2481">
         <v>0</v>
       </c>
     </row>
     <row r="2482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2482" t="s">
         <v>2484</v>
       </c>
       <c r="B2482">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2482">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2482">
         <v>0</v>
       </c>
     </row>
     <row r="2483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2483" t="s">
         <v>2485</v>
       </c>
       <c r="B2483">
         <v>1</v>
       </c>
       <c r="C2483">
         <v>1</v>
       </c>
       <c r="D2483">
         <v>0</v>
       </c>
     </row>
     <row r="2484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2484" t="s">
         <v>2486</v>
       </c>
       <c r="B2484">
         <v>1</v>
       </c>
       <c r="C2484">
         <v>1</v>
       </c>
       <c r="D2484">
         <v>0</v>
       </c>
     </row>
     <row r="2485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2485" t="s">
         <v>2487</v>
       </c>
       <c r="B2485">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2485">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2485">
         <v>0</v>
       </c>
     </row>
     <row r="2486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2486" t="s">
         <v>2488</v>
       </c>
       <c r="B2486">
         <v>2</v>
       </c>
       <c r="C2486">
         <v>2</v>
       </c>
       <c r="D2486">
         <v>0</v>
       </c>
     </row>
     <row r="2487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2487" t="s">
         <v>2489</v>
       </c>
       <c r="B2487">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2487">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2487">
         <v>0</v>
       </c>
     </row>
     <row r="2488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2488" t="s">
         <v>2490</v>
       </c>
       <c r="B2488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2488">
         <v>0</v>
       </c>
     </row>
     <row r="2489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2489" t="s">
         <v>2491</v>
       </c>
       <c r="B2489">
         <v>1</v>
       </c>
       <c r="C2489">
         <v>1</v>
       </c>
       <c r="D2489">
         <v>0</v>
       </c>
     </row>
     <row r="2490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2490" t="s">
         <v>2492</v>
       </c>
       <c r="B2490">
         <v>1</v>
@@ -43646,54 +43247,54 @@
         <v>1</v>
       </c>
       <c r="D2492">
         <v>0</v>
       </c>
     </row>
     <row r="2493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2493" t="s">
         <v>2495</v>
       </c>
       <c r="B2493">
         <v>1</v>
       </c>
       <c r="C2493">
         <v>1</v>
       </c>
       <c r="D2493">
         <v>0</v>
       </c>
     </row>
     <row r="2494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2494" t="s">
         <v>2496</v>
       </c>
       <c r="B2494">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2494">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D2494">
         <v>0</v>
       </c>
     </row>
     <row r="2495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2495" t="s">
         <v>2497</v>
       </c>
       <c r="B2495">
         <v>1</v>
       </c>
       <c r="C2495">
         <v>1</v>
       </c>
       <c r="D2495">
         <v>0</v>
       </c>
     </row>
     <row r="2496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2496" t="s">
         <v>2498</v>
       </c>
       <c r="B2496">
         <v>1</v>
@@ -43716,267 +43317,267 @@
         <v>1</v>
       </c>
       <c r="D2497">
         <v>0</v>
       </c>
     </row>
     <row r="2498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2498" t="s">
         <v>2500</v>
       </c>
       <c r="B2498">
         <v>1</v>
       </c>
       <c r="C2498">
         <v>1</v>
       </c>
       <c r="D2498">
         <v>0</v>
       </c>
     </row>
     <row r="2499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2499" t="s">
         <v>2501</v>
       </c>
       <c r="B2499">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2499">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2499">
         <v>0</v>
       </c>
     </row>
     <row r="2500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2500" t="s">
         <v>2502</v>
       </c>
       <c r="B2500">
         <v>1</v>
       </c>
       <c r="C2500">
         <v>1</v>
       </c>
       <c r="D2500">
         <v>0</v>
       </c>
     </row>
     <row r="2501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2501" t="s">
         <v>2503</v>
       </c>
       <c r="B2501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2501">
         <v>0</v>
       </c>
     </row>
     <row r="2502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2502" t="s">
         <v>2504</v>
       </c>
       <c r="B2502">
         <v>1</v>
       </c>
       <c r="C2502">
         <v>1</v>
       </c>
       <c r="D2502">
         <v>0</v>
       </c>
     </row>
     <row r="2503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2503" t="s">
         <v>2505</v>
       </c>
       <c r="B2503">
         <v>1</v>
       </c>
       <c r="C2503">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2503">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2504" t="s">
         <v>2506</v>
       </c>
       <c r="B2504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2504">
         <v>0</v>
       </c>
     </row>
     <row r="2505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2505" t="s">
         <v>2507</v>
       </c>
       <c r="B2505">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2505">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2505">
         <v>0</v>
       </c>
     </row>
     <row r="2506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2506" t="s">
         <v>2508</v>
       </c>
       <c r="B2506">
         <v>1</v>
       </c>
       <c r="C2506">
         <v>1</v>
       </c>
       <c r="D2506">
         <v>0</v>
       </c>
     </row>
     <row r="2507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2507" t="s">
         <v>2509</v>
       </c>
       <c r="B2507">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2507">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2507">
         <v>0</v>
       </c>
     </row>
     <row r="2508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2508" t="s">
         <v>2510</v>
       </c>
       <c r="B2508">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2508">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2508">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2509" t="s">
         <v>2511</v>
       </c>
       <c r="B2509">
         <v>1</v>
       </c>
       <c r="C2509">
         <v>1</v>
       </c>
       <c r="D2509">
         <v>0</v>
       </c>
     </row>
     <row r="2510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2510" t="s">
         <v>2512</v>
       </c>
       <c r="B2510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2510">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2510">
         <v>0</v>
       </c>
     </row>
     <row r="2511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2511" t="s">
         <v>2513</v>
       </c>
       <c r="B2511">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2511">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2511">
         <v>0</v>
       </c>
     </row>
     <row r="2512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2512" t="s">
         <v>2514</v>
       </c>
       <c r="B2512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2512">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2512">
         <v>0</v>
       </c>
     </row>
     <row r="2513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2513" t="s">
         <v>2515</v>
       </c>
       <c r="B2513">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2513">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2513">
         <v>0</v>
       </c>
     </row>
     <row r="2514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2514" t="s">
         <v>2516</v>
       </c>
       <c r="B2514">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C2514">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2514">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="2515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2515" t="s">
         <v>2517</v>
       </c>
       <c r="B2515">
         <v>2</v>
       </c>
       <c r="C2515">
         <v>2</v>
       </c>
       <c r="D2515">
         <v>0</v>
       </c>
     </row>
     <row r="2516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2516" t="s">
         <v>2518</v>
       </c>
       <c r="B2516">
         <v>1</v>
       </c>
       <c r="C2516">
         <v>1</v>
@@ -44024,68 +43625,68 @@
         <v>1</v>
       </c>
       <c r="D2519">
         <v>0</v>
       </c>
     </row>
     <row r="2520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2520" t="s">
         <v>2522</v>
       </c>
       <c r="B2520">
         <v>1</v>
       </c>
       <c r="C2520">
         <v>1</v>
       </c>
       <c r="D2520">
         <v>0</v>
       </c>
     </row>
     <row r="2521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2521" t="s">
         <v>2523</v>
       </c>
       <c r="B2521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2521">
         <v>0</v>
       </c>
     </row>
     <row r="2522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2522" t="s">
         <v>2524</v>
       </c>
       <c r="B2522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2522">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2522">
         <v>0</v>
       </c>
     </row>
     <row r="2523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2523" t="s">
         <v>2525</v>
       </c>
       <c r="B2523">
         <v>1</v>
       </c>
       <c r="C2523">
         <v>1</v>
       </c>
       <c r="D2523">
         <v>0</v>
       </c>
     </row>
     <row r="2524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2524" t="s">
         <v>2526</v>
       </c>
       <c r="B2524">
         <v>1</v>
@@ -44192,54 +43793,54 @@
         <v>1</v>
       </c>
       <c r="D2531">
         <v>0</v>
       </c>
     </row>
     <row r="2532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2532" t="s">
         <v>2534</v>
       </c>
       <c r="B2532">
         <v>1</v>
       </c>
       <c r="C2532">
         <v>1</v>
       </c>
       <c r="D2532">
         <v>0</v>
       </c>
     </row>
     <row r="2533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2533" t="s">
         <v>2535</v>
       </c>
       <c r="B2533">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2533">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2533">
         <v>0</v>
       </c>
     </row>
     <row r="2534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2534" t="s">
         <v>2536</v>
       </c>
       <c r="B2534">
         <v>1</v>
       </c>
       <c r="C2534">
         <v>1</v>
       </c>
       <c r="D2534">
         <v>0</v>
       </c>
     </row>
     <row r="2535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2535" t="s">
         <v>2537</v>
       </c>
       <c r="B2535">
         <v>1</v>
@@ -44276,54 +43877,54 @@
         <v>2</v>
       </c>
       <c r="D2537">
         <v>0</v>
       </c>
     </row>
     <row r="2538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2538" t="s">
         <v>2540</v>
       </c>
       <c r="B2538">
         <v>1</v>
       </c>
       <c r="C2538">
         <v>1</v>
       </c>
       <c r="D2538">
         <v>0</v>
       </c>
     </row>
     <row r="2539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2539" t="s">
         <v>2541</v>
       </c>
       <c r="B2539">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2539">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2539">
         <v>0</v>
       </c>
     </row>
     <row r="2540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2540" t="s">
         <v>2542</v>
       </c>
       <c r="B2540">
         <v>1</v>
       </c>
       <c r="C2540">
         <v>1</v>
       </c>
       <c r="D2540">
         <v>0</v>
       </c>
     </row>
     <row r="2541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2541" t="s">
         <v>2543</v>
       </c>
       <c r="B2541">
         <v>1</v>
@@ -44349,191 +43950,191 @@
         <v>0</v>
       </c>
     </row>
     <row r="2543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2543" t="s">
         <v>2545</v>
       </c>
       <c r="B2543">
         <v>1</v>
       </c>
       <c r="C2543">
         <v>1</v>
       </c>
       <c r="D2543">
         <v>0</v>
       </c>
     </row>
     <row r="2544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2544" t="s">
         <v>2546</v>
       </c>
       <c r="B2544">
         <v>1</v>
       </c>
       <c r="C2544">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2544">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2545" t="s">
         <v>2547</v>
       </c>
       <c r="B2545">
         <v>1</v>
       </c>
       <c r="C2545">
         <v>1</v>
       </c>
       <c r="D2545">
         <v>0</v>
       </c>
     </row>
     <row r="2546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2546" t="s">
         <v>2548</v>
       </c>
       <c r="B2546">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2546">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D2546">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2547" t="s">
         <v>2549</v>
       </c>
       <c r="B2547">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2547">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2547">
         <v>0</v>
       </c>
     </row>
     <row r="2548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2548" t="s">
         <v>2550</v>
       </c>
       <c r="B2548">
         <v>1</v>
       </c>
       <c r="C2548">
         <v>1</v>
       </c>
       <c r="D2548">
         <v>0</v>
       </c>
     </row>
     <row r="2549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2549" t="s">
         <v>2551</v>
       </c>
       <c r="B2549">
         <v>1</v>
       </c>
       <c r="C2549">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2549">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2550" t="s">
         <v>2552</v>
       </c>
       <c r="B2550">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2550">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2550">
         <v>0</v>
       </c>
     </row>
     <row r="2551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2551" t="s">
         <v>2553</v>
       </c>
       <c r="B2551">
         <v>1</v>
       </c>
       <c r="C2551">
         <v>1</v>
       </c>
       <c r="D2551">
         <v>0</v>
       </c>
     </row>
     <row r="2552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2552" t="s">
         <v>2554</v>
       </c>
       <c r="B2552">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2552">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2552">
         <v>0</v>
       </c>
     </row>
     <row r="2553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2553" t="s">
         <v>2555</v>
       </c>
       <c r="B2553">
         <v>1</v>
       </c>
       <c r="C2553">
         <v>1</v>
       </c>
       <c r="D2553">
         <v>0</v>
       </c>
     </row>
     <row r="2554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2554" t="s">
         <v>2556</v>
       </c>
       <c r="B2554">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2554">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2554">
         <v>0</v>
       </c>
     </row>
     <row r="2555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2555" t="s">
         <v>2557</v>
       </c>
       <c r="B2555">
         <v>1</v>
       </c>
       <c r="C2555">
         <v>1</v>
       </c>
       <c r="D2555">
         <v>0</v>
       </c>
     </row>
     <row r="2556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2556" t="s">
         <v>2558</v>
       </c>
       <c r="B2556">
         <v>1</v>
@@ -44556,194 +44157,194 @@
         <v>1</v>
       </c>
       <c r="D2557">
         <v>0</v>
       </c>
     </row>
     <row r="2558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2558" t="s">
         <v>2560</v>
       </c>
       <c r="B2558">
         <v>1</v>
       </c>
       <c r="C2558">
         <v>1</v>
       </c>
       <c r="D2558">
         <v>0</v>
       </c>
     </row>
     <row r="2559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2559" t="s">
         <v>2561</v>
       </c>
       <c r="B2559">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C2559">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D2559">
         <v>0</v>
       </c>
     </row>
     <row r="2560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2560" t="s">
         <v>2562</v>
       </c>
       <c r="B2560">
         <v>1</v>
       </c>
       <c r="C2560">
         <v>1</v>
       </c>
       <c r="D2560">
         <v>0</v>
       </c>
     </row>
     <row r="2561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2561" t="s">
         <v>2563</v>
       </c>
       <c r="B2561">
         <v>1</v>
       </c>
       <c r="C2561">
         <v>1</v>
       </c>
       <c r="D2561">
         <v>0</v>
       </c>
     </row>
     <row r="2562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2562" t="s">
         <v>2564</v>
       </c>
       <c r="B2562">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2562">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2562">
         <v>0</v>
       </c>
     </row>
     <row r="2563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2563" t="s">
         <v>2565</v>
       </c>
       <c r="B2563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2563">
         <v>0</v>
       </c>
     </row>
     <row r="2564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2564" t="s">
         <v>2566</v>
       </c>
       <c r="B2564">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2564">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2564">
         <v>0</v>
       </c>
     </row>
     <row r="2565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2565" t="s">
         <v>2567</v>
       </c>
       <c r="B2565">
         <v>1</v>
       </c>
       <c r="C2565">
         <v>1</v>
       </c>
       <c r="D2565">
         <v>0</v>
       </c>
     </row>
     <row r="2566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2566" t="s">
         <v>2568</v>
       </c>
       <c r="B2566">
         <v>1</v>
       </c>
       <c r="C2566">
         <v>1</v>
       </c>
       <c r="D2566">
         <v>0</v>
       </c>
     </row>
     <row r="2567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2567" t="s">
         <v>2569</v>
       </c>
       <c r="B2567">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2567">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2567">
         <v>0</v>
       </c>
     </row>
     <row r="2568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2568" t="s">
         <v>2570</v>
       </c>
       <c r="B2568">
         <v>2</v>
       </c>
       <c r="C2568">
         <v>2</v>
       </c>
       <c r="D2568">
         <v>0</v>
       </c>
     </row>
     <row r="2569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2569" t="s">
         <v>2571</v>
       </c>
       <c r="B2569">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2569">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D2569">
         <v>0</v>
       </c>
     </row>
     <row r="2570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2570" t="s">
         <v>2572</v>
       </c>
       <c r="B2570">
         <v>1</v>
       </c>
       <c r="C2570">
         <v>1</v>
       </c>
       <c r="D2570">
         <v>0</v>
       </c>
     </row>
     <row r="2571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2571" t="s">
         <v>2573</v>
       </c>
       <c r="B2571">
         <v>1</v>
@@ -44766,54 +44367,54 @@
         <v>1</v>
       </c>
       <c r="D2572">
         <v>0</v>
       </c>
     </row>
     <row r="2573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2573" t="s">
         <v>2575</v>
       </c>
       <c r="B2573">
         <v>1</v>
       </c>
       <c r="C2573">
         <v>1</v>
       </c>
       <c r="D2573">
         <v>0</v>
       </c>
     </row>
     <row r="2574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2574" t="s">
         <v>2576</v>
       </c>
       <c r="B2574">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2574">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2574">
         <v>0</v>
       </c>
     </row>
     <row r="2575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2575" t="s">
         <v>2577</v>
       </c>
       <c r="B2575">
         <v>1</v>
       </c>
       <c r="C2575">
         <v>1</v>
       </c>
       <c r="D2575">
         <v>0</v>
       </c>
     </row>
     <row r="2576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2576" t="s">
         <v>2578</v>
       </c>
       <c r="B2576">
         <v>2</v>
@@ -44822,54 +44423,54 @@
         <v>2</v>
       </c>
       <c r="D2576">
         <v>0</v>
       </c>
     </row>
     <row r="2577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2577" t="s">
         <v>2579</v>
       </c>
       <c r="B2577">
         <v>1</v>
       </c>
       <c r="C2577">
         <v>1</v>
       </c>
       <c r="D2577">
         <v>0</v>
       </c>
     </row>
     <row r="2578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2578" t="s">
         <v>2580</v>
       </c>
       <c r="B2578">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2578">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2578">
         <v>0</v>
       </c>
     </row>
     <row r="2579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2579" t="s">
         <v>2581</v>
       </c>
       <c r="B2579">
         <v>1</v>
       </c>
       <c r="C2579">
         <v>1</v>
       </c>
       <c r="D2579">
         <v>0</v>
       </c>
     </row>
     <row r="2580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2580" t="s">
         <v>2582</v>
       </c>
       <c r="B2580">
         <v>1</v>
@@ -44892,68 +44493,68 @@
         <v>1</v>
       </c>
       <c r="D2581">
         <v>0</v>
       </c>
     </row>
     <row r="2582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2582" t="s">
         <v>2584</v>
       </c>
       <c r="B2582">
         <v>1</v>
       </c>
       <c r="C2582">
         <v>1</v>
       </c>
       <c r="D2582">
         <v>0</v>
       </c>
     </row>
     <row r="2583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2583" t="s">
         <v>2585</v>
       </c>
       <c r="B2583">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2583">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2583">
         <v>0</v>
       </c>
     </row>
     <row r="2584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2584" t="s">
         <v>2586</v>
       </c>
       <c r="B2584">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2584">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2584">
         <v>0</v>
       </c>
     </row>
     <row r="2585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2585" t="s">
         <v>2587</v>
       </c>
       <c r="B2585">
         <v>1</v>
       </c>
       <c r="C2585">
         <v>1</v>
       </c>
       <c r="D2585">
         <v>0</v>
       </c>
     </row>
     <row r="2586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2586" t="s">
         <v>2588</v>
       </c>
       <c r="B2586">
         <v>1</v>
@@ -45046,264 +44647,264 @@
         <v>1</v>
       </c>
       <c r="D2592">
         <v>0</v>
       </c>
     </row>
     <row r="2593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2593" t="s">
         <v>2595</v>
       </c>
       <c r="B2593">
         <v>1</v>
       </c>
       <c r="C2593">
         <v>1</v>
       </c>
       <c r="D2593">
         <v>0</v>
       </c>
     </row>
     <row r="2594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2594" t="s">
         <v>2596</v>
       </c>
       <c r="B2594">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2594">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2594">
         <v>0</v>
       </c>
     </row>
     <row r="2595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2595" t="s">
         <v>2597</v>
       </c>
       <c r="B2595">
         <v>1</v>
       </c>
       <c r="C2595">
         <v>1</v>
       </c>
       <c r="D2595">
         <v>0</v>
       </c>
     </row>
     <row r="2596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2596" t="s">
         <v>2598</v>
       </c>
       <c r="B2596">
         <v>1</v>
       </c>
       <c r="C2596">
         <v>1</v>
       </c>
       <c r="D2596">
         <v>0</v>
       </c>
     </row>
     <row r="2597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2597" t="s">
         <v>2599</v>
       </c>
       <c r="B2597">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2597">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2597">
         <v>0</v>
       </c>
     </row>
     <row r="2598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2598" t="s">
         <v>2600</v>
       </c>
       <c r="B2598">
         <v>1</v>
       </c>
       <c r="C2598">
         <v>1</v>
       </c>
       <c r="D2598">
         <v>0</v>
       </c>
     </row>
     <row r="2599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2599" t="s">
         <v>2601</v>
       </c>
       <c r="B2599">
         <v>1</v>
       </c>
       <c r="C2599">
         <v>1</v>
       </c>
       <c r="D2599">
         <v>0</v>
       </c>
     </row>
     <row r="2600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2600" t="s">
         <v>2602</v>
       </c>
       <c r="B2600">
         <v>1</v>
       </c>
       <c r="C2600">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2600">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2601" t="s">
         <v>2603</v>
       </c>
       <c r="B2601">
         <v>1</v>
       </c>
       <c r="C2601">
         <v>1</v>
       </c>
       <c r="D2601">
         <v>0</v>
       </c>
     </row>
     <row r="2602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2602" t="s">
         <v>2604</v>
       </c>
       <c r="B2602">
         <v>2</v>
       </c>
       <c r="C2602">
         <v>2</v>
       </c>
       <c r="D2602">
         <v>0</v>
       </c>
     </row>
     <row r="2603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2603" t="s">
         <v>2605</v>
       </c>
       <c r="B2603">
         <v>1</v>
       </c>
       <c r="C2603">
         <v>1</v>
       </c>
       <c r="D2603">
         <v>0</v>
       </c>
     </row>
     <row r="2604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2604" t="s">
         <v>2606</v>
       </c>
       <c r="B2604">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2604">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2604">
         <v>0</v>
       </c>
     </row>
     <row r="2605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2605" t="s">
         <v>2607</v>
       </c>
       <c r="B2605">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2605">
         <v>1</v>
       </c>
       <c r="D2605">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2606" t="s">
         <v>2608</v>
       </c>
       <c r="B2606">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C2606">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2606">
         <v>0</v>
       </c>
     </row>
     <row r="2607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2607" t="s">
         <v>2609</v>
       </c>
       <c r="B2607">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2607">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2607">
         <v>0</v>
       </c>
     </row>
     <row r="2608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2608" t="s">
         <v>2610</v>
       </c>
       <c r="B2608">
         <v>1</v>
       </c>
       <c r="C2608">
         <v>1</v>
       </c>
       <c r="D2608">
         <v>0</v>
       </c>
     </row>
     <row r="2609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2609" t="s">
         <v>2611</v>
       </c>
       <c r="B2609">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2609">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2609">
         <v>0</v>
       </c>
     </row>
     <row r="2610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2610" t="s">
         <v>2612</v>
       </c>
       <c r="B2610">
         <v>1</v>
       </c>
       <c r="C2610">
         <v>1</v>
       </c>
       <c r="D2610">
         <v>0</v>
       </c>
     </row>
     <row r="2611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2611" t="s">
         <v>2613</v>
       </c>
       <c r="B2611">
         <v>1</v>
@@ -45312,54 +44913,54 @@
         <v>1</v>
       </c>
       <c r="D2611">
         <v>0</v>
       </c>
     </row>
     <row r="2612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2612" t="s">
         <v>2614</v>
       </c>
       <c r="B2612">
         <v>1</v>
       </c>
       <c r="C2612">
         <v>1</v>
       </c>
       <c r="D2612">
         <v>0</v>
       </c>
     </row>
     <row r="2613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2613" t="s">
         <v>2615</v>
       </c>
       <c r="B2613">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2613">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2613">
         <v>0</v>
       </c>
     </row>
     <row r="2614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2614" t="s">
         <v>2616</v>
       </c>
       <c r="B2614">
         <v>1</v>
       </c>
       <c r="C2614">
         <v>1</v>
       </c>
       <c r="D2614">
         <v>0</v>
       </c>
     </row>
     <row r="2615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2615" t="s">
         <v>2617</v>
       </c>
       <c r="B2615">
         <v>1</v>
@@ -45413,2098 +45014,222 @@
         <v>0</v>
       </c>
     </row>
     <row r="2619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2619" t="s">
         <v>2621</v>
       </c>
       <c r="B2619">
         <v>1</v>
       </c>
       <c r="C2619">
         <v>1</v>
       </c>
       <c r="D2619">
         <v>0</v>
       </c>
     </row>
     <row r="2620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2620" t="s">
         <v>2622</v>
       </c>
       <c r="B2620">
         <v>1</v>
       </c>
       <c r="C2620">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D2620">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2621" t="s">
         <v>2623</v>
       </c>
       <c r="B2621">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2621">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2621">
         <v>0</v>
       </c>
     </row>
     <row r="2622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2622" t="s">
         <v>2624</v>
       </c>
       <c r="B2622">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2622">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2622">
         <v>0</v>
       </c>
     </row>
     <row r="2623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2623" t="s">
         <v>2625</v>
       </c>
       <c r="B2623">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2623">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D2623">
         <v>0</v>
       </c>
     </row>
     <row r="2624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2624" t="s">
         <v>2626</v>
       </c>
       <c r="B2624">
         <v>1</v>
       </c>
       <c r="C2624">
         <v>1</v>
       </c>
       <c r="D2624">
         <v>0</v>
       </c>
     </row>
     <row r="2625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2625" t="s">
         <v>2627</v>
       </c>
       <c r="B2625">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2625">
         <v>1</v>
       </c>
       <c r="D2625">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2626" t="s">
         <v>2628</v>
       </c>
       <c r="B2626">
         <v>1</v>
       </c>
       <c r="C2626">
         <v>1</v>
       </c>
       <c r="D2626">
         <v>0</v>
       </c>
     </row>
     <row r="2627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2627" t="s">
         <v>2629</v>
       </c>
       <c r="B2627">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2627">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2627">
         <v>0</v>
       </c>
     </row>
     <row r="2628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2628" t="s">
         <v>2630</v>
       </c>
       <c r="B2628">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C2628">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2628">
         <v>0</v>
       </c>
     </row>
     <row r="2629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2629" t="s">
         <v>2631</v>
       </c>
       <c r="B2629">
         <v>1</v>
       </c>
       <c r="C2629">
         <v>1</v>
       </c>
       <c r="D2629">
         <v>0</v>
       </c>
     </row>
     <row r="2630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2630" t="s">
         <v>2632</v>
       </c>
       <c r="B2630">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C2630">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D2630">
         <v>0</v>
       </c>
     </row>
     <row r="2631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2631" t="s">
         <v>2633</v>
       </c>
       <c r="B2631">
         <v>1</v>
       </c>
       <c r="C2631">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D2631">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2632" t="s">
         <v>2634</v>
       </c>
       <c r="B2632">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C2632">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D2632">
-        <v>1</v>
-[...1875 lines deleted...]
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007C3CD572E570B458DB997C3F468B463" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1f1ea7ab0c67659afc669cf31300b1b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85b312ea150b69fc5b777a101eade569" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0e346a85-16bb-4e7e-8fe9-047a3c070799"/>
     <xsd:element name="properties">
@@ -47656,59 +45381,59 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9530A253-1B38-4F84-ADBA-EA44CE1A288B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD0D7D6B-55E7-4BA8-B7B8-08280B25683B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD761D19-F04A-4727-BDC0-3D704C5E7A63}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D7BE02-EF0D-438E-82F8-82FA4E4F4D7E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4CEC0E-EF9F-4E86-8653-59B6290B3BB7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D29A29D-F3DF-42FE-9E35-55B6FD2AF160}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CARLISLE Residency Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>