--- v1 (2026-07-10)
+++ v2 (2026-10-22)
@@ -49575,52 +49575,52 @@
       <c r="C2889">
         <v>2</v>
       </c>
       <c r="D2889">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007C3CD572E570B458DB997C3F468B463" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1f1ea7ab0c67659afc669cf31300b1b8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85b312ea150b69fc5b777a101eade569" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007C3CD572E570B458DB997C3F468B463" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7f9e90acb3149642edf23731effc161d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b76ddaa8cefd8cc28922dd4021bdd7d3" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0e346a85-16bb-4e7e-8fe9-047a3c070799"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -49750,51 +49750,51 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00519276-D0BD-4D6B-8702-3AA9FB16A569}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86D66052-50A3-4D03-801A-5661D4A56044}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EFCEA1C-3C3B-4BAD-B8AE-1F434FE40F34}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AFEE81A-BF94-4F81-986D-0AF6C2345729}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>