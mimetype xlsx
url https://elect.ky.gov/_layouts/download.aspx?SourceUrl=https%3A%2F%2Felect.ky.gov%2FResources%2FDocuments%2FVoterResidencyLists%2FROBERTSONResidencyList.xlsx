--- v0 (2025-11-24)
+++ v1 (2026-06-23)
@@ -1,267 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\austin.mcglothlin\Desktop\Residency List 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\austin.mcglothlin\Desktop\Residency Lists 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1DA6DE24-4BC1-47AC-9592-0402D0CC6692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{24FE4225-2A56-4F03-B48C-2589859DEA46}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9030" yWindow="3420" windowWidth="19260" windowHeight="19860" xr2:uid="{8C4F8FB0-E78F-4EB7-B92F-AFB85EB81187}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="37200" windowHeight="22080" xr2:uid="{5394FC03-A1D6-42F0-B10E-60D67F1CB15C}"/>
   </bookViews>
   <sheets>
     <sheet name="ROBERTSON Residency Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1263" uniqueCount="1263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="1247">
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Total Voters</t>
   </si>
   <si>
     <t>Active Voters</t>
   </si>
   <si>
     <t>Inactive Voters</t>
   </si>
   <si>
+    <t>101 101 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>553 ABIGAIL RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>717 ABIGAIL ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1530 ALHAMBRA  ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1008 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1011 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1158 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
-    <t>1251 ALHAMBRA RD MAYSLICK, KY, 41055</t>
-[...1 lines deleted...]
-  <si>
     <t>1306 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1481 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1495 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1530 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1582 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1797 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>393 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>475 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>679 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>782 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>848 ALHAMBRA RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
-    <t>1011 ALHAMBRA ROAD MAYSLICK, KY, 41055</t>
-[...1 lines deleted...]
-  <si>
     <t>1282 ALHAMBRA ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1927 ALHAMBRA ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>367 ALHAMBRA ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
-    <t>848 ALHAMBRA ROAD MAYSLICK, KY, 41055</t>
+    <t>175 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>262 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>272 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>344 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>413 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>454 ANDERSON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>175 ANDERSON LN MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>262 ANDERSON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>272 ANDERSON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>413 ANDERSON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>567 ANDERSON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1143 ASHCRAFT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>142 ASHCRAFT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>167 ASHCRAFT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>336 ASHCRAFT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1143 ASHCRAFT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>326 ASHCRAFT ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>743 ASHCRAFT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>142 ASHCRAFT SPUR MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>141 ASHCRAFT SPUR APT 2 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>128 BATTE LANE CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1077 BATTE LN CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1175 BATTE LN CYNTHIANA, KY, 41031</t>
   </si>
   <si>
-    <t>132 BATTE LN CYNTHIANA, KY, 41031</t>
-[...1 lines deleted...]
-  <si>
     <t>1473 BEE LICK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>321 BEE LICK MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>138 BEE LICK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>366 BEE LICK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>621 BEE LICK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>721 BEE LICK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>748 BEE LICK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>321 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>366 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>521 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>621 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>748 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>813 BEE LICK LN MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1017 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>106 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1253 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2846 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>429 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>814 BEE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1473 BEE LICK RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1017 BEE LICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1249 BEE LICK ROAD MOUNT OLIVET, KY, 41064</t>
@@ -287,131 +284,128 @@
   <si>
     <t>1017 BEELICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1249 BEELICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>178 BEELICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>218 BEELICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>180 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>49 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>58 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>63 BENTLEY COURT   MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>79 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>95 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>97 BENTLEY COURT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>180 BENTLEY CT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>58 BENTLEY CT MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>63 BENTLEY CT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>95 BENTLEY CT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>97 BENTLEY CT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>49 BENTLEY CT. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>58 BENTLEY CT. MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>188 BENTLY CT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>79 BENTLY CT MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1238 BLUE  LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1126 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1694 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1750 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4365 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>7781 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>789 BLUE LICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>731 BLUE LICK PK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5022 BLUE LICK ROAD MT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>1187 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1238 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1323 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1376 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1537 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1576 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1645 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1645 BLUE LICKS PIKE MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1645 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1694 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1750 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1777 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1904 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2052 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2361 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2430 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2769 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3200 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
@@ -455,387 +449,375 @@
   <si>
     <t>5594 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>560 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5613 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>587 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>601 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6116 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6177 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6183 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>6552 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>6690 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6919 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>731 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>769 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7717 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7728 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7864 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>789 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7955 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8125 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8150 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8424 BLUE LICKS PIKE EWING, KY, 41039</t>
   </si>
   <si>
     <t>8677 BLUE LICKS PIKE EWING, KY, 41039</t>
   </si>
   <si>
     <t>875 BLUE LICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>5503 BLUE LICKS PK MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>5541 BLUE LICKS PK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>731 BLUE LICKS PK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>8664 BLUE LICKS PK EWING, KY, 41039</t>
+    <t>8424 BLUE LICKS PK EWING, KY, 41039</t>
   </si>
   <si>
     <t>8730 BLUE LICKS PK EWING, KY, 41039</t>
   </si>
   <si>
     <t>155 BLUE LICKS SPUR EWING, KY, 41039</t>
   </si>
   <si>
     <t>388 BLUE LICKS SPUR EWING, KY, 41039</t>
   </si>
   <si>
     <t>3200 BLUELICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8125 BLUELICK PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5080 BLUELICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1127 BLUELICKS PIKE MT OLIVET, KY, 40568</t>
   </si>
   <si>
-    <t>1694 BLUELICKS PIKE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>619 BLUELICKS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1326 BRIDGEVILLE RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1782 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2302 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2597 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2805 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>2809 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
+    <t>2924 BRIDGEVILLE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2969 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2981 BRIDGEVILLE RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>306 BRIDGEVILLE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>67 BRIDGEVILLE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1450 BRIDGEVILLE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2737 BRIDGEVILLE ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2809 BRIDGEVILLE ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>306 BRIDGEVILLE ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>67 BRIDGEVILLE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1326 BRIDGEVILLE_RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>106 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>129 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1574 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2971 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>308 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>4157 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>992 BRIERLY RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>124 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1255 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1387 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1462 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1508 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1574 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>177 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>186 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>195 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2417 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>278 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2830 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>288 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>29 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>308 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3501 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3510 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>354 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>4157 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>47 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>67 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>992 BRIERLY RIDGE RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>992 BRIERLY RIDGE RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>129 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1387 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1462 BRIERLY RIDGE ROAD Mount Olivet, KY, 41064</t>
   </si>
   <si>
     <t>214 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>288 BRIERLY RIDGE ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>29 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>326 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>67 BRIERLY RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>124 BRILEY RIDGE RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>314 BUFFALO TRAIL EWING, KY, 41039</t>
   </si>
   <si>
     <t>314 BUFFALO TRL EWING, KY, 41039</t>
   </si>
   <si>
     <t>283 BURDEN LN BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>619 BURDEN LN BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>90 BURDEN LN BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
+    <t>90 BURDEN LN  BROOKSVILLE, KY, 41004</t>
+  </si>
+  <si>
     <t>1014 CEDAR CREEK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1011 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1014 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1092 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1533 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2002 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>700 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>986 CEDAR CREEK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1144 CEDAR CREEK RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1533 CEDAR CREEK RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1011 CEDAR CREEK ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1014 CEDAR CREEK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1144 CEDAR CREEK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1608 CEDAR CREEK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>434 CEDAR CREEK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4773 CENTRAL RDG RD  MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>24 CENTRAL RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>2815 CENTRAL RIDGE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>82 CENTRAL RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1047 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1420 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>209 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2374 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2719 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>281 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2815 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>2815 CENTRAL RIDGE RD MT. OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>2916 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2961 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>3135 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
+    <t>3667 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3751 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3880 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3888 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>434 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>44 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4609 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4631 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4773 CENTRAL RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
@@ -917,86 +899,92 @@
   <si>
     <t>5442 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5592 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6096 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>62 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6582 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6652 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6704 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>881 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>986 CENTRAL RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1149 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1247 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1314 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1316 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1579 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1839 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2452 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>2835 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>3196 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>323 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3361 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>453 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>529 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>5719 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>760 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>900 CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1316 CHAPEL RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1247 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1314 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1672 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2327 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2962 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3361 CHAPEL ROAD MT OLIVET, KY, 41064</t>
@@ -1007,95 +995,98 @@
   <si>
     <t>3896 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4629 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>900 CHAPEL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>484 CLEAVER RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>19 CLEAVER ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>120 CONLEY LANE BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>64 CONLEY LANE BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>120 CONLEY LN BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>147 COUNTY LINE RD EWING, KY, 41039</t>
-[...1 lines deleted...]
-  <si>
     <t>197 COUNTY LINE RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>219 COUNTY LINE RD EWING, KY, 41039</t>
   </si>
   <si>
+    <t>313 COUNTY LINE ROAD EWING, KY, 41039</t>
+  </si>
+  <si>
     <t>313 COUNTY LINE ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>313 COUNTY LINE ROAD EWING, KY, 41039</t>
-[...2 lines deleted...]
-    <t>19 COURT STREET MOUNT OLIVET, KY, 41064</t>
+    <t>19 COURT ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>35 COURT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>35 COURT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>100 CRESCENT DRIVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>108 CRESCENT HILL MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>159 CRESCENT HILL MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>159 CRESCENT HILL AVE MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>159 CRESCENT HILL DRIVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>113 CRESCENT HILL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>159 CRESCENT HILL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>186 CRESCENT HILL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1182 CROCKETT LANE MAYSLICK, KY, 41055</t>
   </si>
   <si>
-    <t>148 CROCKETT LANE MAYSLICK, KY, 41055</t>
-[...1 lines deleted...]
-  <si>
     <t>239 CROCKETT LANE MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>275 CROCKETT LANE MAYS LICK, KY, 41055</t>
   </si>
   <si>
     <t>352 CROCKETT LANE MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>596 CROCKETT LANE MAYSLICK , KY, 41055</t>
   </si>
   <si>
     <t>788 CROCKETT LANE MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1049 CROCKETT LN MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1429 CROCKETT LN MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>1817 CROCKETT LN MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>532 CROCKETT LN MAYSLICK, KY, 41055</t>
@@ -1124,152 +1115,152 @@
   <si>
     <t>338 DAY ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>89 DAY ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>149 DEMING WAY MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>434 DIVIDING RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>468 DIVIDING RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>319 DRIFT RUN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>463 DRIFT RUN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>921 DRIFT RUN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>319 DRIFT RUN ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>463 DRIFT RUN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>230 DRYDEN LANE MAYSLICK, KY, 41055</t>
+  </si>
+  <si>
     <t>251 DRYDEN LANE MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>230 DRYDEN LN MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>251 DRYDEN LN MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>163 DUNCAN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>290 DUNCAN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>304 DUNCAN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>163 DUNCAN ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>171 DUNCAN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>290 DUNCAN ROAD MOUNT OLIVET, KY, 41064</t>
+    <t>171 DUNCAN ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>290 DUNCAN ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>304 DUNCAN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>159 E WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>225 E WALNUT ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>140 E WALNUT ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>225 E. WALNUT ST MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>269 EARLYWINE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>443 EARLYWINE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>269 EARLYWINE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>269 EARLYWINE ROAD MT. OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>110 EAST WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>225 EAST WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 EAST WALNUT STREET MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>159 EAST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>225 EAST WALNUT STREET MT. OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>355 ELDA HESTER RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>482 ELDA HESTER RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>392 ELDA HESTER ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>1274 FIVE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1507 FIVE LICK RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>2350 FIVE LICK RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>295 FIVE LICK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1274 FIVE LICK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1507 FIVE LICK ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>2350 FIVE LICK ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
-    <t>295 FIVE LICK ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>363 FOSTER CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>737 FOSTERS CHAPEL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1271 FRENCH LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1361 FRENCH LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>165 FRENCH LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>42 FRENCH LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>69 FRENCH LANE MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1227 FRENCH LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1361 FRENCH LN MOUNT OLIVET, KY, 41064</t>
@@ -1283,269 +1274,269 @@
   <si>
     <t>76 FRENCH LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>323 GAYLE GORGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>215 GAYLE GORGE SPUR MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>752 HALL LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>134 HALL LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1270 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1385 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>160 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1714 HARDING RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>198 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>400 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>486 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>91 HARDING RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1290 Harding Road Mt. Olivet, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1385 HARDING ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1469 HARDING ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1509 HARDING ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1007 HENSON RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1137 HENSON RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1301 HENSON RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>858 HENSON RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1007 HENSON RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1137 HENSON RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1007 HENSONRIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>164 HIDDEN ACRES MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>382 HIDDEN ACRES MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>385 HIDDEN ACRES MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>452 HIDDEN ACRES MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>560 HIDDEN ACRES MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>293 HIEATT BOTTEM RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>520 HIEATT BOTTEM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>536 HIEATT BOTTEM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1721 HIEATT BOTTEM ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>812 HIEATT BOTTEM ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1721 HIEATT BOTTOM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>39 HIEATT BOTTOM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>536 HIEATT BOTTOM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>775 HIEATT BOTTOM RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>39 HIEATT BOTTOM ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>520 HIEATT BOTTOM ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>812 HIEATT BOTTOM ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>812 HIEATT ROAD MT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1050 HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>191 HOOVER LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>99 HOOVER LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1190 HWY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>269 JACKSON BRANCH RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>166 JIMIE ELLIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>525 JOHN ENGLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
+    <t>531 JOHN ENGLAND RD BROOKSVILLE, KY, 41004</t>
+  </si>
+  <si>
     <t>74 JOHN ENGLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>897 JOHN ENGLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>531 JOHN ENGLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>74 JOHN ENGLAND ROAD BROOKSVILLE, KY, 41004</t>
-[...1 lines deleted...]
-  <si>
     <t>164 JONES RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>173 JONES RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>51 JONES RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>164 JONES ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>51 JONES ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1035 KABLER MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>1423 KABLER MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>809 KABLER MILL RD BROOKSVILLE, KY, 41004</t>
-[...1 lines deleted...]
-  <si>
     <t>811 KABLER MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
+    <t>1057 KABLER MILL ROAD BROOKSVILLE, KY, 41004</t>
+  </si>
+  <si>
     <t>1423 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
+    <t>1479 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
+  </si>
+  <si>
     <t>1523 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>234 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>681 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>811 KABLERS MILL RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>1035 KABLERS MILL ROAD BROOKSVILLE, KY, 41004</t>
-[...1 lines deleted...]
-  <si>
     <t>234 KABLERS MILL ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>809 KABLERS MILL ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>1030 KENTONTON RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1615 KENTONTOWN MOUNT OLIVET , KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1030 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1030 KENTONTOWN RD MT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1301 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1360 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1455 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1516 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
+    <t>1479 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1542 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1576 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1592 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1614 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1615 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1690 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1750 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1887 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1944 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2053 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2180 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2355 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2488 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2533 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2567 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2617 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2833 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
@@ -1565,455 +1556,494 @@
   <si>
     <t>4322 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4358 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4500 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6067 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6135 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6157 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6171 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6350 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>6367 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>6388 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6507 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6546 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6634 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6750 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>679 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>6864 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>694 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6986 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7161 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7172 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>7951 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>8183 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>8183 KENTONTOWN RD MT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>841 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>841 KENTONTOWN RD   MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>841 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>8818 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8823 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>915 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9220 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>938 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9591 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>962 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>9627 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>9662 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9682 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9875 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>988 KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1537 KENTONTOWN RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4210 KENTONTOWN RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1030 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1030 KENTONTOWN ROAD MOUNT OLIVET, KY, 41065</t>
   </si>
   <si>
     <t>1455 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1460 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1537 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1592 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1614 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1615 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1690 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1741 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1887 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
+    <t>1750 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2180 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2533 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3400 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3657 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3657 KENTONTOWN ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3903 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>4142 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>4176 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4210 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4358 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4500 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6135 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6384 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6546 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6611 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>6634 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>6804 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7338 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>791 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>7951 KENTONTOWN ROAD MT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>841 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>8818 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>8982 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>908 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9323 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>962 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>9627 KENTONTOWN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1479 KENTOWNTOWN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1050 KY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>54 KY 19 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1066 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1098 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1190 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
-    <t>650 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
-[...1 lines deleted...]
-  <si>
     <t>656 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>834 KY HIGHWAY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1216 KY HWY #19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1500 KY HWY #19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1066 KY HWY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>1126 KY HWY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>2120 KY HWY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
     <t>834 KY HWY 19 CYNTHIANA, KY, 41031</t>
   </si>
   <si>
+    <t>111 LINVILLE LANE MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>111 LINVILLE LN MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>164 LOCUST POINTE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>219 LOCUST POINTE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>25 LOCUST POINTE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>474 LOCUST POINTE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>60 LOCUST POINTE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>164 LOCUST POINTE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>206 LODGE ROAD CARLISLE, KY, 40311</t>
-[...4 lines deleted...]
-  <si>
     <t>1697 LOUDERBACK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>856 LOUDERBACK MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1198 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>131 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1475 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1686 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1697 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1697 LOUDERBACK LANE MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1697 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1775 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1825 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2014 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>555 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>856 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>948 LOUDERBACK LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>555 LOUDERBACK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>95 LOUDERBACK LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>131 LOUDERBACK ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>111 LOVINS LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>74 LOVINS LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1059 MANN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>173 MANN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>176 MANN RD MOUNT OLIVET , KY, 41064</t>
   </si>
   <si>
+    <t>431 MANN RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>61 MANN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>85 MANN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>350 MANN ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>780 MANN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>85 MANN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>858 MANN ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>397 MANN SPUR MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>431 MANN SPUR MT OLIVET, KY, 41064</t>
+    <t>431 MANN SPUR MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>451 MANN SPUR MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>397 MANN SPUR RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>10299 MAYSVILLE RD CARLISLE, KY, 40311</t>
   </si>
   <si>
     <t>290 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>410 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>471 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>539 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>551 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>83 MCCONNELL RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>205 MCCONNELL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>471 MCCONNELL ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>60 MCDOWELL STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>62 MCDOWELL STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>62 MCDOWELL STREET MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1141 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1251 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1760 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2232 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2601 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3642 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3810 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>4312 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>4460 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4614 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>4749 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>4792 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>5278 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>5976 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>6091 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>6341 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>6349 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6364 MOUNT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6940 MOUNT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>7203 MOUNT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>7214 MOUNT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>7284 MOUNT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>3422 MOUNT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4460 MOUNT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4659 MOUNT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
@@ -2048,308 +2078,296 @@
   <si>
     <t>4792 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5278 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5709 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5869 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6091 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6769 MT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>7023 MT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>7351 MT PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
+    <t>902 MT PLEASANT RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>3810 MT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4171 MT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>511 MT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5869 MT PLEASANT ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6334 MT PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6769 MT PLEASANT ROAD EWING, KY, 41039</t>
   </si>
   <si>
     <t>1023 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1605 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>2232 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>3335 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4318 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4749 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
-[...7 lines deleted...]
-  <si>
     <t>6769 MT. PLEASANT RD EWING, KY, 41039</t>
   </si>
   <si>
     <t>902 MT. PLEASANT RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1147 MT. PLEASANT RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3422 MT. PLEASANT RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4312 MT. PLEASANT RD. MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>5278 MT. PLEASANT RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>7284 MT. PLEASANT RD. EWING, KY, 41039</t>
   </si>
   <si>
-    <t>3217 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>4310 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4312 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>4462 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6364 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6769 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>902 MT. PLEASANT ROAD MOUNT OLIVET, KY, 41064</t>
-[...4 lines deleted...]
-  <si>
     <t>269 MULLIKIN LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>87 MULLIKIN LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>255 N MAIN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>126 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>140 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>148 N MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>238 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>241 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>265 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>283 N MAIN ST 156 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>284 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>301 N MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>488 N MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>516 N MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>516 N MAIN ST MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>516 N MAIN ST MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>52 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>526 N MAIN ST MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>65 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>66 N MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>77 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>84 N MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>194 N MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>553 NEW DIVIDING RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>206 NEW DIVIDING RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>255 NORTH MAIN MOUNT OLIVET , KY, 41064</t>
-[...2 lines deleted...]
-    <t>301 NORTH MAIN MOUNT OLIVET, KY, 41064</t>
+    <t>106 NORTH MAIN ST APARTMENT #208 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>109 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>148 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
+    <t>140 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>190 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>222 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>23 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
+    <t>255 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>265 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>284 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>106 NORTH MAIN ST. APARTMENT #208 MOUNT OLIVET, KY, 41064</t>
+    <t>84 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>91 NORTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>140 NORTH MAIN ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>106 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>109 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>225 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>254 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>255 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>283 NORTH MAIN STREET 156 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>337 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>440 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>488 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>65 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>91 NORTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>162 OAK RIDGE RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>247 OAK RIDGE RD MAYS LICK, KY, 41055</t>
   </si>
   <si>
     <t>247 OAK RIDGE RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>268 OAK RIDGE RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>335 OAK RIDGE RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>494 OAK RIDGE RD MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>162 OAK RIDGE ROAD MAYSLICK, KY, 41055</t>
   </si>
   <si>
+    <t>1187 OAKLAND MT. OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1050 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>108 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1187 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1222 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>146 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1469 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>157 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>166 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>188 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>2466 OAKLAND RD BROOKSVILLE, KY, 41004</t>
+  </si>
+  <si>
     <t>2467 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>2827 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3085 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3612 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3614 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3697 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3856 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3983 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>413 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
@@ -2363,203 +2381,206 @@
   <si>
     <t>6056 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6279 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>628 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6440 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6447 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6447 OAKLAND RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6472 OAKLAND RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>1050 OAKLAND RD. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>179 OAKLAND RD. MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1050 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>113 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1187 OAKLAND ROAD MT.OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1469 OAKLAND ROAD MOUNT OLIVET , KY, 41064</t>
   </si>
   <si>
-    <t>157 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>188 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>188 OAKLAND ROAD MT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>2627 oakland road brooksville, KY, 41004</t>
   </si>
   <si>
+    <t>310 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>3429 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>3614 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>413 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>496 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5892 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>5935 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6056 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6276 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>628 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>6440 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>6472 OAKLAND ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
-    <t>79 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>95 OAKLAND ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1906 OGDEN RIDGE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1395 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1705 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1705 OGDEN RIDGE RD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1774 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1774 OGDEN RIDGE RD MT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>1874 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1906 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>2025 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>2025 OGDEN RIDGE RD MT. OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>2025 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>2455 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2585 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>266 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>487 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>542 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>737 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
+    <t>838 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>855 OGDEN RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1395 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1774 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1883 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2017 OGDEN RIDGE ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>266 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>27 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2702 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>855 OGDEN RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>128 OLD BUFFALO TRAIL MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>193 OLD BUFFALO TRAIL MAYS LICK, KY, 41055</t>
   </si>
   <si>
+    <t>457 OLD BUFFALO TRL MAYSLICK, KY, 41055</t>
+  </si>
+  <si>
     <t>775 OLD BUFFALO TRL MAYSLICK, KY, 41055</t>
   </si>
   <si>
     <t>163 OLD CORINTH RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>731 OLD CORINTH RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>163 OLD CORINTH RD. BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
+    <t>731 OLD CORINTH ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1780 OLD FIVE LICK RD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>369 OLD GERMANTOWN RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>460 OLD GERMANTOWN RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>78 OLD GERMANTOWN RD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>302 OLD GERMANTOWN ROAD BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>62 OLD GERMANTOWN SPUR BROOKSVILLE, KY, 41004</t>
   </si>
   <si>
     <t>101 OLD HIGHWAY 165 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>19 OLD HIGHWAY 165 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>51 OLD KY 1029 MOUNT OLIVET, KY, 41064</t>
@@ -2603,230 +2624,206 @@
   <si>
     <t>2791 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2968 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3009 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3031 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3506 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3641 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3683 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>553 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
+    <t>565 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
+  </si>
+  <si>
     <t>677 PEA RIDGE RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1210 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1752 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2707 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2791 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2968 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3256 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3641 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>3715 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>970 PEA RIDGE ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
-    <t>4210 PINHOOK MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>105 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1217 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1390 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1599 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1617 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>172 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
-[...10 lines deleted...]
-  <si>
     <t>2453 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>264 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3772 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>384 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3920 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3929 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3943 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3990 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4156 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4208 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4210 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4214 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4479 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4676 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>469 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4967 PINHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1051 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1390 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1599 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>1729 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2149 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2453 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>263 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>264 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>264 PINHOOK ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>264 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>3943 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4023 PINHOOK ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4214 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4479 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4676 PINHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4676 PINKHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>108 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2579 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2848 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3039 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3320 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3322 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3585 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3937 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4288 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>480 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>482 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5222 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5222 PIQUA KENTONTOWN RD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>5314 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>60 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>767 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>860 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>894 PIQUA KENTONTOWN RD MOUNT OLIVET, KY, 41064</t>
@@ -2873,101 +2870,101 @@
   <si>
     <t>330 PIQUA LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>404 PIQUA LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>455 PIQUA LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>469 PIQUA LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>525 PIQUA LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>621 RYE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>621 RYE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>25 S MAIN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>107 S MAIN ST MOUNT OLIVET, KY, 41064</t>
+    <t>110 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>143 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>150 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>155 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>160 S MAIN ST MT. OLIVET, KY, 41064</t>
+    <t>160 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>25 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>251 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>335 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>433 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>478 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>49 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>66 S MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>110 S MAIN ST. MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>155 S MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>124 S. MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>150 S. MAIN ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>254 S. MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1196 SARDIS DR MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1196 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1275 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1280 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1282 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1345 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1417 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1465 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1571 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1904 SARDIS RD MOUNT OLIVET, KY, 41064</t>
@@ -3011,71 +3008,71 @@
   <si>
     <t>3579 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3646 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3831 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3862 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3922 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4158 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4311 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4485 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>4540 SARDIS RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>4736 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4742 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4790 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4842 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4851 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>623 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>635 SARDIS RD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>649 SARDIS RD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>685 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>748 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>787 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>787 SARDIS RD MT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>830 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>846 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>866 SARDIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>623 SARDIS RD APT B MOUNT OLIVET, KY, 41064</t>
@@ -3104,80 +3101,74 @@
   <si>
     <t>1993 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2088 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2179 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3247 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3400 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3471 SARDIS ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3646 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3831 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>4158 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>4238 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4396 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>4736 SARDIS ROAD MOUNT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>4842 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>623 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>635 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>649 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>665 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>685 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>787 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>827 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>830 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>866 SARDIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1067 SHEPHERD RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1121 SHEPHERD RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>113 SHEPHERD RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1737 SHEPHERD RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>393 SHEPHERD RD MOUNT OLIVET, KY, 41064</t>
@@ -3239,84 +3230,75 @@
   <si>
     <t>124 SOUTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>140 SOUTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>251 SOUTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>478 SOUTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>66 SOUTH MAIN ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>254 SOUTH MAIN ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>335 SOUTH MAIN ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>433 SOUTH MAIN ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>190 SOUTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>305 SOUTH MAIN STREET MOUNT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>46 SOUTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>49 SOUTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
-[...5 lines deleted...]
-    <t>160 SOUTH MAIN STREET 384 MOUNT OLIVET , KY, 41064</t>
+    <t>66 SOUTH MAIN STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 ST RT 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>151 ST RT 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2894 ST RT 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3222 ST RT 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3539 ST RT 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>101 STATE ROUTE 1029 MOUNT OLIVET , KY, 41064</t>
+    <t>101 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>151 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1525 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1866 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2234 STATE ROUTE 1029 MT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2894 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3222 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3539 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3666 STATE ROUTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
@@ -3326,51 +3308,51 @@
   <si>
     <t>1525 STATE RTE 1029 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>152 TANYARD ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>134 THISTLE RIDGE LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>134 THISTLE RIDGE LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>68 THISTLE RIDGE LN MT OLIVET , KY, 41064</t>
   </si>
   <si>
     <t>1063 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1238 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1244 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>1250 THOMAS PIKE MT OLIVET, KY, 41064</t>
+    <t>1250 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1441 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1486 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1681 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1731 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1794 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2030 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>2202 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>221 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
@@ -3389,402 +3371,381 @@
   <si>
     <t>3078 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>3523 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>377 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>503 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>725 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>743 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>743 thomas pike mt olivet, KY, 41064</t>
   </si>
   <si>
     <t>921 THOMAS PIKE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1441 THOMAS PK MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>2415 THOMAS PK MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>1015 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>410 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>507 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>614 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>685 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>743 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>828 TILTON LANE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1015 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>32 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>410 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>507 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>614 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>694 TILTON LN MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>148 US 68 EWING, KY, 41039</t>
-[...4 lines deleted...]
-  <si>
     <t>539 US 68 EWING, KY, 41039</t>
   </si>
   <si>
     <t>539 US HIGHWAY 68 EWING, KY, 41039</t>
   </si>
   <si>
-    <t>724 US HIGHWAY 68 EWING, KY, 41039</t>
-[...1 lines deleted...]
-  <si>
     <t>111 VAN HOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>124 VAN HOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>206 VAN HOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>368 VAN HOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>368 VANHOOK RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>82 VANHOOK RD. MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>206 VANHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>82 VANHOOK ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>140 W END AVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>180 W END AVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>318 W END AVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>380 W END AVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>510 W END AVE MOUNT OLIVET, KY, 41064</t>
+    <t>101 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>156 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>165 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>176 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>228 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>252 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>284 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>313 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>344 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>369 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>443 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>463 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>487 W WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>101 W WALNUT ST 108 MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>101 W WALNUT ST APT 104 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 106 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 107 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 111 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>101 W WALNUT ST APT 2 MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>101 W WALNUT ST APT 201 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 202 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 203 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 204 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 206 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>101 W WALNUT ST APT 207 MOUNT OLIVET, KY, 41064</t>
-[...7 lines deleted...]
-  <si>
     <t>101 W WALNUT ST APT 306 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 402 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>101 W WALNUT ST APT 404 MOUNT OLIVET, KY, 41064</t>
+    <t>101 W WALNUT ST APT 403 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 501 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 502 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 503 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST APT 506 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>487 W WALNUT ST BOX 7 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>228 W WALNUT ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>436 W WALNUT ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>458 W WALNUT ST. MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 W WALNUT ST., APT 506 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>487 W WALNUT STREET MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>101 W WALNUT STREET APT 102 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>368 W. WALNUT      . MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>101 W. WALNUT ST APT 107 MOUNT OLIVET, KY, 41064</t>
-[...7 lines deleted...]
-  <si>
     <t>97 WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>101 WALNUT STREET APT 304 MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>867 WARD RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>13900 WARDS RIDGE RD MOUNT OLIVET, KY, 41064</t>
+    <t>1390 WARDS RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>345 WARDS RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>867 WARDS RIDGE RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>345 WARDS RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>691 WARDS RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>691 WARDS RIDGE ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>691 WARDS RIDGE ROAD MOUNT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>125 WATERWORKS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>510 WEST END AVE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>140 WEST END AVENUE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>406 WEST END AVENUE MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>510 WEST END AVENUE MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>101 WEST WALNUT MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>413 WEST WALNUT MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>436 WEST WALNUT MOUNT OLIVET, KY, 41064</t>
+    <t>156 WEST WALNUT ST MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>436 WEST WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>463 WEST WALNUT ST MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 WEST WALNUT ST APT 110 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>101 WEST WALNUT ST APT 206 MOUNT OLIVET, KY, 41064</t>
+    <t>101 WEST WALNUT ST APT 111 MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
+    <t>101 WEST WALNUT ST APT 207 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 WEST WALNUT ST APT 307 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>156 WEST WALNUT ST. MOUNT OLIVET, KY, 41064</t>
-[...5 lines deleted...]
-    <t>101 WEST WALNUT ST. APT. #101 MOUNT OLIVET, KY, 41064</t>
+    <t>101 WEST WALNUT ST. APT #105 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 WEST WALNUT ST., APT 505 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>156 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
+    <t>101 WEST WALNUT STREET ROBERTON SQUARE APT #502 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>344 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>358 WEST WALNUT STREET MT OLIVET, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>366 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>443 West Walnut Street Mt Olivet, KY, 41064</t>
-[...1 lines deleted...]
-  <si>
     <t>443 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>458 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>458 WEST WALNUT STREET MT OLIVET, KY, 41064</t>
   </si>
   <si>
-    <t>70 WEST WALNUT STREET MOUNT OLIVET, KY, 41064</t>
-[...4 lines deleted...]
-  <si>
     <t>101 WEST WALNUT STREET APT 301 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 WEST WALNUT STREET APT 303 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>101 WEST WALNUT STREET APT 401 MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>395 WHITE ROAD MT OLIVET, KY, 41064</t>
   </si>
   <si>
+    <t>1000 WILLIE CURTIS RD MOUNT OLIVET, KY, 41064</t>
+  </si>
+  <si>
     <t>683 WILLIE CURTIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>950 WILLIE CURTIS RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1000 WILLIE CURTIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1004 WILLIE CURTIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>683 WILLIE CURTIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>950 WILLIE CURTIS ROAD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1310 WOLF RUN RD MOUNT OLIVET, KY, 41064</t>
   </si>
   <si>
     <t>1499 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
-    <t>1557 WOLF RUN RD GERMANTOWN, KY, 41044</t>
+    <t>1557 WOLF RUN RD GERMANTOWN , KY, 41044</t>
   </si>
   <si>
     <t>1734 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1743 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1799 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2263 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2296 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>4189 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>442 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>4743 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
@@ -3806,66 +3767,60 @@
   <si>
     <t>920 WOLF RUN RD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1499 WOLF RUN RD. GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1310 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1499 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>1799 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>2205 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>541 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>5613 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
-    <t>633 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
-[...1 lines deleted...]
-  <si>
     <t>719 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>820 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>920 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>967 WOLF RUN ROAD GERMANTOWN, KY, 41044</t>
-  </si>
-[...1 lines deleted...]
-    <t>861 WOLF RUN ROAD HOMELESS/LIVING IN CAR ON GERMANTOWN, KY, 41044</t>
   </si>
   <si>
     <t>5638 WOLFE RUN ROAD GERMANTOWN, KY, 41044</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -4208,156 +4163,156 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DDBC066-D1D3-44B2-8F2F-F7552AFD62D6}">
-  <dimension ref="A1:D1260"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9072EB36-6B9B-46E9-9386-EC5BA62E78BB}">
+  <dimension ref="A1:D1244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="69.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="74.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6">
         <v>1</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8">
         <v>1</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9">
         <v>1</v>
@@ -4366,54 +4321,54 @@
         <v>1</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10">
         <v>2</v>
       </c>
       <c r="C10">
         <v>2</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12">
         <v>1</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13">
         <v>1</v>
@@ -4450,292 +4405,292 @@
         <v>1</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16">
         <v>1</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18">
         <v>3</v>
       </c>
       <c r="C18">
         <v>3</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D19">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>22</v>
       </c>
       <c r="B20">
         <v>1</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21">
         <v>1</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>24</v>
       </c>
       <c r="B22">
         <v>1</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D22">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>26</v>
       </c>
       <c r="B24">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D24">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>27</v>
       </c>
       <c r="B25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>30</v>
       </c>
       <c r="B28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>34</v>
       </c>
       <c r="B32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>35</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>37</v>
       </c>
       <c r="B35">
         <v>1</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36">
         <v>1</v>
@@ -4800,138 +4755,138 @@
         <v>1</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44">
         <v>1</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>47</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>48</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>49</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>50</v>
       </c>
       <c r="B48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>51</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>52</v>
       </c>
       <c r="B50">
         <v>1</v>
@@ -4982,110 +4937,110 @@
         <v>1</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>56</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>57</v>
       </c>
       <c r="B55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>58</v>
       </c>
       <c r="B56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>59</v>
       </c>
       <c r="B57">
         <v>1</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>60</v>
       </c>
       <c r="B58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>61</v>
       </c>
       <c r="B59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>62</v>
       </c>
       <c r="B60">
         <v>1</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>63</v>
       </c>
       <c r="B61">
         <v>2</v>
@@ -5094,250 +5049,250 @@
         <v>2</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>64</v>
       </c>
       <c r="B62">
         <v>1</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>65</v>
       </c>
       <c r="B63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>66</v>
       </c>
       <c r="B64">
         <v>1</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>67</v>
       </c>
       <c r="B65">
         <v>1</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>68</v>
       </c>
       <c r="B66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>69</v>
       </c>
       <c r="B67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>70</v>
       </c>
       <c r="B68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>71</v>
       </c>
       <c r="B69">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C69">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>72</v>
       </c>
       <c r="B70">
         <v>1</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>73</v>
       </c>
       <c r="B71">
         <v>1</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>74</v>
       </c>
       <c r="B72">
         <v>1</v>
       </c>
       <c r="C72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D72">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>75</v>
       </c>
       <c r="B73">
         <v>1</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>76</v>
       </c>
       <c r="B74">
         <v>1</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D74">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>77</v>
       </c>
       <c r="B75">
         <v>1</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>78</v>
       </c>
       <c r="B76">
         <v>1</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>79</v>
       </c>
       <c r="B77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>80</v>
       </c>
       <c r="B78">
         <v>1</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>81</v>
       </c>
       <c r="B79">
         <v>1</v>
@@ -5346,110 +5301,110 @@
         <v>1</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>82</v>
       </c>
       <c r="B80">
         <v>1</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>83</v>
       </c>
       <c r="B81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>84</v>
       </c>
       <c r="B82">
         <v>1</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>85</v>
       </c>
       <c r="B83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>86</v>
       </c>
       <c r="B84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>87</v>
       </c>
       <c r="B85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>88</v>
       </c>
       <c r="B86">
         <v>1</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>89</v>
       </c>
       <c r="B87">
         <v>1</v>
@@ -5489,1087 +5444,1087 @@
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>92</v>
       </c>
       <c r="B90">
         <v>1</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>93</v>
       </c>
       <c r="B91">
         <v>1</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>94</v>
       </c>
       <c r="B92">
         <v>1</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>95</v>
       </c>
       <c r="B93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C93">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D93">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>96</v>
       </c>
       <c r="B94">
         <v>1</v>
       </c>
       <c r="C94">
         <v>1</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>97</v>
       </c>
       <c r="B95">
         <v>1</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>98</v>
       </c>
       <c r="B96">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C96">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C97">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98">
         <v>1</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C99">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D99">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>102</v>
       </c>
       <c r="B100">
         <v>2</v>
       </c>
       <c r="C100">
         <v>2</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>103</v>
       </c>
       <c r="B101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>104</v>
       </c>
       <c r="B102">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C102">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>105</v>
       </c>
       <c r="B103">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C103">
         <v>2</v>
       </c>
       <c r="D103">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>106</v>
       </c>
       <c r="B104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D104">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>107</v>
       </c>
       <c r="B105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C105">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>108</v>
       </c>
       <c r="B106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C106">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D106">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>109</v>
       </c>
       <c r="B107">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D107">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>110</v>
       </c>
       <c r="B108">
         <v>2</v>
       </c>
       <c r="C108">
         <v>2</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>111</v>
       </c>
       <c r="B109">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C109">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>112</v>
       </c>
       <c r="B110">
         <v>1</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>113</v>
       </c>
       <c r="B111">
         <v>2</v>
       </c>
       <c r="C111">
         <v>2</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>114</v>
       </c>
       <c r="B112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>115</v>
       </c>
       <c r="B113">
         <v>1</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>116</v>
       </c>
       <c r="B114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C114">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>117</v>
       </c>
       <c r="B115">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C115">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>118</v>
       </c>
       <c r="B116">
         <v>1</v>
       </c>
       <c r="C116">
         <v>1</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>119</v>
       </c>
       <c r="B117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>120</v>
       </c>
       <c r="B118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C118">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>121</v>
       </c>
       <c r="B119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C119">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>122</v>
       </c>
       <c r="B120">
         <v>2</v>
       </c>
       <c r="C120">
         <v>2</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>123</v>
       </c>
       <c r="B121">
         <v>1</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>124</v>
       </c>
       <c r="B122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>125</v>
       </c>
       <c r="B123">
         <v>2</v>
       </c>
       <c r="C123">
         <v>2</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>126</v>
       </c>
       <c r="B124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C124">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>127</v>
       </c>
       <c r="B125">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C125">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>128</v>
       </c>
       <c r="B126">
         <v>2</v>
       </c>
       <c r="C126">
         <v>2</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>129</v>
       </c>
       <c r="B127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>130</v>
       </c>
       <c r="B128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>131</v>
       </c>
       <c r="B129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>132</v>
       </c>
       <c r="B130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>133</v>
       </c>
       <c r="B131">
         <v>2</v>
       </c>
       <c r="C131">
         <v>2</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>134</v>
       </c>
       <c r="B132">
         <v>3</v>
       </c>
       <c r="C132">
         <v>3</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>135</v>
       </c>
       <c r="B133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C133">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>136</v>
       </c>
       <c r="B134">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C134">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>137</v>
       </c>
       <c r="B135">
         <v>3</v>
       </c>
       <c r="C135">
         <v>3</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>138</v>
       </c>
       <c r="B136">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C136">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>139</v>
       </c>
       <c r="B137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C137">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>140</v>
       </c>
       <c r="B138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C138">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>141</v>
       </c>
       <c r="B139">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C139">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>142</v>
       </c>
       <c r="B140">
         <v>1</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>143</v>
       </c>
       <c r="B141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>144</v>
       </c>
       <c r="B142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C142">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>145</v>
       </c>
       <c r="B143">
         <v>1</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>146</v>
       </c>
       <c r="B144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C144">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>147</v>
       </c>
       <c r="B145">
         <v>1</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>148</v>
       </c>
       <c r="B146">
         <v>1</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>149</v>
       </c>
       <c r="B147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>150</v>
       </c>
       <c r="B148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>151</v>
       </c>
       <c r="B149">
         <v>1</v>
       </c>
       <c r="C149">
         <v>1</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>152</v>
       </c>
       <c r="B150">
         <v>1</v>
       </c>
       <c r="C150">
         <v>1</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>153</v>
       </c>
       <c r="B151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>154</v>
       </c>
       <c r="B152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>155</v>
       </c>
       <c r="B153">
         <v>1</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>156</v>
       </c>
       <c r="B154">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C154">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D154">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>157</v>
       </c>
       <c r="B155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C155">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>158</v>
       </c>
       <c r="B156">
         <v>1</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>159</v>
       </c>
       <c r="B157">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C157">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D157">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>160</v>
       </c>
       <c r="B158">
         <v>1</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>161</v>
       </c>
       <c r="B159">
         <v>1</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>162</v>
       </c>
       <c r="B160">
         <v>1</v>
       </c>
       <c r="C160">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D160">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>163</v>
       </c>
       <c r="B161">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C161">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>164</v>
       </c>
       <c r="B162">
         <v>1</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
         <v>165</v>
       </c>
       <c r="B163">
         <v>1</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>166</v>
       </c>
       <c r="B164">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C164">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
         <v>167</v>
       </c>
       <c r="B165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C165">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
         <v>168</v>
       </c>
       <c r="B166">
         <v>1</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>169</v>
       </c>
       <c r="B167">
         <v>1</v>
@@ -6578,54 +6533,54 @@
         <v>1</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>170</v>
       </c>
       <c r="B168">
         <v>1</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>171</v>
       </c>
       <c r="B169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>172</v>
       </c>
       <c r="B170">
         <v>2</v>
       </c>
       <c r="C170">
         <v>2</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>173</v>
       </c>
       <c r="B171">
         <v>1</v>
@@ -6634,54 +6589,54 @@
         <v>1</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
         <v>174</v>
       </c>
       <c r="B172">
         <v>1</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
         <v>175</v>
       </c>
       <c r="B173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C173">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
         <v>176</v>
       </c>
       <c r="B174">
         <v>1</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>177</v>
       </c>
       <c r="B175">
         <v>1</v>
@@ -6760,306 +6715,306 @@
         <v>1</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>183</v>
       </c>
       <c r="B181">
         <v>1</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>184</v>
       </c>
       <c r="B182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C182">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>185</v>
       </c>
       <c r="B183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>186</v>
       </c>
       <c r="B184">
         <v>1</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>187</v>
       </c>
       <c r="B185">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C185">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
         <v>188</v>
       </c>
       <c r="B186">
         <v>2</v>
       </c>
       <c r="C186">
         <v>2</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
         <v>189</v>
       </c>
       <c r="B187">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C187">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>190</v>
       </c>
       <c r="B188">
         <v>1</v>
       </c>
       <c r="C188">
         <v>1</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
         <v>191</v>
       </c>
       <c r="B189">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C189">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
         <v>192</v>
       </c>
       <c r="B190">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C190">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
         <v>193</v>
       </c>
       <c r="B191">
         <v>1</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>194</v>
       </c>
       <c r="B192">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C192">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>195</v>
       </c>
       <c r="B193">
         <v>1</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>196</v>
       </c>
       <c r="B194">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C194">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>197</v>
       </c>
       <c r="B195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>198</v>
       </c>
       <c r="B196">
         <v>1</v>
       </c>
       <c r="C196">
         <v>1</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>199</v>
       </c>
       <c r="B197">
         <v>1</v>
       </c>
       <c r="C197">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D197">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>200</v>
       </c>
       <c r="B198">
         <v>1</v>
       </c>
       <c r="C198">
         <v>1</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>201</v>
       </c>
       <c r="B199">
         <v>1</v>
       </c>
       <c r="C199">
         <v>1</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>202</v>
       </c>
       <c r="B200">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C200">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
         <v>203</v>
       </c>
       <c r="B201">
         <v>1</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
         <v>204</v>
       </c>
       <c r="B202">
         <v>2</v>
@@ -7068,71 +7023,71 @@
         <v>2</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
         <v>205</v>
       </c>
       <c r="B203">
         <v>1</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
         <v>206</v>
       </c>
       <c r="B204">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C204">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
         <v>207</v>
       </c>
       <c r="B205">
         <v>1</v>
       </c>
       <c r="C205">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D205">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
         <v>208</v>
       </c>
       <c r="B206">
         <v>1</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>209</v>
       </c>
       <c r="B207">
         <v>2</v>
       </c>
       <c r="C207">
         <v>2</v>
@@ -7141,233 +7096,233 @@
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
         <v>210</v>
       </c>
       <c r="B208">
         <v>1</v>
       </c>
       <c r="C208">
         <v>1</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>211</v>
       </c>
       <c r="B209">
         <v>1</v>
       </c>
       <c r="C209">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D209">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>212</v>
       </c>
       <c r="B210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C210">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D210">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>213</v>
       </c>
       <c r="B211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C211">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>214</v>
       </c>
       <c r="B212">
         <v>2</v>
       </c>
       <c r="C212">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D212">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>215</v>
       </c>
       <c r="B213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C213">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
         <v>216</v>
       </c>
       <c r="B214">
         <v>1</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>217</v>
       </c>
       <c r="B215">
         <v>1</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>218</v>
       </c>
       <c r="B216">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C216">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D216">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>219</v>
       </c>
       <c r="B217">
         <v>1</v>
       </c>
       <c r="C217">
         <v>1</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>220</v>
       </c>
       <c r="B218">
         <v>2</v>
       </c>
       <c r="C218">
         <v>2</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>221</v>
       </c>
       <c r="B219">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C219">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D219">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>222</v>
       </c>
       <c r="B220">
         <v>1</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>223</v>
       </c>
       <c r="B221">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>224</v>
       </c>
       <c r="B222">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C222">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>225</v>
       </c>
       <c r="B223">
         <v>1</v>
       </c>
       <c r="C223">
         <v>1</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
         <v>226</v>
       </c>
       <c r="B224">
         <v>1</v>
@@ -7390,110 +7345,110 @@
         <v>1</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
         <v>228</v>
       </c>
       <c r="B226">
         <v>1</v>
       </c>
       <c r="C226">
         <v>1</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>229</v>
       </c>
       <c r="B227">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C227">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>230</v>
       </c>
       <c r="B228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>231</v>
       </c>
       <c r="B229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>232</v>
       </c>
       <c r="B230">
         <v>1</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>233</v>
       </c>
       <c r="B231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>234</v>
       </c>
       <c r="B232">
         <v>1</v>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>235</v>
       </c>
       <c r="B233">
         <v>2</v>
@@ -7502,124 +7457,124 @@
         <v>2</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>236</v>
       </c>
       <c r="B234">
         <v>2</v>
       </c>
       <c r="C234">
         <v>2</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>237</v>
       </c>
       <c r="B235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>238</v>
       </c>
       <c r="B236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C236">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>239</v>
       </c>
       <c r="B237">
         <v>1</v>
       </c>
       <c r="C237">
         <v>1</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>240</v>
       </c>
       <c r="B238">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C238">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>241</v>
       </c>
       <c r="B239">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C239">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>242</v>
       </c>
       <c r="B240">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C240">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>243</v>
       </c>
       <c r="B241">
         <v>2</v>
       </c>
       <c r="C241">
         <v>2</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>244</v>
       </c>
       <c r="B242">
         <v>1</v>
@@ -7631,93 +7586,93 @@
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>245</v>
       </c>
       <c r="B243">
         <v>1</v>
       </c>
       <c r="C243">
         <v>1</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>246</v>
       </c>
       <c r="B244">
         <v>2</v>
       </c>
       <c r="C244">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D244">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>247</v>
       </c>
       <c r="B245">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C245">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>248</v>
       </c>
       <c r="B246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C246">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>249</v>
       </c>
       <c r="B247">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C247">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>250</v>
       </c>
       <c r="B248">
         <v>2</v>
       </c>
       <c r="C248">
         <v>2</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>251</v>
       </c>
       <c r="B249">
         <v>1</v>
@@ -7726,796 +7681,796 @@
         <v>1</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>252</v>
       </c>
       <c r="B250">
         <v>1</v>
       </c>
       <c r="C250">
         <v>1</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>253</v>
       </c>
       <c r="B251">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C251">
         <v>1</v>
       </c>
       <c r="D251">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>254</v>
       </c>
       <c r="B252">
         <v>2</v>
       </c>
       <c r="C252">
         <v>2</v>
       </c>
       <c r="D252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
         <v>255</v>
       </c>
       <c r="B253">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C253">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>256</v>
       </c>
       <c r="B254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C254">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
         <v>257</v>
       </c>
       <c r="B255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>258</v>
       </c>
       <c r="B256">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C256">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>259</v>
       </c>
       <c r="B257">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C257">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>260</v>
       </c>
       <c r="B258">
         <v>2</v>
       </c>
       <c r="C258">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D258">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
         <v>261</v>
       </c>
       <c r="B259">
         <v>2</v>
       </c>
       <c r="C259">
         <v>2</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
         <v>262</v>
       </c>
       <c r="B260">
         <v>2</v>
       </c>
       <c r="C260">
         <v>2</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
         <v>263</v>
       </c>
       <c r="B261">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C261">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>264</v>
       </c>
       <c r="B262">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C262">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>265</v>
       </c>
       <c r="B263">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C263">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>266</v>
       </c>
       <c r="B264">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C264">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>267</v>
       </c>
       <c r="B265">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C265">
         <v>1</v>
       </c>
       <c r="D265">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>268</v>
       </c>
       <c r="B266">
         <v>2</v>
       </c>
       <c r="C266">
         <v>2</v>
       </c>
       <c r="D266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>269</v>
       </c>
       <c r="B267">
         <v>2</v>
       </c>
       <c r="C267">
         <v>2</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>270</v>
       </c>
       <c r="B268">
         <v>1</v>
       </c>
       <c r="C268">
         <v>1</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>271</v>
       </c>
       <c r="B269">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C269">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>272</v>
       </c>
       <c r="B270">
         <v>1</v>
       </c>
       <c r="C270">
         <v>1</v>
       </c>
       <c r="D270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>273</v>
       </c>
       <c r="B271">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C271">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>274</v>
       </c>
       <c r="B272">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C272">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
         <v>275</v>
       </c>
       <c r="B273">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C273">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
         <v>276</v>
       </c>
       <c r="B274">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C274">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
         <v>277</v>
       </c>
       <c r="B275">
         <v>1</v>
       </c>
       <c r="C275">
         <v>1</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
         <v>278</v>
       </c>
       <c r="B276">
         <v>1</v>
       </c>
       <c r="C276">
         <v>1</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>279</v>
       </c>
       <c r="B277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C277">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>280</v>
       </c>
       <c r="B278">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C278">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D278">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>281</v>
       </c>
       <c r="B279">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C279">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>282</v>
       </c>
       <c r="B280">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C280">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>283</v>
       </c>
       <c r="B281">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C281">
         <v>1</v>
       </c>
       <c r="D281">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>284</v>
       </c>
       <c r="B282">
         <v>1</v>
       </c>
       <c r="C282">
         <v>1</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>285</v>
       </c>
       <c r="B283">
         <v>1</v>
       </c>
       <c r="C283">
         <v>1</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>286</v>
       </c>
       <c r="B284">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C284">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>287</v>
       </c>
       <c r="B285">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C285">
         <v>2</v>
       </c>
       <c r="D285">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>288</v>
       </c>
       <c r="B286">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C286">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D286">
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>289</v>
       </c>
       <c r="B287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>290</v>
       </c>
       <c r="B288">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C288">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>291</v>
       </c>
       <c r="B289">
         <v>1</v>
       </c>
       <c r="C289">
         <v>1</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>292</v>
       </c>
       <c r="B290">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C290">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>293</v>
       </c>
       <c r="B291">
         <v>1</v>
       </c>
       <c r="C291">
         <v>1</v>
       </c>
       <c r="D291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>294</v>
       </c>
       <c r="B292">
         <v>1</v>
       </c>
       <c r="C292">
         <v>1</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>295</v>
       </c>
       <c r="B293">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C293">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D293">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>296</v>
       </c>
       <c r="B294">
         <v>2</v>
       </c>
       <c r="C294">
         <v>2</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>297</v>
       </c>
       <c r="B295">
         <v>1</v>
       </c>
       <c r="C295">
         <v>1</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>298</v>
       </c>
       <c r="B296">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C296">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>299</v>
       </c>
       <c r="B297">
         <v>1</v>
       </c>
       <c r="C297">
         <v>1</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>300</v>
       </c>
       <c r="B298">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C298">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>301</v>
       </c>
       <c r="B299">
         <v>1</v>
       </c>
       <c r="C299">
         <v>1</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>302</v>
       </c>
       <c r="B300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>303</v>
       </c>
       <c r="B301">
         <v>1</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
       <c r="D301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>304</v>
       </c>
       <c r="B302">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C302">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>305</v>
       </c>
       <c r="B303">
         <v>1</v>
       </c>
       <c r="C303">
         <v>1</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>306</v>
       </c>
       <c r="B304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C304">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>307</v>
       </c>
       <c r="B305">
         <v>1</v>
       </c>
       <c r="C305">
         <v>1</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>308</v>
       </c>
       <c r="B306">
         <v>1</v>
@@ -8524,54 +8479,54 @@
         <v>1</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>309</v>
       </c>
       <c r="B307">
         <v>2</v>
       </c>
       <c r="C307">
         <v>2</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>310</v>
       </c>
       <c r="B308">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C308">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>311</v>
       </c>
       <c r="B309">
         <v>2</v>
       </c>
       <c r="C309">
         <v>2</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>312</v>
       </c>
       <c r="B310">
         <v>2</v>
@@ -8594,348 +8549,348 @@
         <v>1</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>314</v>
       </c>
       <c r="B312">
         <v>2</v>
       </c>
       <c r="C312">
         <v>2</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>315</v>
       </c>
       <c r="B313">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C313">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D313">
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>316</v>
       </c>
       <c r="B314">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C314">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D314">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>317</v>
       </c>
       <c r="B315">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C315">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
         <v>318</v>
       </c>
       <c r="B316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>319</v>
       </c>
       <c r="B317">
         <v>2</v>
       </c>
       <c r="C317">
         <v>2</v>
       </c>
       <c r="D317">
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
         <v>320</v>
       </c>
       <c r="B318">
         <v>1</v>
       </c>
       <c r="C318">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D318">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>321</v>
       </c>
       <c r="B319">
         <v>1</v>
       </c>
       <c r="C319">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D319">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>322</v>
       </c>
       <c r="B320">
         <v>1</v>
       </c>
       <c r="C320">
         <v>1</v>
       </c>
       <c r="D320">
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>323</v>
       </c>
       <c r="B321">
         <v>1</v>
       </c>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>324</v>
       </c>
       <c r="B322">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C322">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>325</v>
       </c>
       <c r="B323">
         <v>2</v>
       </c>
       <c r="C323">
         <v>2</v>
       </c>
       <c r="D323">
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>326</v>
       </c>
       <c r="B324">
         <v>1</v>
       </c>
       <c r="C324">
         <v>1</v>
       </c>
       <c r="D324">
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
         <v>327</v>
       </c>
       <c r="B325">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C325">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D325">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>328</v>
       </c>
       <c r="B326">
         <v>1</v>
       </c>
       <c r="C326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D326">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>329</v>
       </c>
       <c r="B327">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C327">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D327">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>330</v>
       </c>
       <c r="B328">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C328">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D328">
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>331</v>
       </c>
       <c r="B329">
         <v>1</v>
       </c>
       <c r="C329">
         <v>1</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>332</v>
       </c>
       <c r="B330">
         <v>1</v>
       </c>
       <c r="C330">
         <v>1</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>333</v>
       </c>
       <c r="B331">
         <v>1</v>
       </c>
       <c r="C331">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D331">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
         <v>334</v>
       </c>
       <c r="B332">
         <v>1</v>
       </c>
       <c r="C332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D332">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
         <v>335</v>
       </c>
       <c r="B333">
         <v>1</v>
       </c>
       <c r="C333">
         <v>1</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
         <v>336</v>
       </c>
       <c r="B334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C334">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
         <v>337</v>
       </c>
       <c r="B335">
         <v>1</v>
       </c>
       <c r="C335">
         <v>1</v>
       </c>
       <c r="D335">
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
         <v>338</v>
       </c>
       <c r="B336">
         <v>1</v>
@@ -8972,138 +8927,138 @@
         <v>2</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>341</v>
       </c>
       <c r="B339">
         <v>1</v>
       </c>
       <c r="C339">
         <v>1</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>342</v>
       </c>
       <c r="B340">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C340">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>343</v>
       </c>
       <c r="B341">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C341">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
         <v>344</v>
       </c>
       <c r="B342">
         <v>2</v>
       </c>
       <c r="C342">
         <v>2</v>
       </c>
       <c r="D342">
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
         <v>345</v>
       </c>
       <c r="B343">
         <v>1</v>
       </c>
       <c r="C343">
         <v>1</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>346</v>
       </c>
       <c r="B344">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C344">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>347</v>
       </c>
       <c r="B345">
         <v>1</v>
       </c>
       <c r="C345">
         <v>1</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
         <v>348</v>
       </c>
       <c r="B346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C346">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D346">
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
         <v>349</v>
       </c>
       <c r="B347">
         <v>1</v>
       </c>
       <c r="C347">
         <v>1</v>
       </c>
       <c r="D347">
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
         <v>350</v>
       </c>
       <c r="B348">
         <v>1</v>
@@ -9112,68 +9067,68 @@
         <v>1</v>
       </c>
       <c r="D348">
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>351</v>
       </c>
       <c r="B349">
         <v>1</v>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
       <c r="D349">
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
         <v>352</v>
       </c>
       <c r="B350">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C350">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
         <v>353</v>
       </c>
       <c r="B351">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C351">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>354</v>
       </c>
       <c r="B352">
         <v>1</v>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>355</v>
       </c>
       <c r="B353">
         <v>1</v>
@@ -9238,183 +9193,183 @@
         <v>1</v>
       </c>
       <c r="D357">
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
         <v>360</v>
       </c>
       <c r="B358">
         <v>2</v>
       </c>
       <c r="C358">
         <v>2</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>361</v>
       </c>
       <c r="B359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C359">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>362</v>
       </c>
       <c r="B360">
         <v>1</v>
       </c>
       <c r="C360">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D360">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>363</v>
       </c>
       <c r="B361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>364</v>
       </c>
       <c r="B362">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C362">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D362">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>365</v>
       </c>
       <c r="B363">
         <v>1</v>
       </c>
       <c r="C363">
         <v>1</v>
       </c>
       <c r="D363">
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>366</v>
       </c>
       <c r="B364">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C364">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D364">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>367</v>
       </c>
       <c r="B365">
         <v>1</v>
       </c>
       <c r="C365">
         <v>1</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
         <v>368</v>
       </c>
       <c r="B366">
         <v>1</v>
       </c>
       <c r="C366">
         <v>1</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
         <v>369</v>
       </c>
       <c r="B367">
         <v>1</v>
       </c>
       <c r="C367">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D367">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>370</v>
       </c>
       <c r="B368">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C368">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D368">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>371</v>
       </c>
       <c r="B369">
         <v>1</v>
       </c>
       <c r="C369">
         <v>1</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>372</v>
       </c>
       <c r="B370">
         <v>1</v>
       </c>
       <c r="C370">
         <v>1</v>
@@ -9493,779 +9448,779 @@
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>378</v>
       </c>
       <c r="B376">
         <v>1</v>
       </c>
       <c r="C376">
         <v>1</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
         <v>379</v>
       </c>
       <c r="B377">
         <v>1</v>
       </c>
       <c r="C377">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D377">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>380</v>
       </c>
       <c r="B378">
         <v>1</v>
       </c>
       <c r="C378">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D378">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
         <v>381</v>
       </c>
       <c r="B379">
         <v>1</v>
       </c>
       <c r="C379">
         <v>1</v>
       </c>
       <c r="D379">
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
         <v>382</v>
       </c>
       <c r="B380">
         <v>1</v>
       </c>
       <c r="C380">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D380">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
         <v>383</v>
       </c>
       <c r="B381">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C381">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D381">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
         <v>384</v>
       </c>
       <c r="B382">
         <v>1</v>
       </c>
       <c r="C382">
         <v>1</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>385</v>
       </c>
       <c r="B383">
         <v>1</v>
       </c>
       <c r="C383">
         <v>1</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>386</v>
       </c>
       <c r="B384">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C384">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>387</v>
       </c>
       <c r="B385">
         <v>1</v>
       </c>
       <c r="C385">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D385">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>388</v>
       </c>
       <c r="B386">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C386">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D386">
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>389</v>
       </c>
       <c r="B387">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C387">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D387">
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>390</v>
       </c>
       <c r="B388">
         <v>1</v>
       </c>
       <c r="C388">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D388">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>391</v>
       </c>
       <c r="B389">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C389">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D389">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
         <v>392</v>
       </c>
       <c r="B390">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C390">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>393</v>
       </c>
       <c r="B391">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C391">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>394</v>
       </c>
       <c r="B392">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C392">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D392">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>395</v>
       </c>
       <c r="B393">
         <v>1</v>
       </c>
       <c r="C393">
         <v>1</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
     </row>
     <row r="394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>396</v>
       </c>
       <c r="B394">
         <v>1</v>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
       <c r="D394">
         <v>0</v>
       </c>
     </row>
     <row r="395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>397</v>
       </c>
       <c r="B395">
         <v>1</v>
       </c>
       <c r="C395">
         <v>1</v>
       </c>
       <c r="D395">
         <v>0</v>
       </c>
     </row>
     <row r="396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>398</v>
       </c>
       <c r="B396">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C396">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D396">
         <v>0</v>
       </c>
     </row>
     <row r="397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>399</v>
       </c>
       <c r="B397">
         <v>1</v>
       </c>
       <c r="C397">
         <v>1</v>
       </c>
       <c r="D397">
         <v>0</v>
       </c>
     </row>
     <row r="398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>400</v>
       </c>
       <c r="B398">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C398">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D398">
         <v>0</v>
       </c>
     </row>
     <row r="399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>401</v>
       </c>
       <c r="B399">
         <v>1</v>
       </c>
       <c r="C399">
         <v>1</v>
       </c>
       <c r="D399">
         <v>0</v>
       </c>
     </row>
     <row r="400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>402</v>
       </c>
       <c r="B400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C400">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D400">
         <v>0</v>
       </c>
     </row>
     <row r="401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>403</v>
       </c>
       <c r="B401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C401">
         <v>1</v>
       </c>
       <c r="D401">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>404</v>
       </c>
       <c r="B402">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C402">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D402">
         <v>0</v>
       </c>
     </row>
     <row r="403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>405</v>
       </c>
       <c r="B403">
         <v>1</v>
       </c>
       <c r="C403">
         <v>1</v>
       </c>
       <c r="D403">
         <v>0</v>
       </c>
     </row>
     <row r="404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>406</v>
       </c>
       <c r="B404">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C404">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D404">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>407</v>
       </c>
       <c r="B405">
         <v>1</v>
       </c>
       <c r="C405">
         <v>1</v>
       </c>
       <c r="D405">
         <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>408</v>
       </c>
       <c r="B406">
         <v>1</v>
       </c>
       <c r="C406">
         <v>1</v>
       </c>
       <c r="D406">
         <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>409</v>
       </c>
       <c r="B407">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C407">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D407">
         <v>0</v>
       </c>
     </row>
     <row r="408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>410</v>
       </c>
       <c r="B408">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C408">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D408">
         <v>0</v>
       </c>
     </row>
     <row r="409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>411</v>
       </c>
       <c r="B409">
         <v>1</v>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
       <c r="D409">
         <v>0</v>
       </c>
     </row>
     <row r="410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>412</v>
       </c>
       <c r="B410">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C410">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D410">
         <v>0</v>
       </c>
     </row>
     <row r="411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>413</v>
       </c>
       <c r="B411">
         <v>2</v>
       </c>
       <c r="C411">
         <v>2</v>
       </c>
       <c r="D411">
         <v>0</v>
       </c>
     </row>
     <row r="412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>414</v>
       </c>
       <c r="B412">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C412">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D412">
         <v>0</v>
       </c>
     </row>
     <row r="413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>415</v>
       </c>
       <c r="B413">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C413">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D413">
         <v>0</v>
       </c>
     </row>
     <row r="414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
         <v>416</v>
       </c>
       <c r="B414">
         <v>2</v>
       </c>
       <c r="C414">
         <v>2</v>
       </c>
       <c r="D414">
         <v>0</v>
       </c>
     </row>
     <row r="415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
         <v>417</v>
       </c>
       <c r="B415">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C415">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D415">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
         <v>418</v>
       </c>
       <c r="B416">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C416">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
         <v>419</v>
       </c>
       <c r="B417">
         <v>1</v>
       </c>
       <c r="C417">
         <v>1</v>
       </c>
       <c r="D417">
         <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>420</v>
       </c>
       <c r="B418">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C418">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D418">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>421</v>
       </c>
       <c r="B419">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C419">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D419">
         <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>422</v>
       </c>
       <c r="B420">
         <v>1</v>
       </c>
       <c r="C420">
         <v>1</v>
       </c>
       <c r="D420">
         <v>0</v>
       </c>
     </row>
     <row r="421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>423</v>
       </c>
       <c r="B421">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C421">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D421">
         <v>0</v>
       </c>
     </row>
     <row r="422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>424</v>
       </c>
       <c r="B422">
         <v>1</v>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>425</v>
       </c>
       <c r="B423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C423">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>426</v>
       </c>
       <c r="B424">
         <v>2</v>
       </c>
       <c r="C424">
         <v>2</v>
       </c>
       <c r="D424">
         <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>427</v>
       </c>
       <c r="B425">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C425">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D425">
         <v>0</v>
       </c>
     </row>
     <row r="426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>428</v>
       </c>
       <c r="B426">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C426">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D426">
         <v>0</v>
       </c>
     </row>
     <row r="427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>429</v>
       </c>
       <c r="B427">
         <v>1</v>
       </c>
       <c r="C427">
         <v>1</v>
       </c>
       <c r="D427">
         <v>0</v>
       </c>
     </row>
     <row r="428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>430</v>
       </c>
       <c r="B428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C428">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D428">
         <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
         <v>431</v>
       </c>
       <c r="B429">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C429">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D429">
         <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>432</v>
       </c>
       <c r="B430">
         <v>1</v>
       </c>
       <c r="C430">
         <v>1</v>
       </c>
       <c r="D430">
         <v>0</v>
       </c>
     </row>
     <row r="431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
         <v>433</v>
       </c>
       <c r="B431">
         <v>1</v>
@@ -10344,54 +10299,54 @@
         <v>1</v>
       </c>
       <c r="D436">
         <v>0</v>
       </c>
     </row>
     <row r="437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
         <v>439</v>
       </c>
       <c r="B437">
         <v>1</v>
       </c>
       <c r="C437">
         <v>1</v>
       </c>
       <c r="D437">
         <v>0</v>
       </c>
     </row>
     <row r="438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>440</v>
       </c>
       <c r="B438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C438">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D438">
         <v>0</v>
       </c>
     </row>
     <row r="439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
         <v>441</v>
       </c>
       <c r="B439">
         <v>1</v>
       </c>
       <c r="C439">
         <v>1</v>
       </c>
       <c r="D439">
         <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>442</v>
       </c>
       <c r="B440">
         <v>1</v>
@@ -10400,138 +10355,138 @@
         <v>1</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>443</v>
       </c>
       <c r="B441">
         <v>1</v>
       </c>
       <c r="C441">
         <v>1</v>
       </c>
       <c r="D441">
         <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
         <v>444</v>
       </c>
       <c r="B442">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C442">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D442">
         <v>0</v>
       </c>
     </row>
     <row r="443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
         <v>445</v>
       </c>
       <c r="B443">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C443">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D443">
         <v>0</v>
       </c>
     </row>
     <row r="444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
         <v>446</v>
       </c>
       <c r="B444">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C444">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D444">
         <v>0</v>
       </c>
     </row>
     <row r="445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
         <v>447</v>
       </c>
       <c r="B445">
         <v>1</v>
       </c>
       <c r="C445">
         <v>1</v>
       </c>
       <c r="D445">
         <v>0</v>
       </c>
     </row>
     <row r="446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>448</v>
       </c>
       <c r="B446">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C446">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D446">
         <v>0</v>
       </c>
     </row>
     <row r="447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
         <v>449</v>
       </c>
       <c r="B447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C447">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D447">
         <v>0</v>
       </c>
     </row>
     <row r="448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
         <v>450</v>
       </c>
       <c r="B448">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C448">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D448">
         <v>0</v>
       </c>
     </row>
     <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
         <v>451</v>
       </c>
       <c r="B449">
         <v>2</v>
       </c>
       <c r="C449">
         <v>2</v>
       </c>
       <c r="D449">
         <v>0</v>
       </c>
     </row>
     <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
         <v>452</v>
       </c>
       <c r="B450">
         <v>1</v>
@@ -10540,96 +10495,96 @@
         <v>1</v>
       </c>
       <c r="D450">
         <v>0</v>
       </c>
     </row>
     <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
         <v>453</v>
       </c>
       <c r="B451">
         <v>1</v>
       </c>
       <c r="C451">
         <v>1</v>
       </c>
       <c r="D451">
         <v>0</v>
       </c>
     </row>
     <row r="452" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
         <v>454</v>
       </c>
       <c r="B452">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C452">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D452">
         <v>0</v>
       </c>
     </row>
     <row r="453" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
         <v>455</v>
       </c>
       <c r="B453">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C453">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D453">
         <v>0</v>
       </c>
     </row>
     <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
         <v>456</v>
       </c>
       <c r="B454">
         <v>1</v>
       </c>
       <c r="C454">
         <v>1</v>
       </c>
       <c r="D454">
         <v>0</v>
       </c>
     </row>
     <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
         <v>457</v>
       </c>
       <c r="B455">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C455">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D455">
         <v>0</v>
       </c>
     </row>
     <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
         <v>458</v>
       </c>
       <c r="B456">
         <v>1</v>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
       <c r="D456">
         <v>0</v>
       </c>
     </row>
     <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
         <v>459</v>
       </c>
       <c r="B457">
         <v>1</v>
@@ -10652,306 +10607,306 @@
         <v>1</v>
       </c>
       <c r="D458">
         <v>0</v>
       </c>
     </row>
     <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
         <v>461</v>
       </c>
       <c r="B459">
         <v>1</v>
       </c>
       <c r="C459">
         <v>1</v>
       </c>
       <c r="D459">
         <v>0</v>
       </c>
     </row>
     <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
         <v>462</v>
       </c>
       <c r="B460">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C460">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D460">
         <v>0</v>
       </c>
     </row>
     <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
         <v>463</v>
       </c>
       <c r="B461">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C461">
         <v>1</v>
       </c>
       <c r="D461">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
         <v>464</v>
       </c>
       <c r="B462">
         <v>1</v>
       </c>
       <c r="C462">
         <v>1</v>
       </c>
       <c r="D462">
         <v>0</v>
       </c>
     </row>
     <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
         <v>465</v>
       </c>
       <c r="B463">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C463">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D463">
         <v>0</v>
       </c>
     </row>
     <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>466</v>
       </c>
       <c r="B464">
         <v>1</v>
       </c>
       <c r="C464">
         <v>1</v>
       </c>
       <c r="D464">
         <v>0</v>
       </c>
     </row>
     <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
         <v>467</v>
       </c>
       <c r="B465">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C465">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D465">
         <v>0</v>
       </c>
     </row>
     <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>468</v>
       </c>
       <c r="B466">
         <v>1</v>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
       <c r="D466">
         <v>0</v>
       </c>
     </row>
     <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
         <v>469</v>
       </c>
       <c r="B467">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C467">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D467">
         <v>0</v>
       </c>
     </row>
     <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>470</v>
       </c>
       <c r="B468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C468">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D468">
         <v>0</v>
       </c>
     </row>
     <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
         <v>471</v>
       </c>
       <c r="B469">
         <v>1</v>
       </c>
       <c r="C469">
         <v>1</v>
       </c>
       <c r="D469">
         <v>0</v>
       </c>
     </row>
     <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
         <v>472</v>
       </c>
       <c r="B470">
         <v>1</v>
       </c>
       <c r="C470">
         <v>1</v>
       </c>
       <c r="D470">
         <v>0</v>
       </c>
     </row>
     <row r="471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
         <v>473</v>
       </c>
       <c r="B471">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C471">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D471">
         <v>0</v>
       </c>
     </row>
     <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>474</v>
       </c>
       <c r="B472">
         <v>1</v>
       </c>
       <c r="C472">
         <v>1</v>
       </c>
       <c r="D472">
         <v>0</v>
       </c>
     </row>
     <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
         <v>475</v>
       </c>
       <c r="B473">
         <v>1</v>
       </c>
       <c r="C473">
         <v>1</v>
       </c>
       <c r="D473">
         <v>0</v>
       </c>
     </row>
     <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
         <v>476</v>
       </c>
       <c r="B474">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C474">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D474">
         <v>0</v>
       </c>
     </row>
     <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
         <v>477</v>
       </c>
       <c r="B475">
         <v>1</v>
       </c>
       <c r="C475">
         <v>1</v>
       </c>
       <c r="D475">
         <v>0</v>
       </c>
     </row>
     <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
         <v>478</v>
       </c>
       <c r="B476">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C476">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D476">
         <v>0</v>
       </c>
     </row>
     <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
         <v>479</v>
       </c>
       <c r="B477">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C477">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D477">
         <v>0</v>
       </c>
     </row>
     <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
         <v>480</v>
       </c>
       <c r="B478">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C478">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D478">
         <v>0</v>
       </c>
     </row>
     <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
         <v>481</v>
       </c>
       <c r="B479">
         <v>1</v>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
       <c r="D479">
         <v>0</v>
       </c>
     </row>
     <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
         <v>482</v>
       </c>
       <c r="B480">
         <v>2</v>
@@ -10960,925 +10915,925 @@
         <v>2</v>
       </c>
       <c r="D480">
         <v>0</v>
       </c>
     </row>
     <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
         <v>483</v>
       </c>
       <c r="B481">
         <v>1</v>
       </c>
       <c r="C481">
         <v>1</v>
       </c>
       <c r="D481">
         <v>0</v>
       </c>
     </row>
     <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
         <v>484</v>
       </c>
       <c r="B482">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C482">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D482">
         <v>0</v>
       </c>
     </row>
     <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
         <v>485</v>
       </c>
       <c r="B483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D483">
         <v>0</v>
       </c>
     </row>
     <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
         <v>486</v>
       </c>
       <c r="B484">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C484">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D484">
         <v>0</v>
       </c>
     </row>
     <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
         <v>487</v>
       </c>
       <c r="B485">
         <v>2</v>
       </c>
       <c r="C485">
         <v>2</v>
       </c>
       <c r="D485">
         <v>0</v>
       </c>
     </row>
     <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
         <v>488</v>
       </c>
       <c r="B486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C486">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D486">
         <v>0</v>
       </c>
     </row>
     <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
         <v>489</v>
       </c>
       <c r="B487">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C487">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D487">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
         <v>490</v>
       </c>
       <c r="B488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C488">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D488">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
         <v>491</v>
       </c>
       <c r="B489">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C489">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D489">
         <v>0</v>
       </c>
     </row>
     <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
         <v>492</v>
       </c>
       <c r="B490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C490">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D490">
         <v>0</v>
       </c>
     </row>
     <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>493</v>
       </c>
       <c r="B491">
         <v>1</v>
       </c>
       <c r="C491">
         <v>1</v>
       </c>
       <c r="D491">
         <v>0</v>
       </c>
     </row>
     <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>494</v>
       </c>
       <c r="B492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C492">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D492">
         <v>0</v>
       </c>
     </row>
     <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
         <v>495</v>
       </c>
       <c r="B493">
         <v>2</v>
       </c>
       <c r="C493">
         <v>2</v>
       </c>
       <c r="D493">
         <v>0</v>
       </c>
     </row>
     <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>496</v>
       </c>
       <c r="B494">
         <v>1</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
       <c r="D494">
         <v>0</v>
       </c>
     </row>
     <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
         <v>497</v>
       </c>
       <c r="B495">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C495">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D495">
         <v>0</v>
       </c>
     </row>
     <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
         <v>498</v>
       </c>
       <c r="B496">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C496">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D496">
         <v>0</v>
       </c>
     </row>
     <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
         <v>499</v>
       </c>
       <c r="B497">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C497">
         <v>2</v>
       </c>
       <c r="D497">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
         <v>500</v>
       </c>
       <c r="B498">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C498">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D498">
         <v>0</v>
       </c>
     </row>
     <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
         <v>501</v>
       </c>
       <c r="B499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C499">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D499">
         <v>0</v>
       </c>
     </row>
     <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
         <v>502</v>
       </c>
       <c r="B500">
         <v>1</v>
       </c>
       <c r="C500">
         <v>1</v>
       </c>
       <c r="D500">
         <v>0</v>
       </c>
     </row>
     <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
         <v>503</v>
       </c>
       <c r="B501">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C501">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D501">
         <v>0</v>
       </c>
     </row>
     <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>504</v>
       </c>
       <c r="B502">
         <v>2</v>
       </c>
       <c r="C502">
         <v>2</v>
       </c>
       <c r="D502">
         <v>0</v>
       </c>
     </row>
     <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
         <v>505</v>
       </c>
       <c r="B503">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C503">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D503">
         <v>0</v>
       </c>
     </row>
     <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
         <v>506</v>
       </c>
       <c r="B504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C504">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D504">
         <v>0</v>
       </c>
     </row>
     <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
         <v>507</v>
       </c>
       <c r="B505">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C505">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D505">
         <v>0</v>
       </c>
     </row>
     <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
         <v>508</v>
       </c>
       <c r="B506">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C506">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D506">
         <v>0</v>
       </c>
     </row>
     <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
         <v>509</v>
       </c>
       <c r="B507">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C507">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D507">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
         <v>510</v>
       </c>
       <c r="B508">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C508">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D508">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
         <v>511</v>
       </c>
       <c r="B509">
         <v>2</v>
       </c>
       <c r="C509">
         <v>2</v>
       </c>
       <c r="D509">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
         <v>512</v>
       </c>
       <c r="B510">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C510">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D510">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
         <v>513</v>
       </c>
       <c r="B511">
         <v>1</v>
       </c>
       <c r="C511">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D511">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
         <v>514</v>
       </c>
       <c r="B512">
         <v>2</v>
       </c>
       <c r="C512">
         <v>2</v>
       </c>
       <c r="D512">
         <v>0</v>
       </c>
     </row>
     <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
         <v>515</v>
       </c>
       <c r="B513">
         <v>2</v>
       </c>
       <c r="C513">
         <v>2</v>
       </c>
       <c r="D513">
         <v>0</v>
       </c>
     </row>
     <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
         <v>516</v>
       </c>
       <c r="B514">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C514">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D514">
         <v>0</v>
       </c>
     </row>
     <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
         <v>517</v>
       </c>
       <c r="B515">
         <v>1</v>
       </c>
       <c r="C515">
         <v>1</v>
       </c>
       <c r="D515">
         <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
         <v>518</v>
       </c>
       <c r="B516">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C516">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D516">
         <v>0</v>
       </c>
     </row>
     <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
         <v>519</v>
       </c>
       <c r="B517">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C517">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D517">
         <v>0</v>
       </c>
     </row>
     <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>520</v>
       </c>
       <c r="B518">
         <v>1</v>
       </c>
       <c r="C518">
         <v>1</v>
       </c>
       <c r="D518">
         <v>0</v>
       </c>
     </row>
     <row r="519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
         <v>521</v>
       </c>
       <c r="B519">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C519">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D519">
         <v>0</v>
       </c>
     </row>
     <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
         <v>522</v>
       </c>
       <c r="B520">
         <v>1</v>
       </c>
       <c r="C520">
         <v>1</v>
       </c>
       <c r="D520">
         <v>0</v>
       </c>
     </row>
     <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>523</v>
       </c>
       <c r="B521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C521">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D521">
         <v>0</v>
       </c>
     </row>
     <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
         <v>524</v>
       </c>
       <c r="B522">
         <v>1</v>
       </c>
       <c r="C522">
         <v>1</v>
       </c>
       <c r="D522">
         <v>0</v>
       </c>
     </row>
     <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
         <v>525</v>
       </c>
       <c r="B523">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C523">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D523">
         <v>0</v>
       </c>
     </row>
     <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
         <v>526</v>
       </c>
       <c r="B524">
         <v>1</v>
       </c>
       <c r="C524">
         <v>1</v>
       </c>
       <c r="D524">
         <v>0</v>
       </c>
     </row>
     <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
         <v>527</v>
       </c>
       <c r="B525">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C525">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D525">
         <v>0</v>
       </c>
     </row>
     <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
         <v>528</v>
       </c>
       <c r="B526">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C526">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D526">
         <v>0</v>
       </c>
     </row>
     <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
         <v>529</v>
       </c>
       <c r="B527">
         <v>1</v>
       </c>
       <c r="C527">
         <v>1</v>
       </c>
       <c r="D527">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
         <v>530</v>
       </c>
       <c r="B528">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C528">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D528">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
         <v>531</v>
       </c>
       <c r="B529">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C529">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D529">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
         <v>532</v>
       </c>
       <c r="B530">
         <v>1</v>
       </c>
       <c r="C530">
         <v>1</v>
       </c>
       <c r="D530">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
         <v>533</v>
       </c>
       <c r="B531">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C531">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D531">
         <v>0</v>
       </c>
     </row>
     <row r="532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
         <v>534</v>
       </c>
       <c r="B532">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C532">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D532">
         <v>0</v>
       </c>
     </row>
     <row r="533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
         <v>535</v>
       </c>
       <c r="B533">
         <v>1</v>
       </c>
       <c r="C533">
         <v>1</v>
       </c>
       <c r="D533">
         <v>0</v>
       </c>
     </row>
     <row r="534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>536</v>
       </c>
       <c r="B534">
         <v>1</v>
       </c>
       <c r="C534">
         <v>1</v>
       </c>
       <c r="D534">
         <v>0</v>
       </c>
     </row>
     <row r="535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
         <v>537</v>
       </c>
       <c r="B535">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C535">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D535">
         <v>0</v>
       </c>
     </row>
     <row r="536" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
         <v>538</v>
       </c>
       <c r="B536">
         <v>1</v>
       </c>
       <c r="C536">
         <v>1</v>
       </c>
       <c r="D536">
         <v>0</v>
       </c>
     </row>
     <row r="537" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
         <v>539</v>
       </c>
       <c r="B537">
         <v>1</v>
       </c>
       <c r="C537">
         <v>1</v>
       </c>
       <c r="D537">
         <v>0</v>
       </c>
     </row>
     <row r="538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
         <v>540</v>
       </c>
       <c r="B538">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C538">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D538">
         <v>0</v>
       </c>
     </row>
     <row r="539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
         <v>541</v>
       </c>
       <c r="B539">
         <v>1</v>
       </c>
       <c r="C539">
         <v>1</v>
       </c>
       <c r="D539">
         <v>0</v>
       </c>
     </row>
     <row r="540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
         <v>542</v>
       </c>
       <c r="B540">
         <v>1</v>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
       <c r="D540">
         <v>0</v>
       </c>
     </row>
     <row r="541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
         <v>543</v>
       </c>
       <c r="B541">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C541">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D541">
         <v>0</v>
       </c>
     </row>
     <row r="542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
         <v>544</v>
       </c>
       <c r="B542">
         <v>1</v>
       </c>
       <c r="C542">
         <v>1</v>
       </c>
       <c r="D542">
         <v>0</v>
       </c>
     </row>
     <row r="543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
         <v>545</v>
       </c>
       <c r="B543">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C543">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D543">
         <v>0</v>
       </c>
     </row>
     <row r="544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
         <v>546</v>
       </c>
       <c r="B544">
         <v>1</v>
       </c>
       <c r="C544">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D544">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
         <v>547</v>
       </c>
       <c r="B545">
         <v>1</v>
       </c>
       <c r="C545">
         <v>1</v>
       </c>
       <c r="D545">
         <v>0</v>
       </c>
     </row>
     <row r="546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
         <v>548</v>
       </c>
       <c r="B546">
         <v>1</v>
       </c>
       <c r="C546">
         <v>1</v>
@@ -11982,334 +11937,334 @@
         <v>1</v>
       </c>
       <c r="D553">
         <v>0</v>
       </c>
     </row>
     <row r="554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
         <v>556</v>
       </c>
       <c r="B554">
         <v>1</v>
       </c>
       <c r="C554">
         <v>1</v>
       </c>
       <c r="D554">
         <v>0</v>
       </c>
     </row>
     <row r="555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>557</v>
       </c>
       <c r="B555">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C555">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D555">
         <v>0</v>
       </c>
     </row>
     <row r="556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>558</v>
       </c>
       <c r="B556">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C556">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D556">
         <v>0</v>
       </c>
     </row>
     <row r="557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
         <v>559</v>
       </c>
       <c r="B557">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C557">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D557">
         <v>0</v>
       </c>
     </row>
     <row r="558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>560</v>
       </c>
       <c r="B558">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C558">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D558">
         <v>0</v>
       </c>
     </row>
     <row r="559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
         <v>561</v>
       </c>
       <c r="B559">
         <v>1</v>
       </c>
       <c r="C559">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D559">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>562</v>
       </c>
       <c r="B560">
         <v>2</v>
       </c>
       <c r="C560">
         <v>2</v>
       </c>
       <c r="D560">
         <v>0</v>
       </c>
     </row>
     <row r="561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
         <v>563</v>
       </c>
       <c r="B561">
         <v>1</v>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
       <c r="D561">
         <v>0</v>
       </c>
     </row>
     <row r="562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
         <v>564</v>
       </c>
       <c r="B562">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C562">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D562">
         <v>0</v>
       </c>
     </row>
     <row r="563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
         <v>565</v>
       </c>
       <c r="B563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C563">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D563">
         <v>0</v>
       </c>
     </row>
     <row r="564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
         <v>566</v>
       </c>
       <c r="B564">
         <v>1</v>
       </c>
       <c r="C564">
         <v>1</v>
       </c>
       <c r="D564">
         <v>0</v>
       </c>
     </row>
     <row r="565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
         <v>567</v>
       </c>
       <c r="B565">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C565">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D565">
         <v>0</v>
       </c>
     </row>
     <row r="566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
         <v>568</v>
       </c>
       <c r="B566">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C566">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D566">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
         <v>569</v>
       </c>
       <c r="B567">
         <v>1</v>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
       <c r="D567">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
         <v>570</v>
       </c>
       <c r="B568">
         <v>1</v>
       </c>
       <c r="C568">
         <v>1</v>
       </c>
       <c r="D568">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
         <v>571</v>
       </c>
       <c r="B569">
         <v>1</v>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
       <c r="D569">
         <v>0</v>
       </c>
     </row>
     <row r="570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
         <v>572</v>
       </c>
       <c r="B570">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C570">
         <v>1</v>
       </c>
       <c r="D570">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
         <v>573</v>
       </c>
       <c r="B571">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C571">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D571">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>574</v>
       </c>
       <c r="B572">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C572">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D572">
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>575</v>
       </c>
       <c r="B573">
         <v>1</v>
       </c>
       <c r="C573">
         <v>1</v>
       </c>
       <c r="D573">
         <v>0</v>
       </c>
     </row>
     <row r="574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
         <v>576</v>
       </c>
       <c r="B574">
         <v>2</v>
       </c>
       <c r="C574">
         <v>2</v>
       </c>
       <c r="D574">
         <v>0</v>
       </c>
     </row>
     <row r="575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
         <v>577</v>
       </c>
       <c r="B575">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C575">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D575">
         <v>0</v>
       </c>
     </row>
     <row r="576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
         <v>578</v>
       </c>
       <c r="B576">
         <v>1</v>
       </c>
       <c r="C576">
         <v>1</v>
       </c>
       <c r="D576">
         <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
         <v>579</v>
       </c>
       <c r="B577">
         <v>1</v>
@@ -12332,586 +12287,586 @@
         <v>1</v>
       </c>
       <c r="D578">
         <v>0</v>
       </c>
     </row>
     <row r="579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
         <v>581</v>
       </c>
       <c r="B579">
         <v>1</v>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
       <c r="D579">
         <v>0</v>
       </c>
     </row>
     <row r="580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
         <v>582</v>
       </c>
       <c r="B580">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C580">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D580">
         <v>0</v>
       </c>
     </row>
     <row r="581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
         <v>583</v>
       </c>
       <c r="B581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C581">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D581">
         <v>0</v>
       </c>
     </row>
     <row r="582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
         <v>584</v>
       </c>
       <c r="B582">
         <v>1</v>
       </c>
       <c r="C582">
         <v>1</v>
       </c>
       <c r="D582">
         <v>0</v>
       </c>
     </row>
     <row r="583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
         <v>585</v>
       </c>
       <c r="B583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C583">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D583">
         <v>0</v>
       </c>
     </row>
     <row r="584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
         <v>586</v>
       </c>
       <c r="B584">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C584">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
     </row>
     <row r="585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
         <v>587</v>
       </c>
       <c r="B585">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C585">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D585">
         <v>0</v>
       </c>
     </row>
     <row r="586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
         <v>588</v>
       </c>
       <c r="B586">
         <v>2</v>
       </c>
       <c r="C586">
         <v>2</v>
       </c>
       <c r="D586">
         <v>0</v>
       </c>
     </row>
     <row r="587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
         <v>589</v>
       </c>
       <c r="B587">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C587">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D587">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
         <v>590</v>
       </c>
       <c r="B588">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C588">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D588">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
         <v>591</v>
       </c>
       <c r="B589">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C589">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D589">
         <v>0</v>
       </c>
     </row>
     <row r="590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
         <v>592</v>
       </c>
       <c r="B590">
         <v>1</v>
       </c>
       <c r="C590">
         <v>1</v>
       </c>
       <c r="D590">
         <v>0</v>
       </c>
     </row>
     <row r="591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
         <v>593</v>
       </c>
       <c r="B591">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C591">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D591">
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
         <v>594</v>
       </c>
       <c r="B592">
         <v>2</v>
       </c>
       <c r="C592">
         <v>2</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
         <v>595</v>
       </c>
       <c r="B593">
         <v>2</v>
       </c>
       <c r="C593">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D593">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
         <v>596</v>
       </c>
       <c r="B594">
         <v>2</v>
       </c>
       <c r="C594">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D594">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>597</v>
       </c>
       <c r="B595">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C595">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D595">
         <v>0</v>
       </c>
     </row>
     <row r="596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
         <v>598</v>
       </c>
       <c r="B596">
         <v>1</v>
       </c>
       <c r="C596">
         <v>1</v>
       </c>
       <c r="D596">
         <v>0</v>
       </c>
     </row>
     <row r="597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>599</v>
       </c>
       <c r="B597">
         <v>3</v>
       </c>
       <c r="C597">
         <v>2</v>
       </c>
       <c r="D597">
         <v>1</v>
       </c>
     </row>
     <row r="598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
         <v>600</v>
       </c>
       <c r="B598">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C598">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D598">
         <v>0</v>
       </c>
     </row>
     <row r="599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
         <v>601</v>
       </c>
       <c r="B599">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C599">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D599">
         <v>0</v>
       </c>
     </row>
     <row r="600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
         <v>602</v>
       </c>
       <c r="B600">
         <v>1</v>
       </c>
       <c r="C600">
         <v>1</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
     </row>
     <row r="601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
         <v>603</v>
       </c>
       <c r="B601">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C601">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D601">
         <v>0</v>
       </c>
     </row>
     <row r="602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
         <v>604</v>
       </c>
       <c r="B602">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C602">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D602">
         <v>0</v>
       </c>
     </row>
     <row r="603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
         <v>605</v>
       </c>
       <c r="B603">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C603">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D603">
         <v>0</v>
       </c>
     </row>
     <row r="604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
         <v>606</v>
       </c>
       <c r="B604">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C604">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D604">
         <v>0</v>
       </c>
     </row>
     <row r="605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>607</v>
       </c>
       <c r="B605">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C605">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D605">
         <v>0</v>
       </c>
     </row>
     <row r="606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>608</v>
       </c>
       <c r="B606">
         <v>2</v>
       </c>
       <c r="C606">
         <v>2</v>
       </c>
       <c r="D606">
         <v>0</v>
       </c>
     </row>
     <row r="607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
         <v>609</v>
       </c>
       <c r="B607">
         <v>1</v>
       </c>
       <c r="C607">
         <v>1</v>
       </c>
       <c r="D607">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
         <v>610</v>
       </c>
       <c r="B608">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C608">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D608">
         <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
         <v>611</v>
       </c>
       <c r="B609">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C609">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D609">
         <v>0</v>
       </c>
     </row>
     <row r="610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>612</v>
       </c>
       <c r="B610">
         <v>1</v>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
       <c r="D610">
         <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
         <v>613</v>
       </c>
       <c r="B611">
         <v>1</v>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
       <c r="D611">
         <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
         <v>614</v>
       </c>
       <c r="B612">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C612">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D612">
         <v>0</v>
       </c>
     </row>
     <row r="613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
         <v>615</v>
       </c>
       <c r="B613">
         <v>1</v>
       </c>
       <c r="C613">
         <v>1</v>
       </c>
       <c r="D613">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
         <v>616</v>
       </c>
       <c r="B614">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C614">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D614">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
         <v>617</v>
       </c>
       <c r="B615">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C615">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D615">
         <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
         <v>618</v>
       </c>
       <c r="B616">
         <v>1</v>
       </c>
       <c r="C616">
         <v>1</v>
       </c>
       <c r="D616">
         <v>0</v>
       </c>
     </row>
     <row r="617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
         <v>619</v>
       </c>
       <c r="B617">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C617">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D617">
         <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
         <v>620</v>
       </c>
       <c r="B618">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C618">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D618">
         <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
         <v>621</v>
       </c>
       <c r="B619">
         <v>1</v>
       </c>
       <c r="C619">
         <v>1</v>
       </c>
       <c r="D619">
         <v>0</v>
       </c>
     </row>
     <row r="620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>622</v>
       </c>
       <c r="B620">
         <v>1</v>
@@ -12934,110 +12889,110 @@
         <v>1</v>
       </c>
       <c r="D621">
         <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>624</v>
       </c>
       <c r="B622">
         <v>1</v>
       </c>
       <c r="C622">
         <v>1</v>
       </c>
       <c r="D622">
         <v>0</v>
       </c>
     </row>
     <row r="623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
         <v>625</v>
       </c>
       <c r="B623">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C623">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D623">
         <v>0</v>
       </c>
     </row>
     <row r="624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
         <v>626</v>
       </c>
       <c r="B624">
         <v>1</v>
       </c>
       <c r="C624">
         <v>1</v>
       </c>
       <c r="D624">
         <v>0</v>
       </c>
     </row>
     <row r="625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
         <v>627</v>
       </c>
       <c r="B625">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C625">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
     </row>
     <row r="626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
         <v>628</v>
       </c>
       <c r="B626">
         <v>1</v>
       </c>
       <c r="C626">
         <v>1</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>629</v>
       </c>
       <c r="B627">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C627">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D627">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>630</v>
       </c>
       <c r="B628">
         <v>1</v>
       </c>
       <c r="C628">
         <v>1</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>631</v>
       </c>
       <c r="B629">
         <v>2</v>
@@ -13088,54 +13043,54 @@
         <v>1</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
     </row>
     <row r="633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
         <v>635</v>
       </c>
       <c r="B633">
         <v>2</v>
       </c>
       <c r="C633">
         <v>2</v>
       </c>
       <c r="D633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
         <v>636</v>
       </c>
       <c r="B634">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C634">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
         <v>637</v>
       </c>
       <c r="B635">
         <v>1</v>
       </c>
       <c r="C635">
         <v>1</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
         <v>638</v>
       </c>
       <c r="B636">
         <v>1</v>
@@ -13144,96 +13099,96 @@
         <v>1</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>639</v>
       </c>
       <c r="B637">
         <v>2</v>
       </c>
       <c r="C637">
         <v>2</v>
       </c>
       <c r="D637">
         <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>640</v>
       </c>
       <c r="B638">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C638">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
         <v>641</v>
       </c>
       <c r="B639">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C639">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>642</v>
       </c>
       <c r="B640">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C640">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D640">
         <v>0</v>
       </c>
     </row>
     <row r="641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>643</v>
       </c>
       <c r="B641">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C641">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D641">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
         <v>644</v>
       </c>
       <c r="B642">
         <v>2</v>
       </c>
       <c r="C642">
         <v>2</v>
       </c>
       <c r="D642">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
         <v>645</v>
       </c>
       <c r="B643">
         <v>1</v>
@@ -13242,390 +13197,390 @@
         <v>1</v>
       </c>
       <c r="D643">
         <v>0</v>
       </c>
     </row>
     <row r="644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
         <v>646</v>
       </c>
       <c r="B644">
         <v>1</v>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
         <v>647</v>
       </c>
       <c r="B645">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C645">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D645">
         <v>0</v>
       </c>
     </row>
     <row r="646" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
         <v>648</v>
       </c>
       <c r="B646">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C646">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D646">
         <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
         <v>649</v>
       </c>
       <c r="B647">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C647">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>650</v>
       </c>
       <c r="B648">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C648">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>651</v>
       </c>
       <c r="B649">
         <v>1</v>
       </c>
       <c r="C649">
         <v>1</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
         <v>652</v>
       </c>
       <c r="B650">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C650">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
     </row>
     <row r="651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>653</v>
       </c>
       <c r="B651">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C651">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
         <v>654</v>
       </c>
       <c r="B652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C652">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
         <v>655</v>
       </c>
       <c r="B653">
         <v>1</v>
       </c>
       <c r="C653">
         <v>1</v>
       </c>
       <c r="D653">
         <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
         <v>656</v>
       </c>
       <c r="B654">
         <v>1</v>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
       <c r="D654">
         <v>0</v>
       </c>
     </row>
     <row r="655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
         <v>657</v>
       </c>
       <c r="B655">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C655">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
         <v>658</v>
       </c>
       <c r="B656">
         <v>1</v>
       </c>
       <c r="C656">
         <v>1</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
         <v>659</v>
       </c>
       <c r="B657">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C657">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
     </row>
     <row r="658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
         <v>660</v>
       </c>
       <c r="B658">
         <v>1</v>
       </c>
       <c r="C658">
         <v>1</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
     </row>
     <row r="659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
         <v>661</v>
       </c>
       <c r="B659">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C659">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
     </row>
     <row r="660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
         <v>662</v>
       </c>
       <c r="B660">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C660">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
     </row>
     <row r="661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
         <v>663</v>
       </c>
       <c r="B661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C661">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
         <v>664</v>
       </c>
       <c r="B662">
         <v>1</v>
       </c>
       <c r="C662">
         <v>1</v>
       </c>
       <c r="D662">
         <v>0</v>
       </c>
     </row>
     <row r="663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
         <v>665</v>
       </c>
       <c r="B663">
         <v>1</v>
       </c>
       <c r="C663">
         <v>1</v>
       </c>
       <c r="D663">
         <v>0</v>
       </c>
     </row>
     <row r="664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
         <v>666</v>
       </c>
       <c r="B664">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C664">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
     </row>
     <row r="665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
         <v>667</v>
       </c>
       <c r="B665">
         <v>1</v>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
     </row>
     <row r="666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
         <v>668</v>
       </c>
       <c r="B666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C666">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D666">
         <v>0</v>
       </c>
     </row>
     <row r="667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
         <v>669</v>
       </c>
       <c r="B667">
         <v>1</v>
       </c>
       <c r="C667">
         <v>1</v>
       </c>
       <c r="D667">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
         <v>670</v>
       </c>
       <c r="B668">
         <v>1</v>
       </c>
       <c r="C668">
         <v>1</v>
       </c>
       <c r="D668">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
         <v>671</v>
       </c>
       <c r="B669">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C669">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D669">
         <v>0</v>
       </c>
     </row>
     <row r="670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
         <v>672</v>
       </c>
       <c r="B670">
         <v>1</v>
       </c>
       <c r="C670">
         <v>1</v>
       </c>
       <c r="D670">
         <v>0</v>
       </c>
     </row>
     <row r="671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
         <v>673</v>
       </c>
       <c r="B671">
         <v>1</v>
@@ -13662,152 +13617,152 @@
         <v>1</v>
       </c>
       <c r="D673">
         <v>0</v>
       </c>
     </row>
     <row r="674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
         <v>676</v>
       </c>
       <c r="B674">
         <v>1</v>
       </c>
       <c r="C674">
         <v>1</v>
       </c>
       <c r="D674">
         <v>0</v>
       </c>
     </row>
     <row r="675" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
         <v>677</v>
       </c>
       <c r="B675">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C675">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D675">
         <v>0</v>
       </c>
     </row>
     <row r="676" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
         <v>678</v>
       </c>
       <c r="B676">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C676">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D676">
         <v>0</v>
       </c>
     </row>
     <row r="677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>679</v>
       </c>
       <c r="B677">
         <v>1</v>
       </c>
       <c r="C677">
         <v>1</v>
       </c>
       <c r="D677">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>680</v>
       </c>
       <c r="B678">
         <v>1</v>
       </c>
       <c r="C678">
         <v>1</v>
       </c>
       <c r="D678">
         <v>0</v>
       </c>
     </row>
     <row r="679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
         <v>681</v>
       </c>
       <c r="B679">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C679">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D679">
         <v>0</v>
       </c>
     </row>
     <row r="680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>682</v>
       </c>
       <c r="B680">
         <v>1</v>
       </c>
       <c r="C680">
         <v>1</v>
       </c>
       <c r="D680">
         <v>0</v>
       </c>
     </row>
     <row r="681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
         <v>683</v>
       </c>
       <c r="B681">
         <v>1</v>
       </c>
       <c r="C681">
         <v>1</v>
       </c>
       <c r="D681">
         <v>0</v>
       </c>
     </row>
     <row r="682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
         <v>684</v>
       </c>
       <c r="B682">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C682">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D682">
         <v>0</v>
       </c>
     </row>
     <row r="683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
         <v>685</v>
       </c>
       <c r="B683">
         <v>1</v>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
       <c r="D683">
         <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
         <v>686</v>
       </c>
       <c r="B684">
         <v>1</v>
@@ -13847,247 +13802,247 @@
         <v>0</v>
       </c>
     </row>
     <row r="687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
         <v>689</v>
       </c>
       <c r="B687">
         <v>1</v>
       </c>
       <c r="C687">
         <v>1</v>
       </c>
       <c r="D687">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
         <v>690</v>
       </c>
       <c r="B688">
         <v>2</v>
       </c>
       <c r="C688">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D688">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>691</v>
       </c>
       <c r="B689">
         <v>1</v>
       </c>
       <c r="C689">
         <v>1</v>
       </c>
       <c r="D689">
         <v>0</v>
       </c>
     </row>
     <row r="690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>692</v>
       </c>
       <c r="B690">
         <v>1</v>
       </c>
       <c r="C690">
         <v>1</v>
       </c>
       <c r="D690">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
         <v>693</v>
       </c>
       <c r="B691">
         <v>1</v>
       </c>
       <c r="C691">
         <v>1</v>
       </c>
       <c r="D691">
         <v>0</v>
       </c>
     </row>
     <row r="692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
         <v>694</v>
       </c>
       <c r="B692">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C692">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D692">
         <v>0</v>
       </c>
     </row>
     <row r="693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
         <v>695</v>
       </c>
       <c r="B693">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C693">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D693">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
         <v>696</v>
       </c>
       <c r="B694">
         <v>1</v>
       </c>
       <c r="C694">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D694">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
         <v>697</v>
       </c>
       <c r="B695">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C695">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D695">
         <v>0</v>
       </c>
     </row>
     <row r="696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
         <v>698</v>
       </c>
       <c r="B696">
         <v>1</v>
       </c>
       <c r="C696">
         <v>1</v>
       </c>
       <c r="D696">
         <v>0</v>
       </c>
     </row>
     <row r="697" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
         <v>699</v>
       </c>
       <c r="B697">
         <v>1</v>
       </c>
       <c r="C697">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D697">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
         <v>700</v>
       </c>
       <c r="B698">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C698">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D698">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
         <v>701</v>
       </c>
       <c r="B699">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C699">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D699">
         <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
         <v>702</v>
       </c>
       <c r="B700">
         <v>1</v>
       </c>
       <c r="C700">
         <v>1</v>
       </c>
       <c r="D700">
         <v>0</v>
       </c>
     </row>
     <row r="701" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
         <v>703</v>
       </c>
       <c r="B701">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C701">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D701">
         <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
         <v>704</v>
       </c>
       <c r="B702">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C702">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D702">
         <v>0</v>
       </c>
     </row>
     <row r="703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
         <v>705</v>
       </c>
       <c r="B703">
         <v>1</v>
       </c>
       <c r="C703">
         <v>1</v>
       </c>
       <c r="D703">
         <v>0</v>
       </c>
     </row>
     <row r="704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
         <v>706</v>
       </c>
       <c r="B704">
         <v>1</v>
@@ -14166,54 +14121,54 @@
         <v>1</v>
       </c>
       <c r="D709">
         <v>0</v>
       </c>
     </row>
     <row r="710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
         <v>712</v>
       </c>
       <c r="B710">
         <v>1</v>
       </c>
       <c r="C710">
         <v>1</v>
       </c>
       <c r="D710">
         <v>0</v>
       </c>
     </row>
     <row r="711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>713</v>
       </c>
       <c r="B711">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C711">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D711">
         <v>0</v>
       </c>
     </row>
     <row r="712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>714</v>
       </c>
       <c r="B712">
         <v>1</v>
       </c>
       <c r="C712">
         <v>1</v>
       </c>
       <c r="D712">
         <v>0</v>
       </c>
     </row>
     <row r="713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>715</v>
       </c>
       <c r="B713">
         <v>2</v>
@@ -14236,96 +14191,96 @@
         <v>1</v>
       </c>
       <c r="D714">
         <v>0</v>
       </c>
     </row>
     <row r="715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
         <v>717</v>
       </c>
       <c r="B715">
         <v>1</v>
       </c>
       <c r="C715">
         <v>1</v>
       </c>
       <c r="D715">
         <v>0</v>
       </c>
     </row>
     <row r="716" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
         <v>718</v>
       </c>
       <c r="B716">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C716">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D716">
         <v>0</v>
       </c>
     </row>
     <row r="717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
         <v>719</v>
       </c>
       <c r="B717">
         <v>1</v>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
       <c r="D717">
         <v>0</v>
       </c>
     </row>
     <row r="718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
         <v>720</v>
       </c>
       <c r="B718">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C718">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D718">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
         <v>721</v>
       </c>
       <c r="B719">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C719">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D719">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
         <v>722</v>
       </c>
       <c r="B720">
         <v>1</v>
       </c>
       <c r="C720">
         <v>1</v>
       </c>
       <c r="D720">
         <v>0</v>
       </c>
     </row>
     <row r="721" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
         <v>723</v>
       </c>
       <c r="B721">
         <v>1</v>
@@ -14379,110 +14334,110 @@
         <v>0</v>
       </c>
     </row>
     <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
         <v>727</v>
       </c>
       <c r="B725">
         <v>1</v>
       </c>
       <c r="C725">
         <v>1</v>
       </c>
       <c r="D725">
         <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
         <v>728</v>
       </c>
       <c r="B726">
         <v>1</v>
       </c>
       <c r="C726">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D726">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
         <v>729</v>
       </c>
       <c r="B727">
         <v>1</v>
       </c>
       <c r="C727">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D727">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
         <v>730</v>
       </c>
       <c r="B728">
         <v>1</v>
       </c>
       <c r="C728">
         <v>1</v>
       </c>
       <c r="D728">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
         <v>731</v>
       </c>
       <c r="B729">
         <v>1</v>
       </c>
       <c r="C729">
         <v>1</v>
       </c>
       <c r="D729">
         <v>0</v>
       </c>
     </row>
     <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
         <v>732</v>
       </c>
       <c r="B730">
         <v>1</v>
       </c>
       <c r="C730">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D730">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
         <v>733</v>
       </c>
       <c r="B731">
         <v>1</v>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
       <c r="D731">
         <v>0</v>
       </c>
     </row>
     <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
         <v>734</v>
       </c>
       <c r="B732">
         <v>1</v>
       </c>
       <c r="C732">
         <v>1</v>
@@ -14491,387 +14446,387 @@
         <v>0</v>
       </c>
     </row>
     <row r="733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
         <v>735</v>
       </c>
       <c r="B733">
         <v>1</v>
       </c>
       <c r="C733">
         <v>1</v>
       </c>
       <c r="D733">
         <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
         <v>736</v>
       </c>
       <c r="B734">
         <v>1</v>
       </c>
       <c r="C734">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D734">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
         <v>737</v>
       </c>
       <c r="B735">
         <v>1</v>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
       <c r="D735">
         <v>0</v>
       </c>
     </row>
     <row r="736" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
         <v>738</v>
       </c>
       <c r="B736">
         <v>1</v>
       </c>
       <c r="C736">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D736">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="737" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
         <v>739</v>
       </c>
       <c r="B737">
         <v>1</v>
       </c>
       <c r="C737">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D737">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
         <v>740</v>
       </c>
       <c r="B738">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C738">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D738">
         <v>0</v>
       </c>
     </row>
     <row r="739" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
         <v>741</v>
       </c>
       <c r="B739">
         <v>1</v>
       </c>
       <c r="C739">
         <v>1</v>
       </c>
       <c r="D739">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
         <v>742</v>
       </c>
       <c r="B740">
         <v>1</v>
       </c>
       <c r="C740">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D740">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="741" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
         <v>743</v>
       </c>
       <c r="B741">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C741">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D741">
         <v>0</v>
       </c>
     </row>
     <row r="742" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
         <v>744</v>
       </c>
       <c r="B742">
         <v>1</v>
       </c>
       <c r="C742">
         <v>1</v>
       </c>
       <c r="D742">
         <v>0</v>
       </c>
     </row>
     <row r="743" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
         <v>745</v>
       </c>
       <c r="B743">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C743">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D743">
         <v>0</v>
       </c>
     </row>
     <row r="744" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
         <v>746</v>
       </c>
       <c r="B744">
         <v>1</v>
       </c>
       <c r="C744">
         <v>1</v>
       </c>
       <c r="D744">
         <v>0</v>
       </c>
     </row>
     <row r="745" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
         <v>747</v>
       </c>
       <c r="B745">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C745">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D745">
         <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
         <v>748</v>
       </c>
       <c r="B746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D746">
         <v>0</v>
       </c>
     </row>
     <row r="747" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
         <v>749</v>
       </c>
       <c r="B747">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C747">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D747">
         <v>0</v>
       </c>
     </row>
     <row r="748" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
         <v>750</v>
       </c>
       <c r="B748">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C748">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D748">
         <v>0</v>
       </c>
     </row>
     <row r="749" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
         <v>751</v>
       </c>
       <c r="B749">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C749">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D749">
         <v>0</v>
       </c>
     </row>
     <row r="750" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
         <v>752</v>
       </c>
       <c r="B750">
         <v>1</v>
       </c>
       <c r="C750">
         <v>1</v>
       </c>
       <c r="D750">
         <v>0</v>
       </c>
     </row>
     <row r="751" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
         <v>753</v>
       </c>
       <c r="B751">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C751">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D751">
         <v>0</v>
       </c>
     </row>
     <row r="752" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
         <v>754</v>
       </c>
       <c r="B752">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C752">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D752">
         <v>0</v>
       </c>
     </row>
     <row r="753" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
         <v>755</v>
       </c>
       <c r="B753">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C753">
         <v>1</v>
       </c>
       <c r="D753">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="754" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
         <v>756</v>
       </c>
       <c r="B754">
         <v>1</v>
       </c>
       <c r="C754">
         <v>1</v>
       </c>
       <c r="D754">
         <v>0</v>
       </c>
     </row>
     <row r="755" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
         <v>757</v>
       </c>
       <c r="B755">
         <v>1</v>
       </c>
       <c r="C755">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D755">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="756" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
         <v>758</v>
       </c>
       <c r="B756">
         <v>1</v>
       </c>
       <c r="C756">
         <v>1</v>
       </c>
       <c r="D756">
         <v>0</v>
       </c>
     </row>
     <row r="757" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
         <v>759</v>
       </c>
       <c r="B757">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C757">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D757">
         <v>0</v>
       </c>
     </row>
     <row r="758" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
         <v>760</v>
       </c>
       <c r="B758">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C758">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D758">
         <v>0</v>
       </c>
     </row>
     <row r="759" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
         <v>761</v>
       </c>
       <c r="B759">
         <v>1</v>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
       <c r="D759">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
         <v>762</v>
       </c>
       <c r="B760">
         <v>1</v>
@@ -14880,68 +14835,68 @@
         <v>1</v>
       </c>
       <c r="D760">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
         <v>763</v>
       </c>
       <c r="B761">
         <v>1</v>
       </c>
       <c r="C761">
         <v>1</v>
       </c>
       <c r="D761">
         <v>0</v>
       </c>
     </row>
     <row r="762" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
         <v>764</v>
       </c>
       <c r="B762">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C762">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D762">
         <v>0</v>
       </c>
     </row>
     <row r="763" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
         <v>765</v>
       </c>
       <c r="B763">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C763">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D763">
         <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
         <v>766</v>
       </c>
       <c r="B764">
         <v>1</v>
       </c>
       <c r="C764">
         <v>1</v>
       </c>
       <c r="D764">
         <v>0</v>
       </c>
     </row>
     <row r="765" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
         <v>767</v>
       </c>
       <c r="B765">
         <v>1</v>
@@ -14995,65 +14950,65 @@
         <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
         <v>771</v>
       </c>
       <c r="B769">
         <v>1</v>
       </c>
       <c r="C769">
         <v>1</v>
       </c>
       <c r="D769">
         <v>0</v>
       </c>
     </row>
     <row r="770" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
         <v>772</v>
       </c>
       <c r="B770">
         <v>1</v>
       </c>
       <c r="C770">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D770">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="771" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
         <v>773</v>
       </c>
       <c r="B771">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C771">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D771">
         <v>0</v>
       </c>
     </row>
     <row r="772" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
         <v>774</v>
       </c>
       <c r="B772">
         <v>1</v>
       </c>
       <c r="C772">
         <v>1</v>
       </c>
       <c r="D772">
         <v>0</v>
       </c>
     </row>
     <row r="773" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
         <v>775</v>
       </c>
       <c r="B773">
         <v>1</v>
@@ -15160,337 +15115,337 @@
         <v>1</v>
       </c>
       <c r="D780">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A781" t="s">
         <v>783</v>
       </c>
       <c r="B781">
         <v>1</v>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
       <c r="D781">
         <v>0</v>
       </c>
     </row>
     <row r="782" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A782" t="s">
         <v>784</v>
       </c>
       <c r="B782">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C782">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D782">
         <v>0</v>
       </c>
     </row>
     <row r="783" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A783" t="s">
         <v>785</v>
       </c>
       <c r="B783">
         <v>1</v>
       </c>
       <c r="C783">
         <v>1</v>
       </c>
       <c r="D783">
         <v>0</v>
       </c>
     </row>
     <row r="784" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A784" t="s">
         <v>786</v>
       </c>
       <c r="B784">
         <v>1</v>
       </c>
       <c r="C784">
         <v>1</v>
       </c>
       <c r="D784">
         <v>0</v>
       </c>
     </row>
     <row r="785" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A785" t="s">
         <v>787</v>
       </c>
       <c r="B785">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C785">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D785">
         <v>0</v>
       </c>
     </row>
     <row r="786" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A786" t="s">
         <v>788</v>
       </c>
       <c r="B786">
         <v>1</v>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
       <c r="D786">
         <v>0</v>
       </c>
     </row>
     <row r="787" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A787" t="s">
         <v>789</v>
       </c>
       <c r="B787">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C787">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D787">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A788" t="s">
         <v>790</v>
       </c>
       <c r="B788">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C788">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D788">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A789" t="s">
         <v>791</v>
       </c>
       <c r="B789">
         <v>1</v>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
       <c r="D789">
         <v>0</v>
       </c>
     </row>
     <row r="790" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A790" t="s">
         <v>792</v>
       </c>
       <c r="B790">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C790">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D790">
         <v>0</v>
       </c>
     </row>
     <row r="791" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A791" t="s">
         <v>793</v>
       </c>
       <c r="B791">
         <v>1</v>
       </c>
       <c r="C791">
         <v>1</v>
       </c>
       <c r="D791">
         <v>0</v>
       </c>
     </row>
     <row r="792" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A792" t="s">
         <v>794</v>
       </c>
       <c r="B792">
         <v>1</v>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
       <c r="D792">
         <v>0</v>
       </c>
     </row>
     <row r="793" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A793" t="s">
         <v>795</v>
       </c>
       <c r="B793">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C793">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D793">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="794" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A794" t="s">
         <v>796</v>
       </c>
       <c r="B794">
         <v>1</v>
       </c>
       <c r="C794">
         <v>1</v>
       </c>
       <c r="D794">
         <v>0</v>
       </c>
     </row>
     <row r="795" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A795" t="s">
         <v>797</v>
       </c>
       <c r="B795">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C795">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D795">
         <v>0</v>
       </c>
     </row>
     <row r="796" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A796" t="s">
         <v>798</v>
       </c>
       <c r="B796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D796">
         <v>0</v>
       </c>
     </row>
     <row r="797" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A797" t="s">
         <v>799</v>
       </c>
       <c r="B797">
         <v>1</v>
       </c>
       <c r="C797">
         <v>1</v>
       </c>
       <c r="D797">
         <v>0</v>
       </c>
     </row>
     <row r="798" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A798" t="s">
         <v>800</v>
       </c>
       <c r="B798">
         <v>1</v>
       </c>
       <c r="C798">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D798">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="799" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A799" t="s">
         <v>801</v>
       </c>
       <c r="B799">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C799">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D799">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A800" t="s">
         <v>802</v>
       </c>
       <c r="B800">
         <v>1</v>
       </c>
       <c r="C800">
         <v>1</v>
       </c>
       <c r="D800">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A801" t="s">
         <v>803</v>
       </c>
       <c r="B801">
         <v>1</v>
       </c>
       <c r="C801">
         <v>1</v>
       </c>
       <c r="D801">
         <v>0</v>
       </c>
     </row>
     <row r="802" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A802" t="s">
         <v>804</v>
       </c>
       <c r="B802">
         <v>1</v>
       </c>
       <c r="C802">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D802">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A803" t="s">
         <v>805</v>
       </c>
       <c r="B803">
         <v>1</v>
       </c>
       <c r="C803">
         <v>1</v>
       </c>
       <c r="D803">
         <v>0</v>
       </c>
     </row>
     <row r="804" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A804" t="s">
         <v>806</v>
       </c>
       <c r="B804">
         <v>1</v>
       </c>
       <c r="C804">
         <v>1</v>
@@ -15510,1051 +15465,1051 @@
         <v>1</v>
       </c>
       <c r="D805">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A806" t="s">
         <v>808</v>
       </c>
       <c r="B806">
         <v>1</v>
       </c>
       <c r="C806">
         <v>1</v>
       </c>
       <c r="D806">
         <v>0</v>
       </c>
     </row>
     <row r="807" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A807" t="s">
         <v>809</v>
       </c>
       <c r="B807">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C807">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D807">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A808" t="s">
         <v>810</v>
       </c>
       <c r="B808">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C808">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D808">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A809" t="s">
         <v>811</v>
       </c>
       <c r="B809">
         <v>1</v>
       </c>
       <c r="C809">
         <v>1</v>
       </c>
       <c r="D809">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A810" t="s">
         <v>812</v>
       </c>
       <c r="B810">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C810">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D810">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A811" t="s">
         <v>813</v>
       </c>
       <c r="B811">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C811">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D811">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A812" t="s">
         <v>814</v>
       </c>
       <c r="B812">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C812">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D812">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="813" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A813" t="s">
         <v>815</v>
       </c>
       <c r="B813">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C813">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D813">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A814" t="s">
         <v>816</v>
       </c>
       <c r="B814">
         <v>1</v>
       </c>
       <c r="C814">
         <v>1</v>
       </c>
       <c r="D814">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A815" t="s">
         <v>817</v>
       </c>
       <c r="B815">
         <v>1</v>
       </c>
       <c r="C815">
         <v>1</v>
       </c>
       <c r="D815">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A816" t="s">
         <v>818</v>
       </c>
       <c r="B816">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C816">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D816">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="817" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A817" t="s">
         <v>819</v>
       </c>
       <c r="B817">
         <v>2</v>
       </c>
       <c r="C817">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D817">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="818" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A818" t="s">
         <v>820</v>
       </c>
       <c r="B818">
         <v>1</v>
       </c>
       <c r="C818">
         <v>1</v>
       </c>
       <c r="D818">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A819" t="s">
         <v>821</v>
       </c>
       <c r="B819">
         <v>2</v>
       </c>
       <c r="C819">
         <v>2</v>
       </c>
       <c r="D819">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A820" t="s">
         <v>822</v>
       </c>
       <c r="B820">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C820">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D820">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A821" t="s">
         <v>823</v>
       </c>
       <c r="B821">
         <v>1</v>
       </c>
       <c r="C821">
         <v>1</v>
       </c>
       <c r="D821">
         <v>0</v>
       </c>
     </row>
     <row r="822" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A822" t="s">
         <v>824</v>
       </c>
       <c r="B822">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C822">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D822">
         <v>0</v>
       </c>
     </row>
     <row r="823" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A823" t="s">
         <v>825</v>
       </c>
       <c r="B823">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C823">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D823">
         <v>0</v>
       </c>
     </row>
     <row r="824" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A824" t="s">
         <v>826</v>
       </c>
       <c r="B824">
         <v>1</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
       <c r="D824">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A825" t="s">
         <v>827</v>
       </c>
       <c r="B825">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C825">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D825">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A826" t="s">
         <v>828</v>
       </c>
       <c r="B826">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C826">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D826">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A827" t="s">
         <v>829</v>
       </c>
       <c r="B827">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C827">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D827">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A828" t="s">
         <v>830</v>
       </c>
       <c r="B828">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C828">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D828">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A829" t="s">
         <v>831</v>
       </c>
       <c r="B829">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C829">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D829">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A830" t="s">
         <v>832</v>
       </c>
       <c r="B830">
         <v>1</v>
       </c>
       <c r="C830">
         <v>1</v>
       </c>
       <c r="D830">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A831" t="s">
         <v>833</v>
       </c>
       <c r="B831">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C831">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D831">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A832" t="s">
         <v>834</v>
       </c>
       <c r="B832">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C832">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D832">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A833" t="s">
         <v>835</v>
       </c>
       <c r="B833">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C833">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D833">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A834" t="s">
         <v>836</v>
       </c>
       <c r="B834">
         <v>2</v>
       </c>
       <c r="C834">
         <v>2</v>
       </c>
       <c r="D834">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A835" t="s">
         <v>837</v>
       </c>
       <c r="B835">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C835">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D835">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A836" t="s">
         <v>838</v>
       </c>
       <c r="B836">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C836">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D836">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A837" t="s">
         <v>839</v>
       </c>
       <c r="B837">
         <v>1</v>
       </c>
       <c r="C837">
         <v>1</v>
       </c>
       <c r="D837">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A838" t="s">
         <v>840</v>
       </c>
       <c r="B838">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C838">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D838">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A839" t="s">
         <v>841</v>
       </c>
       <c r="B839">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C839">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D839">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A840" t="s">
         <v>842</v>
       </c>
       <c r="B840">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C840">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D840">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A841" t="s">
         <v>843</v>
       </c>
       <c r="B841">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C841">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D841">
         <v>0</v>
       </c>
     </row>
     <row r="842" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A842" t="s">
         <v>844</v>
       </c>
       <c r="B842">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C842">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D842">
         <v>0</v>
       </c>
     </row>
     <row r="843" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A843" t="s">
         <v>845</v>
       </c>
       <c r="B843">
         <v>1</v>
       </c>
       <c r="C843">
         <v>1</v>
       </c>
       <c r="D843">
         <v>0</v>
       </c>
     </row>
     <row r="844" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A844" t="s">
         <v>846</v>
       </c>
       <c r="B844">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C844">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D844">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A845" t="s">
         <v>847</v>
       </c>
       <c r="B845">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C845">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D845">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A846" t="s">
         <v>848</v>
       </c>
       <c r="B846">
         <v>1</v>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
       <c r="D846">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A847" t="s">
         <v>849</v>
       </c>
       <c r="B847">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C847">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D847">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A848" t="s">
         <v>850</v>
       </c>
       <c r="B848">
         <v>2</v>
       </c>
       <c r="C848">
         <v>2</v>
       </c>
       <c r="D848">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A849" t="s">
         <v>851</v>
       </c>
       <c r="B849">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C849">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D849">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A850" t="s">
         <v>852</v>
       </c>
       <c r="B850">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C850">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D850">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A851" t="s">
         <v>853</v>
       </c>
       <c r="B851">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C851">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D851">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A852" t="s">
         <v>854</v>
       </c>
       <c r="B852">
         <v>1</v>
       </c>
       <c r="C852">
         <v>1</v>
       </c>
       <c r="D852">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A853" t="s">
         <v>855</v>
       </c>
       <c r="B853">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C853">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D853">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A854" t="s">
         <v>856</v>
       </c>
       <c r="B854">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C854">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D854">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A855" t="s">
         <v>857</v>
       </c>
       <c r="B855">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C855">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D855">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A856" t="s">
         <v>858</v>
       </c>
       <c r="B856">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C856">
         <v>1</v>
       </c>
       <c r="D856">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="857" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A857" t="s">
         <v>859</v>
       </c>
       <c r="B857">
         <v>1</v>
       </c>
       <c r="C857">
         <v>1</v>
       </c>
       <c r="D857">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A858" t="s">
         <v>860</v>
       </c>
       <c r="B858">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C858">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D858">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A859" t="s">
         <v>861</v>
       </c>
       <c r="B859">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C859">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D859">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A860" t="s">
         <v>862</v>
       </c>
       <c r="B860">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C860">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D860">
         <v>0</v>
       </c>
     </row>
     <row r="861" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A861" t="s">
         <v>863</v>
       </c>
       <c r="B861">
         <v>1</v>
       </c>
       <c r="C861">
         <v>1</v>
       </c>
       <c r="D861">
         <v>0</v>
       </c>
     </row>
     <row r="862" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A862" t="s">
         <v>864</v>
       </c>
       <c r="B862">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C862">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D862">
         <v>0</v>
       </c>
     </row>
     <row r="863" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A863" t="s">
         <v>865</v>
       </c>
       <c r="B863">
         <v>1</v>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
       <c r="D863">
         <v>0</v>
       </c>
     </row>
     <row r="864" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A864" t="s">
         <v>866</v>
       </c>
       <c r="B864">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C864">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D864">
         <v>0</v>
       </c>
     </row>
     <row r="865" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A865" t="s">
         <v>867</v>
       </c>
       <c r="B865">
         <v>3</v>
       </c>
       <c r="C865">
         <v>3</v>
       </c>
       <c r="D865">
         <v>0</v>
       </c>
     </row>
     <row r="866" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A866" t="s">
         <v>868</v>
       </c>
       <c r="B866">
         <v>2</v>
       </c>
       <c r="C866">
         <v>2</v>
       </c>
       <c r="D866">
         <v>0</v>
       </c>
     </row>
     <row r="867" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A867" t="s">
         <v>869</v>
       </c>
       <c r="B867">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C867">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D867">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A868" t="s">
         <v>870</v>
       </c>
       <c r="B868">
         <v>1</v>
       </c>
       <c r="C868">
         <v>1</v>
       </c>
       <c r="D868">
         <v>0</v>
       </c>
     </row>
     <row r="869" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A869" t="s">
         <v>871</v>
       </c>
       <c r="B869">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C869">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D869">
         <v>0</v>
       </c>
     </row>
     <row r="870" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A870" t="s">
         <v>872</v>
       </c>
       <c r="B870">
         <v>1</v>
       </c>
       <c r="C870">
         <v>1</v>
       </c>
       <c r="D870">
         <v>0</v>
       </c>
     </row>
     <row r="871" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A871" t="s">
         <v>873</v>
       </c>
       <c r="B871">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C871">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D871">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="872" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A872" t="s">
         <v>874</v>
       </c>
       <c r="B872">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C872">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D872">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="873" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A873" t="s">
         <v>875</v>
       </c>
       <c r="B873">
         <v>2</v>
       </c>
       <c r="C873">
         <v>2</v>
       </c>
       <c r="D873">
         <v>0</v>
       </c>
     </row>
     <row r="874" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A874" t="s">
         <v>876</v>
       </c>
       <c r="B874">
         <v>1</v>
       </c>
       <c r="C874">
         <v>1</v>
       </c>
       <c r="D874">
         <v>0</v>
       </c>
     </row>
     <row r="875" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A875" t="s">
         <v>877</v>
       </c>
       <c r="B875">
         <v>2</v>
       </c>
       <c r="C875">
         <v>2</v>
       </c>
       <c r="D875">
         <v>0</v>
       </c>
     </row>
     <row r="876" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A876" t="s">
         <v>878</v>
       </c>
       <c r="B876">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
       <c r="D876">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="877" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A877" t="s">
         <v>879</v>
       </c>
       <c r="B877">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C877">
         <v>1</v>
       </c>
       <c r="D877">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="878" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A878" t="s">
         <v>880</v>
       </c>
       <c r="B878">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C878">
         <v>1</v>
       </c>
       <c r="D878">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A879" t="s">
         <v>881</v>
       </c>
       <c r="B879">
         <v>1</v>
       </c>
       <c r="C879">
         <v>1</v>
       </c>
       <c r="D879">
         <v>0</v>
       </c>
     </row>
     <row r="880" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A880" t="s">
         <v>882</v>
       </c>
       <c r="B880">
         <v>1</v>
       </c>
       <c r="C880">
         <v>1</v>
@@ -16563,149 +16518,149 @@
         <v>0</v>
       </c>
     </row>
     <row r="881" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A881" t="s">
         <v>883</v>
       </c>
       <c r="B881">
         <v>1</v>
       </c>
       <c r="C881">
         <v>1</v>
       </c>
       <c r="D881">
         <v>0</v>
       </c>
     </row>
     <row r="882" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A882" t="s">
         <v>884</v>
       </c>
       <c r="B882">
         <v>1</v>
       </c>
       <c r="C882">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D882">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="883" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A883" t="s">
         <v>885</v>
       </c>
       <c r="B883">
         <v>1</v>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
       <c r="D883">
         <v>0</v>
       </c>
     </row>
     <row r="884" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A884" t="s">
         <v>886</v>
       </c>
       <c r="B884">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C884">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D884">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A885" t="s">
         <v>887</v>
       </c>
       <c r="B885">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C885">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D885">
         <v>0</v>
       </c>
     </row>
     <row r="886" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A886" t="s">
         <v>888</v>
       </c>
       <c r="B886">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C886">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D886">
         <v>0</v>
       </c>
     </row>
     <row r="887" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A887" t="s">
         <v>889</v>
       </c>
       <c r="B887">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C887">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D887">
         <v>0</v>
       </c>
     </row>
     <row r="888" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A888" t="s">
         <v>890</v>
       </c>
       <c r="B888">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C888">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D888">
         <v>0</v>
       </c>
     </row>
     <row r="889" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A889" t="s">
         <v>891</v>
       </c>
       <c r="B889">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C889">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D889">
         <v>0</v>
       </c>
     </row>
     <row r="890" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A890" t="s">
         <v>892</v>
       </c>
       <c r="B890">
         <v>1</v>
       </c>
       <c r="C890">
         <v>0</v>
       </c>
       <c r="D890">
         <v>1</v>
       </c>
     </row>
     <row r="891" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A891" t="s">
         <v>893</v>
       </c>
       <c r="B891">
         <v>1</v>
@@ -16770,530 +16725,530 @@
         <v>1</v>
       </c>
       <c r="D895">
         <v>0</v>
       </c>
     </row>
     <row r="896" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A896" t="s">
         <v>898</v>
       </c>
       <c r="B896">
         <v>1</v>
       </c>
       <c r="C896">
         <v>1</v>
       </c>
       <c r="D896">
         <v>0</v>
       </c>
     </row>
     <row r="897" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A897" t="s">
         <v>899</v>
       </c>
       <c r="B897">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C897">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D897">
         <v>0</v>
       </c>
     </row>
     <row r="898" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A898" t="s">
         <v>900</v>
       </c>
       <c r="B898">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C898">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D898">
         <v>0</v>
       </c>
     </row>
     <row r="899" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A899" t="s">
         <v>901</v>
       </c>
       <c r="B899">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C899">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D899">
         <v>0</v>
       </c>
     </row>
     <row r="900" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A900" t="s">
         <v>902</v>
       </c>
       <c r="B900">
         <v>1</v>
       </c>
       <c r="C900">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D900">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="901" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A901" t="s">
         <v>903</v>
       </c>
       <c r="B901">
         <v>1</v>
       </c>
       <c r="C901">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D901">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="902" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A902" t="s">
         <v>904</v>
       </c>
       <c r="B902">
         <v>1</v>
       </c>
       <c r="C902">
         <v>1</v>
       </c>
       <c r="D902">
         <v>0</v>
       </c>
     </row>
     <row r="903" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A903" t="s">
         <v>905</v>
       </c>
       <c r="B903">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C903">
         <v>1</v>
       </c>
       <c r="D903">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A904" t="s">
         <v>906</v>
       </c>
       <c r="B904">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C904">
         <v>1</v>
       </c>
       <c r="D904">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A905" t="s">
         <v>907</v>
       </c>
       <c r="B905">
         <v>1</v>
       </c>
       <c r="C905">
         <v>1</v>
       </c>
       <c r="D905">
         <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A906" t="s">
         <v>908</v>
       </c>
       <c r="B906">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C906">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D906">
         <v>0</v>
       </c>
     </row>
     <row r="907" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A907" t="s">
         <v>909</v>
       </c>
       <c r="B907">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C907">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D907">
         <v>0</v>
       </c>
     </row>
     <row r="908" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A908" t="s">
         <v>910</v>
       </c>
       <c r="B908">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C908">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D908">
         <v>0</v>
       </c>
     </row>
     <row r="909" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A909" t="s">
         <v>911</v>
       </c>
       <c r="B909">
         <v>1</v>
       </c>
       <c r="C909">
         <v>1</v>
       </c>
       <c r="D909">
         <v>0</v>
       </c>
     </row>
     <row r="910" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A910" t="s">
         <v>912</v>
       </c>
       <c r="B910">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C910">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D910">
         <v>0</v>
       </c>
     </row>
     <row r="911" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A911" t="s">
         <v>913</v>
       </c>
       <c r="B911">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C911">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D911">
         <v>0</v>
       </c>
     </row>
     <row r="912" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A912" t="s">
         <v>914</v>
       </c>
       <c r="B912">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C912">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D912">
         <v>0</v>
       </c>
     </row>
     <row r="913" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A913" t="s">
         <v>915</v>
       </c>
       <c r="B913">
         <v>1</v>
       </c>
       <c r="C913">
         <v>1</v>
       </c>
       <c r="D913">
         <v>0</v>
       </c>
     </row>
     <row r="914" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A914" t="s">
         <v>916</v>
       </c>
       <c r="B914">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C914">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D914">
         <v>0</v>
       </c>
     </row>
     <row r="915" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A915" t="s">
         <v>917</v>
       </c>
       <c r="B915">
         <v>1</v>
       </c>
       <c r="C915">
         <v>1</v>
       </c>
       <c r="D915">
         <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A916" t="s">
         <v>918</v>
       </c>
       <c r="B916">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C916">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D916">
         <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A917" t="s">
         <v>919</v>
       </c>
       <c r="B917">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C917">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D917">
         <v>0</v>
       </c>
     </row>
     <row r="918" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A918" t="s">
         <v>920</v>
       </c>
       <c r="B918">
         <v>2</v>
       </c>
       <c r="C918">
         <v>2</v>
       </c>
       <c r="D918">
         <v>0</v>
       </c>
     </row>
     <row r="919" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A919" t="s">
         <v>921</v>
       </c>
       <c r="B919">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C919">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D919">
         <v>0</v>
       </c>
     </row>
     <row r="920" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A920" t="s">
         <v>922</v>
       </c>
       <c r="B920">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C920">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D920">
         <v>0</v>
       </c>
     </row>
     <row r="921" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A921" t="s">
         <v>923</v>
       </c>
       <c r="B921">
         <v>2</v>
       </c>
       <c r="C921">
         <v>2</v>
       </c>
       <c r="D921">
         <v>0</v>
       </c>
     </row>
     <row r="922" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A922" t="s">
         <v>924</v>
       </c>
       <c r="B922">
         <v>1</v>
       </c>
       <c r="C922">
         <v>1</v>
       </c>
       <c r="D922">
         <v>0</v>
       </c>
     </row>
     <row r="923" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A923" t="s">
         <v>925</v>
       </c>
       <c r="B923">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C923">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D923">
         <v>0</v>
       </c>
     </row>
     <row r="924" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A924" t="s">
         <v>926</v>
       </c>
       <c r="B924">
         <v>1</v>
       </c>
       <c r="C924">
         <v>1</v>
       </c>
       <c r="D924">
         <v>0</v>
       </c>
     </row>
     <row r="925" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A925" t="s">
         <v>927</v>
       </c>
       <c r="B925">
         <v>1</v>
       </c>
       <c r="C925">
         <v>1</v>
       </c>
       <c r="D925">
         <v>0</v>
       </c>
     </row>
     <row r="926" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A926" t="s">
         <v>928</v>
       </c>
       <c r="B926">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C926">
         <v>1</v>
       </c>
       <c r="D926">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A927" t="s">
         <v>929</v>
       </c>
       <c r="B927">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C927">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D927">
         <v>0</v>
       </c>
     </row>
     <row r="928" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A928" t="s">
         <v>930</v>
       </c>
       <c r="B928">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C928">
         <v>1</v>
       </c>
       <c r="D928">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="929" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A929" t="s">
         <v>931</v>
       </c>
       <c r="B929">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C929">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D929">
         <v>0</v>
       </c>
     </row>
     <row r="930" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A930" t="s">
         <v>932</v>
       </c>
       <c r="B930">
         <v>1</v>
       </c>
       <c r="C930">
         <v>1</v>
       </c>
       <c r="D930">
         <v>0</v>
       </c>
     </row>
     <row r="931" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A931" t="s">
         <v>933</v>
       </c>
       <c r="B931">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C931">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D931">
         <v>0</v>
       </c>
     </row>
     <row r="932" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A932" t="s">
         <v>934</v>
       </c>
       <c r="B932">
         <v>1</v>
       </c>
       <c r="C932">
         <v>1</v>
       </c>
       <c r="D932">
         <v>0</v>
       </c>
     </row>
     <row r="933" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A933" t="s">
         <v>935</v>
       </c>
       <c r="B933">
         <v>1</v>
@@ -17358,362 +17313,362 @@
         <v>1</v>
       </c>
       <c r="D937">
         <v>0</v>
       </c>
     </row>
     <row r="938" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A938" t="s">
         <v>940</v>
       </c>
       <c r="B938">
         <v>1</v>
       </c>
       <c r="C938">
         <v>1</v>
       </c>
       <c r="D938">
         <v>0</v>
       </c>
     </row>
     <row r="939" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A939" t="s">
         <v>941</v>
       </c>
       <c r="B939">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C939">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D939">
         <v>0</v>
       </c>
     </row>
     <row r="940" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A940" t="s">
         <v>942</v>
       </c>
       <c r="B940">
         <v>1</v>
       </c>
       <c r="C940">
         <v>1</v>
       </c>
       <c r="D940">
         <v>0</v>
       </c>
     </row>
     <row r="941" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A941" t="s">
         <v>943</v>
       </c>
       <c r="B941">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C941">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D941">
         <v>0</v>
       </c>
     </row>
     <row r="942" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A942" t="s">
         <v>944</v>
       </c>
       <c r="B942">
         <v>1</v>
       </c>
       <c r="C942">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D942">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="943" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A943" t="s">
         <v>945</v>
       </c>
       <c r="B943">
         <v>1</v>
       </c>
       <c r="C943">
         <v>1</v>
       </c>
       <c r="D943">
         <v>0</v>
       </c>
     </row>
     <row r="944" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A944" t="s">
         <v>946</v>
       </c>
       <c r="B944">
         <v>1</v>
       </c>
       <c r="C944">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D944">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="945" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A945" t="s">
         <v>947</v>
       </c>
       <c r="B945">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C945">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D945">
         <v>0</v>
       </c>
     </row>
     <row r="946" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A946" t="s">
         <v>948</v>
       </c>
       <c r="B946">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C946">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D946">
         <v>0</v>
       </c>
     </row>
     <row r="947" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A947" t="s">
         <v>949</v>
       </c>
       <c r="B947">
         <v>1</v>
       </c>
       <c r="C947">
         <v>1</v>
       </c>
       <c r="D947">
         <v>0</v>
       </c>
     </row>
     <row r="948" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A948" t="s">
         <v>950</v>
       </c>
       <c r="B948">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C948">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D948">
         <v>0</v>
       </c>
     </row>
     <row r="949" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A949" t="s">
         <v>951</v>
       </c>
       <c r="B949">
         <v>1</v>
       </c>
       <c r="C949">
         <v>1</v>
       </c>
       <c r="D949">
         <v>0</v>
       </c>
     </row>
     <row r="950" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A950" t="s">
         <v>952</v>
       </c>
       <c r="B950">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C950">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D950">
         <v>0</v>
       </c>
     </row>
     <row r="951" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A951" t="s">
         <v>953</v>
       </c>
       <c r="B951">
         <v>1</v>
       </c>
       <c r="C951">
         <v>1</v>
       </c>
       <c r="D951">
         <v>0</v>
       </c>
     </row>
     <row r="952" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A952" t="s">
         <v>954</v>
       </c>
       <c r="B952">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C952">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D952">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="953" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A953" t="s">
         <v>955</v>
       </c>
       <c r="B953">
         <v>1</v>
       </c>
       <c r="C953">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D953">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="954" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A954" t="s">
         <v>956</v>
       </c>
       <c r="B954">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C954">
         <v>1</v>
       </c>
       <c r="D954">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="955" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A955" t="s">
         <v>957</v>
       </c>
       <c r="B955">
         <v>1</v>
       </c>
       <c r="C955">
         <v>1</v>
       </c>
       <c r="D955">
         <v>0</v>
       </c>
     </row>
     <row r="956" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A956" t="s">
         <v>958</v>
       </c>
       <c r="B956">
         <v>1</v>
       </c>
       <c r="C956">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D956">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="957" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A957" t="s">
         <v>959</v>
       </c>
       <c r="B957">
         <v>1</v>
       </c>
       <c r="C957">
         <v>1</v>
       </c>
       <c r="D957">
         <v>0</v>
       </c>
     </row>
     <row r="958" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A958" t="s">
         <v>960</v>
       </c>
       <c r="B958">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C958">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D958">
         <v>0</v>
       </c>
     </row>
     <row r="959" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A959" t="s">
         <v>961</v>
       </c>
       <c r="B959">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C959">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D959">
         <v>0</v>
       </c>
     </row>
     <row r="960" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A960" t="s">
         <v>962</v>
       </c>
       <c r="B960">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C960">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D960">
         <v>0</v>
       </c>
     </row>
     <row r="961" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A961" t="s">
         <v>963</v>
       </c>
       <c r="B961">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C961">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D961">
         <v>0</v>
       </c>
     </row>
     <row r="962" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A962" t="s">
         <v>964</v>
       </c>
       <c r="B962">
         <v>2</v>
       </c>
       <c r="C962">
         <v>2</v>
       </c>
       <c r="D962">
         <v>0</v>
       </c>
     </row>
     <row r="963" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A963" t="s">
         <v>965</v>
       </c>
       <c r="B963">
         <v>1</v>
@@ -17722,82 +17677,82 @@
         <v>1</v>
       </c>
       <c r="D963">
         <v>0</v>
       </c>
     </row>
     <row r="964" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A964" t="s">
         <v>966</v>
       </c>
       <c r="B964">
         <v>2</v>
       </c>
       <c r="C964">
         <v>2</v>
       </c>
       <c r="D964">
         <v>0</v>
       </c>
     </row>
     <row r="965" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A965" t="s">
         <v>967</v>
       </c>
       <c r="B965">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C965">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D965">
         <v>0</v>
       </c>
     </row>
     <row r="966" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A966" t="s">
         <v>968</v>
       </c>
       <c r="B966">
         <v>2</v>
       </c>
       <c r="C966">
         <v>2</v>
       </c>
       <c r="D966">
         <v>0</v>
       </c>
     </row>
     <row r="967" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A967" t="s">
         <v>969</v>
       </c>
       <c r="B967">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C967">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D967">
         <v>0</v>
       </c>
     </row>
     <row r="968" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A968" t="s">
         <v>970</v>
       </c>
       <c r="B968">
         <v>1</v>
       </c>
       <c r="C968">
         <v>1</v>
       </c>
       <c r="D968">
         <v>0</v>
       </c>
     </row>
     <row r="969" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A969" t="s">
         <v>971</v>
       </c>
       <c r="B969">
         <v>1</v>
@@ -17806,82 +17761,82 @@
         <v>1</v>
       </c>
       <c r="D969">
         <v>0</v>
       </c>
     </row>
     <row r="970" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A970" t="s">
         <v>972</v>
       </c>
       <c r="B970">
         <v>1</v>
       </c>
       <c r="C970">
         <v>1</v>
       </c>
       <c r="D970">
         <v>0</v>
       </c>
     </row>
     <row r="971" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A971" t="s">
         <v>973</v>
       </c>
       <c r="B971">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C971">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D971">
         <v>0</v>
       </c>
     </row>
     <row r="972" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A972" t="s">
         <v>974</v>
       </c>
       <c r="B972">
         <v>1</v>
       </c>
       <c r="C972">
         <v>1</v>
       </c>
       <c r="D972">
         <v>0</v>
       </c>
     </row>
     <row r="973" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A973" t="s">
         <v>975</v>
       </c>
       <c r="B973">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C973">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D973">
         <v>0</v>
       </c>
     </row>
     <row r="974" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A974" t="s">
         <v>976</v>
       </c>
       <c r="B974">
         <v>1</v>
       </c>
       <c r="C974">
         <v>1</v>
       </c>
       <c r="D974">
         <v>0</v>
       </c>
     </row>
     <row r="975" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A975" t="s">
         <v>977</v>
       </c>
       <c r="B975">
         <v>1</v>
@@ -17918,292 +17873,292 @@
         <v>1</v>
       </c>
       <c r="D977">
         <v>0</v>
       </c>
     </row>
     <row r="978" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A978" t="s">
         <v>980</v>
       </c>
       <c r="B978">
         <v>1</v>
       </c>
       <c r="C978">
         <v>1</v>
       </c>
       <c r="D978">
         <v>0</v>
       </c>
     </row>
     <row r="979" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A979" t="s">
         <v>981</v>
       </c>
       <c r="B979">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C979">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D979">
         <v>0</v>
       </c>
     </row>
     <row r="980" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A980" t="s">
         <v>982</v>
       </c>
       <c r="B980">
         <v>1</v>
       </c>
       <c r="C980">
         <v>1</v>
       </c>
       <c r="D980">
         <v>0</v>
       </c>
     </row>
     <row r="981" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A981" t="s">
         <v>983</v>
       </c>
       <c r="B981">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C981">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D981">
         <v>0</v>
       </c>
     </row>
     <row r="982" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A982" t="s">
         <v>984</v>
       </c>
       <c r="B982">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C982">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D982">
         <v>0</v>
       </c>
     </row>
     <row r="983" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A983" t="s">
         <v>985</v>
       </c>
       <c r="B983">
         <v>1</v>
       </c>
       <c r="C983">
         <v>1</v>
       </c>
       <c r="D983">
         <v>0</v>
       </c>
     </row>
     <row r="984" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A984" t="s">
         <v>986</v>
       </c>
       <c r="B984">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C984">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D984">
         <v>0</v>
       </c>
     </row>
     <row r="985" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A985" t="s">
         <v>987</v>
       </c>
       <c r="B985">
         <v>1</v>
       </c>
       <c r="C985">
         <v>1</v>
       </c>
       <c r="D985">
         <v>0</v>
       </c>
     </row>
     <row r="986" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A986" t="s">
         <v>988</v>
       </c>
       <c r="B986">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C986">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D986">
         <v>0</v>
       </c>
     </row>
     <row r="987" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A987" t="s">
         <v>989</v>
       </c>
       <c r="B987">
         <v>1</v>
       </c>
       <c r="C987">
         <v>1</v>
       </c>
       <c r="D987">
         <v>0</v>
       </c>
     </row>
     <row r="988" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A988" t="s">
         <v>990</v>
       </c>
       <c r="B988">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C988">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D988">
         <v>0</v>
       </c>
     </row>
     <row r="989" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A989" t="s">
         <v>991</v>
       </c>
       <c r="B989">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C989">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D989">
         <v>0</v>
       </c>
     </row>
     <row r="990" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A990" t="s">
         <v>992</v>
       </c>
       <c r="B990">
         <v>1</v>
       </c>
       <c r="C990">
         <v>1</v>
       </c>
       <c r="D990">
         <v>0</v>
       </c>
     </row>
     <row r="991" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A991" t="s">
         <v>993</v>
       </c>
       <c r="B991">
         <v>1</v>
       </c>
       <c r="C991">
         <v>1</v>
       </c>
       <c r="D991">
         <v>0</v>
       </c>
     </row>
     <row r="992" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A992" t="s">
         <v>994</v>
       </c>
       <c r="B992">
         <v>1</v>
       </c>
       <c r="C992">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D992">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="993" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A993" t="s">
         <v>995</v>
       </c>
       <c r="B993">
         <v>1</v>
       </c>
       <c r="C993">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D993">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="994" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A994" t="s">
         <v>996</v>
       </c>
       <c r="B994">
         <v>1</v>
       </c>
       <c r="C994">
         <v>1</v>
       </c>
       <c r="D994">
         <v>0</v>
       </c>
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A995" t="s">
         <v>997</v>
       </c>
       <c r="B995">
         <v>1</v>
       </c>
       <c r="C995">
         <v>1</v>
       </c>
       <c r="D995">
         <v>0</v>
       </c>
     </row>
     <row r="996" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A996" t="s">
         <v>998</v>
       </c>
       <c r="B996">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C996">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D996">
         <v>0</v>
       </c>
     </row>
     <row r="997" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A997" t="s">
         <v>999</v>
       </c>
       <c r="B997">
         <v>1</v>
       </c>
       <c r="C997">
         <v>1</v>
       </c>
       <c r="D997">
         <v>0</v>
       </c>
     </row>
     <row r="998" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A998" t="s">
         <v>1000</v>
       </c>
       <c r="B998">
         <v>1</v>
@@ -18341,93 +18296,93 @@
         <v>0</v>
       </c>
     </row>
     <row r="1008" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1008" t="s">
         <v>1010</v>
       </c>
       <c r="B1008">
         <v>1</v>
       </c>
       <c r="C1008">
         <v>1</v>
       </c>
       <c r="D1008">
         <v>0</v>
       </c>
     </row>
     <row r="1009" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1009" t="s">
         <v>1011</v>
       </c>
       <c r="B1009">
         <v>1</v>
       </c>
       <c r="C1009">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1009">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1010" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1010" t="s">
         <v>1012</v>
       </c>
       <c r="B1010">
         <v>1</v>
       </c>
       <c r="C1010">
         <v>1</v>
       </c>
       <c r="D1010">
         <v>0</v>
       </c>
     </row>
     <row r="1011" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1011" t="s">
         <v>1013</v>
       </c>
       <c r="B1011">
         <v>1</v>
       </c>
       <c r="C1011">
         <v>1</v>
       </c>
       <c r="D1011">
         <v>0</v>
       </c>
     </row>
     <row r="1012" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1012" t="s">
         <v>1014</v>
       </c>
       <c r="B1012">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1012">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1012">
         <v>0</v>
       </c>
     </row>
     <row r="1013" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1013" t="s">
         <v>1015</v>
       </c>
       <c r="B1013">
         <v>1</v>
       </c>
       <c r="C1013">
         <v>1</v>
       </c>
       <c r="D1013">
         <v>0</v>
       </c>
     </row>
     <row r="1014" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1014" t="s">
         <v>1016</v>
       </c>
       <c r="B1014">
         <v>2</v>
@@ -18464,194 +18419,194 @@
         <v>2</v>
       </c>
       <c r="D1016">
         <v>0</v>
       </c>
     </row>
     <row r="1017" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1017" t="s">
         <v>1019</v>
       </c>
       <c r="B1017">
         <v>1</v>
       </c>
       <c r="C1017">
         <v>1</v>
       </c>
       <c r="D1017">
         <v>0</v>
       </c>
     </row>
     <row r="1018" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1018" t="s">
         <v>1020</v>
       </c>
       <c r="B1018">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1018">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1018">
         <v>0</v>
       </c>
     </row>
     <row r="1019" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1019" t="s">
         <v>1021</v>
       </c>
       <c r="B1019">
         <v>1</v>
       </c>
       <c r="C1019">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1019">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1020" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1020" t="s">
         <v>1022</v>
       </c>
       <c r="B1020">
         <v>1</v>
       </c>
       <c r="C1020">
         <v>1</v>
       </c>
       <c r="D1020">
         <v>0</v>
       </c>
     </row>
     <row r="1021" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1021" t="s">
         <v>1023</v>
       </c>
       <c r="B1021">
         <v>1</v>
       </c>
       <c r="C1021">
         <v>1</v>
       </c>
       <c r="D1021">
         <v>0</v>
       </c>
     </row>
     <row r="1022" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1022" t="s">
         <v>1024</v>
       </c>
       <c r="B1022">
         <v>1</v>
       </c>
       <c r="C1022">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1022">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1023" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1023" t="s">
         <v>1025</v>
       </c>
       <c r="B1023">
         <v>1</v>
       </c>
       <c r="C1023">
         <v>1</v>
       </c>
       <c r="D1023">
         <v>0</v>
       </c>
     </row>
     <row r="1024" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1024" t="s">
         <v>1026</v>
       </c>
       <c r="B1024">
         <v>1</v>
       </c>
       <c r="C1024">
         <v>1</v>
       </c>
       <c r="D1024">
         <v>0</v>
       </c>
     </row>
     <row r="1025" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1025" t="s">
         <v>1027</v>
       </c>
       <c r="B1025">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1025">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1025">
         <v>0</v>
       </c>
     </row>
     <row r="1026" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1026" t="s">
         <v>1028</v>
       </c>
       <c r="B1026">
         <v>1</v>
       </c>
       <c r="C1026">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D1026">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1027" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1027" t="s">
         <v>1029</v>
       </c>
       <c r="B1027">
         <v>1</v>
       </c>
       <c r="C1027">
         <v>1</v>
       </c>
       <c r="D1027">
         <v>0</v>
       </c>
     </row>
     <row r="1028" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1028" t="s">
         <v>1030</v>
       </c>
       <c r="B1028">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1028">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1028">
         <v>0</v>
       </c>
     </row>
     <row r="1029" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1029" t="s">
         <v>1031</v>
       </c>
       <c r="B1029">
         <v>1</v>
       </c>
       <c r="C1029">
         <v>1</v>
       </c>
       <c r="D1029">
         <v>0</v>
       </c>
     </row>
     <row r="1030" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1030" t="s">
         <v>1032</v>
       </c>
       <c r="B1030">
         <v>1</v>
@@ -18688,264 +18643,264 @@
         <v>1</v>
       </c>
       <c r="D1032">
         <v>0</v>
       </c>
     </row>
     <row r="1033" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1033" t="s">
         <v>1035</v>
       </c>
       <c r="B1033">
         <v>1</v>
       </c>
       <c r="C1033">
         <v>1</v>
       </c>
       <c r="D1033">
         <v>0</v>
       </c>
     </row>
     <row r="1034" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1034" t="s">
         <v>1036</v>
       </c>
       <c r="B1034">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1034">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1034">
         <v>0</v>
       </c>
     </row>
     <row r="1035" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1035" t="s">
         <v>1037</v>
       </c>
       <c r="B1035">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1035">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1035">
         <v>0</v>
       </c>
     </row>
     <row r="1036" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1036" t="s">
         <v>1038</v>
       </c>
       <c r="B1036">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1036">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1036">
         <v>0</v>
       </c>
     </row>
     <row r="1037" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1037" t="s">
         <v>1039</v>
       </c>
       <c r="B1037">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1037">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1037">
         <v>0</v>
       </c>
     </row>
     <row r="1038" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1038" t="s">
         <v>1040</v>
       </c>
       <c r="B1038">
         <v>2</v>
       </c>
       <c r="C1038">
         <v>2</v>
       </c>
       <c r="D1038">
         <v>0</v>
       </c>
     </row>
     <row r="1039" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1039" t="s">
         <v>1041</v>
       </c>
       <c r="B1039">
         <v>2</v>
       </c>
       <c r="C1039">
         <v>2</v>
       </c>
       <c r="D1039">
         <v>0</v>
       </c>
     </row>
     <row r="1040" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1040" t="s">
         <v>1042</v>
       </c>
       <c r="B1040">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1040">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1040">
         <v>0</v>
       </c>
     </row>
     <row r="1041" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1041" t="s">
         <v>1043</v>
       </c>
       <c r="B1041">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1041">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1041">
         <v>0</v>
       </c>
     </row>
     <row r="1042" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1042" t="s">
         <v>1044</v>
       </c>
       <c r="B1042">
         <v>2</v>
       </c>
       <c r="C1042">
         <v>2</v>
       </c>
       <c r="D1042">
         <v>0</v>
       </c>
     </row>
     <row r="1043" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1043" t="s">
         <v>1045</v>
       </c>
       <c r="B1043">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1043">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1043">
         <v>0</v>
       </c>
     </row>
     <row r="1044" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1044" t="s">
         <v>1046</v>
       </c>
       <c r="B1044">
         <v>1</v>
       </c>
       <c r="C1044">
         <v>1</v>
       </c>
       <c r="D1044">
         <v>0</v>
       </c>
     </row>
     <row r="1045" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1045" t="s">
         <v>1047</v>
       </c>
       <c r="B1045">
         <v>1</v>
       </c>
       <c r="C1045">
         <v>1</v>
       </c>
       <c r="D1045">
         <v>0</v>
       </c>
     </row>
     <row r="1046" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1046" t="s">
         <v>1048</v>
       </c>
       <c r="B1046">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1046">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1046">
         <v>0</v>
       </c>
     </row>
     <row r="1047" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1047" t="s">
         <v>1049</v>
       </c>
       <c r="B1047">
         <v>1</v>
       </c>
       <c r="C1047">
         <v>1</v>
       </c>
       <c r="D1047">
         <v>0</v>
       </c>
     </row>
     <row r="1048" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1048" t="s">
         <v>1050</v>
       </c>
       <c r="B1048">
         <v>1</v>
       </c>
       <c r="C1048">
         <v>1</v>
       </c>
       <c r="D1048">
         <v>0</v>
       </c>
     </row>
     <row r="1049" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1049" t="s">
         <v>1051</v>
       </c>
       <c r="B1049">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1049">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1049">
         <v>0</v>
       </c>
     </row>
     <row r="1050" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1050" t="s">
         <v>1052</v>
       </c>
       <c r="B1050">
         <v>1</v>
       </c>
       <c r="C1050">
         <v>1</v>
       </c>
       <c r="D1050">
         <v>0</v>
       </c>
     </row>
     <row r="1051" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1051" t="s">
         <v>1053</v>
       </c>
       <c r="B1051">
         <v>1</v>
@@ -18954,166 +18909,166 @@
         <v>1</v>
       </c>
       <c r="D1051">
         <v>0</v>
       </c>
     </row>
     <row r="1052" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1052" t="s">
         <v>1054</v>
       </c>
       <c r="B1052">
         <v>1</v>
       </c>
       <c r="C1052">
         <v>1</v>
       </c>
       <c r="D1052">
         <v>0</v>
       </c>
     </row>
     <row r="1053" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1053" t="s">
         <v>1055</v>
       </c>
       <c r="B1053">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1053">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1053">
         <v>0</v>
       </c>
     </row>
     <row r="1054" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1054" t="s">
         <v>1056</v>
       </c>
       <c r="B1054">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1054">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1054">
         <v>0</v>
       </c>
     </row>
     <row r="1055" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1055" t="s">
         <v>1057</v>
       </c>
       <c r="B1055">
         <v>1</v>
       </c>
       <c r="C1055">
         <v>1</v>
       </c>
       <c r="D1055">
         <v>0</v>
       </c>
     </row>
     <row r="1056" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1056" t="s">
         <v>1058</v>
       </c>
       <c r="B1056">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1056">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1056">
         <v>0</v>
       </c>
     </row>
     <row r="1057" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1057" t="s">
         <v>1059</v>
       </c>
       <c r="B1057">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1057">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1057">
         <v>0</v>
       </c>
     </row>
     <row r="1058" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1058" t="s">
         <v>1060</v>
       </c>
       <c r="B1058">
         <v>1</v>
       </c>
       <c r="C1058">
         <v>1</v>
       </c>
       <c r="D1058">
         <v>0</v>
       </c>
     </row>
     <row r="1059" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1059" t="s">
         <v>1061</v>
       </c>
       <c r="B1059">
         <v>1</v>
       </c>
       <c r="C1059">
         <v>1</v>
       </c>
       <c r="D1059">
         <v>0</v>
       </c>
     </row>
     <row r="1060" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1060" t="s">
         <v>1062</v>
       </c>
       <c r="B1060">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1060">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1060">
         <v>0</v>
       </c>
     </row>
     <row r="1061" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1061" t="s">
         <v>1063</v>
       </c>
       <c r="B1061">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1061">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1061">
         <v>0</v>
       </c>
     </row>
     <row r="1062" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1062" t="s">
         <v>1064</v>
       </c>
       <c r="B1062">
         <v>1</v>
       </c>
       <c r="C1062">
         <v>1</v>
       </c>
       <c r="D1062">
         <v>0</v>
       </c>
     </row>
     <row r="1063" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1063" t="s">
         <v>1065</v>
       </c>
       <c r="B1063">
         <v>1</v>
@@ -19178,54 +19133,54 @@
         <v>1</v>
       </c>
       <c r="D1067">
         <v>0</v>
       </c>
     </row>
     <row r="1068" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1068" t="s">
         <v>1070</v>
       </c>
       <c r="B1068">
         <v>1</v>
       </c>
       <c r="C1068">
         <v>1</v>
       </c>
       <c r="D1068">
         <v>0</v>
       </c>
     </row>
     <row r="1069" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1069" t="s">
         <v>1071</v>
       </c>
       <c r="B1069">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1069">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1069">
         <v>0</v>
       </c>
     </row>
     <row r="1070" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1070" t="s">
         <v>1072</v>
       </c>
       <c r="B1070">
         <v>1</v>
       </c>
       <c r="C1070">
         <v>1</v>
       </c>
       <c r="D1070">
         <v>0</v>
       </c>
     </row>
     <row r="1071" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1071" t="s">
         <v>1073</v>
       </c>
       <c r="B1071">
         <v>1</v>
@@ -19234,166 +19189,166 @@
         <v>1</v>
       </c>
       <c r="D1071">
         <v>0</v>
       </c>
     </row>
     <row r="1072" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1072" t="s">
         <v>1074</v>
       </c>
       <c r="B1072">
         <v>1</v>
       </c>
       <c r="C1072">
         <v>1</v>
       </c>
       <c r="D1072">
         <v>0</v>
       </c>
     </row>
     <row r="1073" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1073" t="s">
         <v>1075</v>
       </c>
       <c r="B1073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1073">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1073">
         <v>0</v>
       </c>
     </row>
     <row r="1074" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1074" t="s">
         <v>1076</v>
       </c>
       <c r="B1074">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1074">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1074">
         <v>0</v>
       </c>
     </row>
     <row r="1075" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1075" t="s">
         <v>1077</v>
       </c>
       <c r="B1075">
         <v>1</v>
       </c>
       <c r="C1075">
         <v>1</v>
       </c>
       <c r="D1075">
         <v>0</v>
       </c>
     </row>
     <row r="1076" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1076" t="s">
         <v>1078</v>
       </c>
       <c r="B1076">
         <v>2</v>
       </c>
       <c r="C1076">
         <v>2</v>
       </c>
       <c r="D1076">
         <v>0</v>
       </c>
     </row>
     <row r="1077" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1077" t="s">
         <v>1079</v>
       </c>
       <c r="B1077">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1077">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1077">
         <v>0</v>
       </c>
     </row>
     <row r="1078" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1078" t="s">
         <v>1080</v>
       </c>
       <c r="B1078">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1078">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1078">
         <v>0</v>
       </c>
     </row>
     <row r="1079" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1079" t="s">
         <v>1081</v>
       </c>
       <c r="B1079">
         <v>1</v>
       </c>
       <c r="C1079">
         <v>1</v>
       </c>
       <c r="D1079">
         <v>0</v>
       </c>
     </row>
     <row r="1080" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1080" t="s">
         <v>1082</v>
       </c>
       <c r="B1080">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1080">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1080">
         <v>0</v>
       </c>
     </row>
     <row r="1081" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1081" t="s">
         <v>1083</v>
       </c>
       <c r="B1081">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1081">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1081">
         <v>0</v>
       </c>
     </row>
     <row r="1082" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1082" t="s">
         <v>1084</v>
       </c>
       <c r="B1082">
         <v>1</v>
       </c>
       <c r="C1082">
         <v>1</v>
       </c>
       <c r="D1082">
         <v>0</v>
       </c>
     </row>
     <row r="1083" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1083" t="s">
         <v>1085</v>
       </c>
       <c r="B1083">
         <v>2</v>
@@ -19402,68 +19357,68 @@
         <v>2</v>
       </c>
       <c r="D1083">
         <v>0</v>
       </c>
     </row>
     <row r="1084" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1084" t="s">
         <v>1086</v>
       </c>
       <c r="B1084">
         <v>2</v>
       </c>
       <c r="C1084">
         <v>2</v>
       </c>
       <c r="D1084">
         <v>0</v>
       </c>
     </row>
     <row r="1085" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1085" t="s">
         <v>1087</v>
       </c>
       <c r="B1085">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1085">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1085">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1086" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1086" t="s">
         <v>1088</v>
       </c>
       <c r="B1086">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1086">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1086">
         <v>0</v>
       </c>
     </row>
     <row r="1087" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1087" t="s">
         <v>1089</v>
       </c>
       <c r="B1087">
         <v>1</v>
       </c>
       <c r="C1087">
         <v>1</v>
       </c>
       <c r="D1087">
         <v>0</v>
       </c>
     </row>
     <row r="1088" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1088" t="s">
         <v>1090</v>
       </c>
       <c r="B1088">
         <v>1</v>
@@ -19486,530 +19441,530 @@
         <v>1</v>
       </c>
       <c r="D1089">
         <v>0</v>
       </c>
     </row>
     <row r="1090" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1090" t="s">
         <v>1092</v>
       </c>
       <c r="B1090">
         <v>2</v>
       </c>
       <c r="C1090">
         <v>2</v>
       </c>
       <c r="D1090">
         <v>0</v>
       </c>
     </row>
     <row r="1091" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1091" t="s">
         <v>1093</v>
       </c>
       <c r="B1091">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1091">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1091">
         <v>0</v>
       </c>
     </row>
     <row r="1092" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1092" t="s">
         <v>1094</v>
       </c>
       <c r="B1092">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1092">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D1092">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1093" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1093" t="s">
         <v>1095</v>
       </c>
       <c r="B1093">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C1093">
         <v>2</v>
       </c>
       <c r="D1093">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1094" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1094" t="s">
         <v>1096</v>
       </c>
       <c r="B1094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1094">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1094">
         <v>0</v>
       </c>
     </row>
     <row r="1095" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1095" t="s">
         <v>1097</v>
       </c>
       <c r="B1095">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1095">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1095">
         <v>0</v>
       </c>
     </row>
     <row r="1096" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1096" t="s">
         <v>1098</v>
       </c>
       <c r="B1096">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C1096">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D1096">
         <v>0</v>
       </c>
     </row>
     <row r="1097" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1097" t="s">
         <v>1099</v>
       </c>
       <c r="B1097">
         <v>2</v>
       </c>
       <c r="C1097">
         <v>2</v>
       </c>
       <c r="D1097">
         <v>0</v>
       </c>
     </row>
     <row r="1098" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1098" t="s">
         <v>1100</v>
       </c>
       <c r="B1098">
         <v>1</v>
       </c>
       <c r="C1098">
         <v>1</v>
       </c>
       <c r="D1098">
         <v>0</v>
       </c>
     </row>
     <row r="1099" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1099" t="s">
         <v>1101</v>
       </c>
       <c r="B1099">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1099">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1099">
         <v>0</v>
       </c>
     </row>
     <row r="1100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1100" t="s">
         <v>1102</v>
       </c>
       <c r="B1100">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1100">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1100">
         <v>0</v>
       </c>
     </row>
     <row r="1101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1101" t="s">
         <v>1103</v>
       </c>
       <c r="B1101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1101">
         <v>0</v>
       </c>
     </row>
     <row r="1102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1102" t="s">
         <v>1104</v>
       </c>
       <c r="B1102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1102">
         <v>1</v>
       </c>
       <c r="D1102">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1103" t="s">
         <v>1105</v>
       </c>
       <c r="B1103">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="C1103">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D1103">
         <v>0</v>
       </c>
     </row>
     <row r="1104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1104" t="s">
         <v>1106</v>
       </c>
       <c r="B1104">
         <v>2</v>
       </c>
       <c r="C1104">
         <v>2</v>
       </c>
       <c r="D1104">
         <v>0</v>
       </c>
     </row>
     <row r="1105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1105" t="s">
         <v>1107</v>
       </c>
       <c r="B1105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1105">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1105">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1106" t="s">
         <v>1108</v>
       </c>
       <c r="B1106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1106">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D1106">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1107" t="s">
         <v>1109</v>
       </c>
       <c r="B1107">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1107">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1107">
         <v>0</v>
       </c>
     </row>
     <row r="1108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1108" t="s">
         <v>1110</v>
       </c>
       <c r="B1108">
         <v>1</v>
       </c>
       <c r="C1108">
         <v>1</v>
       </c>
       <c r="D1108">
         <v>0</v>
       </c>
     </row>
     <row r="1109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1109" t="s">
         <v>1111</v>
       </c>
       <c r="B1109">
         <v>1</v>
       </c>
       <c r="C1109">
         <v>1</v>
       </c>
       <c r="D1109">
         <v>0</v>
       </c>
     </row>
     <row r="1110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1110" t="s">
         <v>1112</v>
       </c>
       <c r="B1110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1110">
         <v>0</v>
       </c>
     </row>
     <row r="1111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1111" t="s">
         <v>1113</v>
       </c>
       <c r="B1111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1111">
         <v>0</v>
       </c>
     </row>
     <row r="1112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1112" t="s">
         <v>1114</v>
       </c>
       <c r="B1112">
         <v>1</v>
       </c>
       <c r="C1112">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1112">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1113" t="s">
         <v>1115</v>
       </c>
       <c r="B1113">
         <v>1</v>
       </c>
       <c r="C1113">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1113">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1114" t="s">
         <v>1116</v>
       </c>
       <c r="B1114">
         <v>1</v>
       </c>
       <c r="C1114">
         <v>1</v>
       </c>
       <c r="D1114">
         <v>0</v>
       </c>
     </row>
     <row r="1115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1115" t="s">
         <v>1117</v>
       </c>
       <c r="B1115">
         <v>1</v>
       </c>
       <c r="C1115">
         <v>1</v>
       </c>
       <c r="D1115">
         <v>0</v>
       </c>
     </row>
     <row r="1116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1116" t="s">
         <v>1118</v>
       </c>
       <c r="B1116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1116">
         <v>0</v>
       </c>
     </row>
     <row r="1117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1117" t="s">
         <v>1119</v>
       </c>
       <c r="B1117">
         <v>1</v>
       </c>
       <c r="C1117">
         <v>1</v>
       </c>
       <c r="D1117">
         <v>0</v>
       </c>
     </row>
     <row r="1118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1118" t="s">
         <v>1120</v>
       </c>
       <c r="B1118">
         <v>1</v>
       </c>
       <c r="C1118">
         <v>1</v>
       </c>
       <c r="D1118">
         <v>0</v>
       </c>
     </row>
     <row r="1119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1119" t="s">
         <v>1121</v>
       </c>
       <c r="B1119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1119">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1119">
         <v>0</v>
       </c>
     </row>
     <row r="1120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1120" t="s">
         <v>1122</v>
       </c>
       <c r="B1120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1120">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1120">
         <v>0</v>
       </c>
     </row>
     <row r="1121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1121" t="s">
         <v>1123</v>
       </c>
       <c r="B1121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1121">
         <v>0</v>
       </c>
     </row>
     <row r="1122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1122" t="s">
         <v>1124</v>
       </c>
       <c r="B1122">
         <v>1</v>
       </c>
       <c r="C1122">
         <v>1</v>
       </c>
       <c r="D1122">
         <v>0</v>
       </c>
     </row>
     <row r="1123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1123" t="s">
         <v>1125</v>
       </c>
       <c r="B1123">
         <v>1</v>
       </c>
       <c r="C1123">
         <v>1</v>
       </c>
       <c r="D1123">
         <v>0</v>
       </c>
     </row>
     <row r="1124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1124" t="s">
         <v>1126</v>
       </c>
       <c r="B1124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C1124">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1124">
         <v>0</v>
       </c>
     </row>
     <row r="1125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1125" t="s">
         <v>1127</v>
       </c>
       <c r="B1125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1125">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1125">
         <v>0</v>
       </c>
     </row>
     <row r="1126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1126" t="s">
         <v>1128</v>
       </c>
       <c r="B1126">
         <v>1</v>
       </c>
       <c r="C1126">
         <v>1</v>
       </c>
       <c r="D1126">
         <v>0</v>
       </c>
     </row>
     <row r="1127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1127" t="s">
         <v>1129</v>
       </c>
       <c r="B1127">
         <v>1</v>
@@ -20060,71 +20015,71 @@
         <v>1</v>
       </c>
       <c r="D1130">
         <v>0</v>
       </c>
     </row>
     <row r="1131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1131" t="s">
         <v>1133</v>
       </c>
       <c r="B1131">
         <v>1</v>
       </c>
       <c r="C1131">
         <v>1</v>
       </c>
       <c r="D1131">
         <v>0</v>
       </c>
     </row>
     <row r="1132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1132" t="s">
         <v>1134</v>
       </c>
       <c r="B1132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1132">
         <v>0</v>
       </c>
     </row>
     <row r="1133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1133" t="s">
         <v>1135</v>
       </c>
       <c r="B1133">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C1133">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D1133">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1134" t="s">
         <v>1136</v>
       </c>
       <c r="B1134">
         <v>1</v>
       </c>
       <c r="C1134">
         <v>1</v>
       </c>
       <c r="D1134">
         <v>0</v>
       </c>
     </row>
     <row r="1135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1135" t="s">
         <v>1137</v>
       </c>
       <c r="B1135">
         <v>1</v>
       </c>
       <c r="C1135">
         <v>1</v>
@@ -20144,96 +20099,96 @@
         <v>1</v>
       </c>
       <c r="D1136">
         <v>0</v>
       </c>
     </row>
     <row r="1137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1137" t="s">
         <v>1139</v>
       </c>
       <c r="B1137">
         <v>1</v>
       </c>
       <c r="C1137">
         <v>1</v>
       </c>
       <c r="D1137">
         <v>0</v>
       </c>
     </row>
     <row r="1138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1138" t="s">
         <v>1140</v>
       </c>
       <c r="B1138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1138">
         <v>0</v>
       </c>
     </row>
     <row r="1139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1139" t="s">
         <v>1141</v>
       </c>
       <c r="B1139">
         <v>1</v>
       </c>
       <c r="C1139">
         <v>1</v>
       </c>
       <c r="D1139">
         <v>0</v>
       </c>
     </row>
     <row r="1140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1140" t="s">
         <v>1142</v>
       </c>
       <c r="B1140">
         <v>1</v>
       </c>
       <c r="C1140">
         <v>1</v>
       </c>
       <c r="D1140">
         <v>0</v>
       </c>
     </row>
     <row r="1141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1141" t="s">
         <v>1143</v>
       </c>
       <c r="B1141">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C1141">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D1141">
         <v>0</v>
       </c>
     </row>
     <row r="1142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1142" t="s">
         <v>1144</v>
       </c>
       <c r="B1142">
         <v>1</v>
       </c>
       <c r="C1142">
         <v>1</v>
       </c>
       <c r="D1142">
         <v>0</v>
       </c>
     </row>
     <row r="1143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1143" t="s">
         <v>1145</v>
       </c>
       <c r="B1143">
         <v>1</v>
@@ -20270,96 +20225,96 @@
         <v>1</v>
       </c>
       <c r="D1145">
         <v>0</v>
       </c>
     </row>
     <row r="1146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1146" t="s">
         <v>1148</v>
       </c>
       <c r="B1146">
         <v>1</v>
       </c>
       <c r="C1146">
         <v>1</v>
       </c>
       <c r="D1146">
         <v>0</v>
       </c>
     </row>
     <row r="1147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1147" t="s">
         <v>1149</v>
       </c>
       <c r="B1147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1147">
         <v>0</v>
       </c>
     </row>
     <row r="1148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1148" t="s">
         <v>1150</v>
       </c>
       <c r="B1148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1148">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1148">
         <v>0</v>
       </c>
     </row>
     <row r="1149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1149" t="s">
         <v>1151</v>
       </c>
       <c r="B1149">
         <v>1</v>
       </c>
       <c r="C1149">
         <v>1</v>
       </c>
       <c r="D1149">
         <v>0</v>
       </c>
     </row>
     <row r="1150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1150" t="s">
         <v>1152</v>
       </c>
       <c r="B1150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1150">
         <v>0</v>
       </c>
     </row>
     <row r="1151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1151" t="s">
         <v>1153</v>
       </c>
       <c r="B1151">
         <v>1</v>
       </c>
       <c r="C1151">
         <v>1</v>
       </c>
       <c r="D1151">
         <v>0</v>
       </c>
     </row>
     <row r="1152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1152" t="s">
         <v>1154</v>
       </c>
       <c r="B1152">
         <v>1</v>
@@ -20410,54 +20365,54 @@
         <v>1</v>
       </c>
       <c r="D1155">
         <v>0</v>
       </c>
     </row>
     <row r="1156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1156" t="s">
         <v>1158</v>
       </c>
       <c r="B1156">
         <v>1</v>
       </c>
       <c r="C1156">
         <v>1</v>
       </c>
       <c r="D1156">
         <v>0</v>
       </c>
     </row>
     <row r="1157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1157" t="s">
         <v>1159</v>
       </c>
       <c r="B1157">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C1157">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1157">
         <v>0</v>
       </c>
     </row>
     <row r="1158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1158" t="s">
         <v>1160</v>
       </c>
       <c r="B1158">
         <v>1</v>
       </c>
       <c r="C1158">
         <v>1</v>
       </c>
       <c r="D1158">
         <v>0</v>
       </c>
     </row>
     <row r="1159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1159" t="s">
         <v>1161</v>
       </c>
       <c r="B1159">
         <v>1</v>
@@ -20466,96 +20421,96 @@
         <v>1</v>
       </c>
       <c r="D1159">
         <v>0</v>
       </c>
     </row>
     <row r="1160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1160" t="s">
         <v>1162</v>
       </c>
       <c r="B1160">
         <v>1</v>
       </c>
       <c r="C1160">
         <v>1</v>
       </c>
       <c r="D1160">
         <v>0</v>
       </c>
     </row>
     <row r="1161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1161" t="s">
         <v>1163</v>
       </c>
       <c r="B1161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1161">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1161">
         <v>0</v>
       </c>
     </row>
     <row r="1162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1162" t="s">
         <v>1164</v>
       </c>
       <c r="B1162">
         <v>1</v>
       </c>
       <c r="C1162">
         <v>1</v>
       </c>
       <c r="D1162">
         <v>0</v>
       </c>
     </row>
     <row r="1163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1163" t="s">
         <v>1165</v>
       </c>
       <c r="B1163">
         <v>1</v>
       </c>
       <c r="C1163">
         <v>1</v>
       </c>
       <c r="D1163">
         <v>0</v>
       </c>
     </row>
     <row r="1164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1164" t="s">
         <v>1166</v>
       </c>
       <c r="B1164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1164">
         <v>0</v>
       </c>
     </row>
     <row r="1165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1165" t="s">
         <v>1167</v>
       </c>
       <c r="B1165">
         <v>1</v>
       </c>
       <c r="C1165">
         <v>1</v>
       </c>
       <c r="D1165">
         <v>0</v>
       </c>
     </row>
     <row r="1166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1166" t="s">
         <v>1168</v>
       </c>
       <c r="B1166">
         <v>1</v>
@@ -20690,68 +20645,68 @@
         <v>1</v>
       </c>
       <c r="D1175">
         <v>0</v>
       </c>
     </row>
     <row r="1176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1176" t="s">
         <v>1178</v>
       </c>
       <c r="B1176">
         <v>1</v>
       </c>
       <c r="C1176">
         <v>1</v>
       </c>
       <c r="D1176">
         <v>0</v>
       </c>
     </row>
     <row r="1177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1177" t="s">
         <v>1179</v>
       </c>
       <c r="B1177">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1177">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1177">
         <v>0</v>
       </c>
     </row>
     <row r="1178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1178" t="s">
         <v>1180</v>
       </c>
       <c r="B1178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1178">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1178">
         <v>0</v>
       </c>
     </row>
     <row r="1179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1179" t="s">
         <v>1181</v>
       </c>
       <c r="B1179">
         <v>1</v>
       </c>
       <c r="C1179">
         <v>1</v>
       </c>
       <c r="D1179">
         <v>0</v>
       </c>
     </row>
     <row r="1180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1180" t="s">
         <v>1182</v>
       </c>
       <c r="B1180">
         <v>1</v>
@@ -20763,65 +20718,65 @@
         <v>0</v>
       </c>
     </row>
     <row r="1181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1181" t="s">
         <v>1183</v>
       </c>
       <c r="B1181">
         <v>1</v>
       </c>
       <c r="C1181">
         <v>1</v>
       </c>
       <c r="D1181">
         <v>0</v>
       </c>
     </row>
     <row r="1182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1182" t="s">
         <v>1184</v>
       </c>
       <c r="B1182">
         <v>1</v>
       </c>
       <c r="C1182">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D1182">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1183" t="s">
         <v>1185</v>
       </c>
       <c r="B1183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1183">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1183">
         <v>0</v>
       </c>
     </row>
     <row r="1184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1184" t="s">
         <v>1186</v>
       </c>
       <c r="B1184">
         <v>1</v>
       </c>
       <c r="C1184">
         <v>1</v>
       </c>
       <c r="D1184">
         <v>0</v>
       </c>
     </row>
     <row r="1185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1185" t="s">
         <v>1187</v>
       </c>
       <c r="B1185">
         <v>1</v>
@@ -20886,54 +20841,54 @@
         <v>1</v>
       </c>
       <c r="D1189">
         <v>0</v>
       </c>
     </row>
     <row r="1190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1190" t="s">
         <v>1192</v>
       </c>
       <c r="B1190">
         <v>1</v>
       </c>
       <c r="C1190">
         <v>1</v>
       </c>
       <c r="D1190">
         <v>0</v>
       </c>
     </row>
     <row r="1191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1191" t="s">
         <v>1193</v>
       </c>
       <c r="B1191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1191">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1191">
         <v>0</v>
       </c>
     </row>
     <row r="1192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1192" t="s">
         <v>1194</v>
       </c>
       <c r="B1192">
         <v>1</v>
       </c>
       <c r="C1192">
         <v>1</v>
       </c>
       <c r="D1192">
         <v>0</v>
       </c>
     </row>
     <row r="1193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1193" t="s">
         <v>1195</v>
       </c>
       <c r="B1193">
         <v>1</v>
@@ -21082,54 +21037,54 @@
         <v>1</v>
       </c>
       <c r="D1203">
         <v>0</v>
       </c>
     </row>
     <row r="1204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1204" t="s">
         <v>1206</v>
       </c>
       <c r="B1204">
         <v>1</v>
       </c>
       <c r="C1204">
         <v>1</v>
       </c>
       <c r="D1204">
         <v>0</v>
       </c>
     </row>
     <row r="1205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1205" t="s">
         <v>1207</v>
       </c>
       <c r="B1205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1205">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1205">
         <v>0</v>
       </c>
     </row>
     <row r="1206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1206" t="s">
         <v>1208</v>
       </c>
       <c r="B1206">
         <v>1</v>
       </c>
       <c r="C1206">
         <v>1</v>
       </c>
       <c r="D1206">
         <v>0</v>
       </c>
     </row>
     <row r="1207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1207" t="s">
         <v>1209</v>
       </c>
       <c r="B1207">
         <v>1</v>
@@ -21152,54 +21107,54 @@
         <v>1</v>
       </c>
       <c r="D1208">
         <v>0</v>
       </c>
     </row>
     <row r="1209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1209" t="s">
         <v>1211</v>
       </c>
       <c r="B1209">
         <v>1</v>
       </c>
       <c r="C1209">
         <v>1</v>
       </c>
       <c r="D1209">
         <v>0</v>
       </c>
     </row>
     <row r="1210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1210" t="s">
         <v>1212</v>
       </c>
       <c r="B1210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1210">
         <v>0</v>
       </c>
     </row>
     <row r="1211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1211" t="s">
         <v>1213</v>
       </c>
       <c r="B1211">
         <v>1</v>
       </c>
       <c r="C1211">
         <v>1</v>
       </c>
       <c r="D1211">
         <v>0</v>
       </c>
     </row>
     <row r="1212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1212" t="s">
         <v>1214</v>
       </c>
       <c r="B1212">
         <v>1</v>
@@ -21222,124 +21177,124 @@
         <v>1</v>
       </c>
       <c r="D1213">
         <v>0</v>
       </c>
     </row>
     <row r="1214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1214" t="s">
         <v>1216</v>
       </c>
       <c r="B1214">
         <v>1</v>
       </c>
       <c r="C1214">
         <v>1</v>
       </c>
       <c r="D1214">
         <v>0</v>
       </c>
     </row>
     <row r="1215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1215" t="s">
         <v>1217</v>
       </c>
       <c r="B1215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1215">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1215">
         <v>0</v>
       </c>
     </row>
     <row r="1216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1216" t="s">
         <v>1218</v>
       </c>
       <c r="B1216">
         <v>1</v>
       </c>
       <c r="C1216">
         <v>1</v>
       </c>
       <c r="D1216">
         <v>0</v>
       </c>
     </row>
     <row r="1217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1217" t="s">
         <v>1219</v>
       </c>
       <c r="B1217">
         <v>1</v>
       </c>
       <c r="C1217">
         <v>1</v>
       </c>
       <c r="D1217">
         <v>0</v>
       </c>
     </row>
     <row r="1218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1218" t="s">
         <v>1220</v>
       </c>
       <c r="B1218">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1218">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1218">
         <v>0</v>
       </c>
     </row>
     <row r="1219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1219" t="s">
         <v>1221</v>
       </c>
       <c r="B1219">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1219">
         <v>1</v>
       </c>
       <c r="D1219">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1220" t="s">
         <v>1222</v>
       </c>
       <c r="B1220">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C1220">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1220">
         <v>0</v>
       </c>
     </row>
     <row r="1221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1221" t="s">
         <v>1223</v>
       </c>
       <c r="B1221">
         <v>1</v>
       </c>
       <c r="C1221">
         <v>1</v>
       </c>
       <c r="D1221">
         <v>0</v>
       </c>
     </row>
     <row r="1222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1222" t="s">
         <v>1224</v>
       </c>
       <c r="B1222">
         <v>1</v>
@@ -21348,96 +21303,96 @@
         <v>1</v>
       </c>
       <c r="D1222">
         <v>0</v>
       </c>
     </row>
     <row r="1223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1223" t="s">
         <v>1225</v>
       </c>
       <c r="B1223">
         <v>1</v>
       </c>
       <c r="C1223">
         <v>1</v>
       </c>
       <c r="D1223">
         <v>0</v>
       </c>
     </row>
     <row r="1224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1224" t="s">
         <v>1226</v>
       </c>
       <c r="B1224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1224">
         <v>0</v>
       </c>
     </row>
     <row r="1225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1225" t="s">
         <v>1227</v>
       </c>
       <c r="B1225">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1225">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D1225">
         <v>0</v>
       </c>
     </row>
     <row r="1226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1226" t="s">
         <v>1228</v>
       </c>
       <c r="B1226">
         <v>1</v>
       </c>
       <c r="C1226">
         <v>1</v>
       </c>
       <c r="D1226">
         <v>0</v>
       </c>
     </row>
     <row r="1227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1227" t="s">
         <v>1229</v>
       </c>
       <c r="B1227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1227">
         <v>0</v>
       </c>
     </row>
     <row r="1228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1228" t="s">
         <v>1230</v>
       </c>
       <c r="B1228">
         <v>1</v>
       </c>
       <c r="C1228">
         <v>1</v>
       </c>
       <c r="D1228">
         <v>0</v>
       </c>
     </row>
     <row r="1229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1229" t="s">
         <v>1231</v>
       </c>
       <c r="B1229">
         <v>2</v>
@@ -21460,96 +21415,96 @@
         <v>1</v>
       </c>
       <c r="D1230">
         <v>0</v>
       </c>
     </row>
     <row r="1231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1231" t="s">
         <v>1233</v>
       </c>
       <c r="B1231">
         <v>1</v>
       </c>
       <c r="C1231">
         <v>1</v>
       </c>
       <c r="D1231">
         <v>0</v>
       </c>
     </row>
     <row r="1232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1232" t="s">
         <v>1234</v>
       </c>
       <c r="B1232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1232">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1232">
         <v>0</v>
       </c>
     </row>
     <row r="1233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1233" t="s">
         <v>1235</v>
       </c>
       <c r="B1233">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1233">
         <v>1</v>
       </c>
       <c r="D1233">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="1234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1234" t="s">
         <v>1236</v>
       </c>
       <c r="B1234">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="C1234">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D1234">
         <v>0</v>
       </c>
     </row>
     <row r="1235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1235" t="s">
         <v>1237</v>
       </c>
       <c r="B1235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1235">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1235">
         <v>0</v>
       </c>
     </row>
     <row r="1236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1236" t="s">
         <v>1238</v>
       </c>
       <c r="B1236">
         <v>1</v>
       </c>
       <c r="C1236">
         <v>1</v>
       </c>
       <c r="D1236">
         <v>0</v>
       </c>
     </row>
     <row r="1237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1237" t="s">
         <v>1239</v>
       </c>
       <c r="B1237">
         <v>1</v>
@@ -21558,68 +21513,68 @@
         <v>1</v>
       </c>
       <c r="D1237">
         <v>0</v>
       </c>
     </row>
     <row r="1238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1238" t="s">
         <v>1240</v>
       </c>
       <c r="B1238">
         <v>2</v>
       </c>
       <c r="C1238">
         <v>2</v>
       </c>
       <c r="D1238">
         <v>0</v>
       </c>
     </row>
     <row r="1239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1239" t="s">
         <v>1241</v>
       </c>
       <c r="B1239">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C1239">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D1239">
         <v>0</v>
       </c>
     </row>
     <row r="1240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1240" t="s">
         <v>1242</v>
       </c>
       <c r="B1240">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C1240">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D1240">
         <v>0</v>
       </c>
     </row>
     <row r="1241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1241" t="s">
         <v>1243</v>
       </c>
       <c r="B1241">
         <v>2</v>
       </c>
       <c r="C1241">
         <v>2</v>
       </c>
       <c r="D1241">
         <v>0</v>
       </c>
     </row>
     <row r="1242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1242" t="s">
         <v>1244</v>
       </c>
       <c r="B1242">
         <v>1</v>
@@ -21634,274 +21589,50 @@
     <row r="1243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1243" t="s">
         <v>1245</v>
       </c>
       <c r="B1243">
         <v>2</v>
       </c>
       <c r="C1243">
         <v>2</v>
       </c>
       <c r="D1243">
         <v>0</v>
       </c>
     </row>
     <row r="1244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1244" t="s">
         <v>1246</v>
       </c>
       <c r="B1244">
         <v>1</v>
       </c>
       <c r="C1244">
         <v>1</v>
       </c>
       <c r="D1244">
-        <v>0</v>
-[...222 lines deleted...]
-      <c r="D1260">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010007C3CD572E570B458DB997C3F468B463" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1f1ea7ab0c67659afc669cf31300b1b8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e346a85-16bb-4e7e-8fe9-047a3c070799" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85b312ea150b69fc5b777a101eade569" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0e346a85-16bb-4e7e-8fe9-047a3c070799"/>
@@ -22054,59 +21785,59 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89377DC5-0D82-4F0D-9940-8CEE47901423}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A878DECF-5DE3-4072-AB31-98CDACB64943}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA40B669-A058-4C6A-A530-2E432F28E12C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5114261-1B95-41FA-8FF5-CFB2F1602B58}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{680FED39-46BC-4652-830C-D6A752CE79D3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61329642-8C93-42BD-9C5F-3BC98442CCE4}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ROBERTSON Residency Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>